--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad689c1451f11d3ccefa69fd0af169681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cd1185d3a5b55c9cfe098089042402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fe1d7dd8659fb46eea11a3a0d01483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba77db0fc9be5f9deaf42d51eb87d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ff9f921d75133a2a44b80f730f0b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93b13a4b1e959ae00f6bdb073e5c016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098c997b519e4a91754407dd2fd2e607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe42e0a85d510fc818439dc328fb8b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cb5cc5dd9812e547114ca9279cc649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012b0583fccadbc0d8ee06e05d9c1ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a4613f8af70a0d47e7115c17984f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c971b5012f47fab7722d9e21dd005712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09abfc56cb65f61acc4287c930f78713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2766601c2aec5d008abde0ec1370a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9516b2fc7b466f05d47163c5cf7b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565a00d00788f9fe7951c2bf8e699b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03115f4fb93c1eb2a850703d0dec4e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe72e07a7fca91d7a322a8a005f1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4bf3756f4379d1f9f6ddb5ab137c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e3d3a7aabfd6d65d0be570ba853ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5283d5fd01e85cac2f7c340c5b3d8e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d3afb9078ea43278f961383241f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca62f3254b596fe1f7eb62c77e23423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012822a84132eef5cf236996da3fee1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3c03af7c06ced5a99cdfcb48cdf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875d174cb977b35f31e4adf9180add426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9ac0dc8f4d6162c85e0988dc060c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db1fd9d049ebce33d6742db9431c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9f19bd5dc14935f1d43144e67023929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232892a94bce4c6a2b4a765a57e6c33e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87e08aa1360414708101292cc19d3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e84e18e48b7cb445b56b8d97e848232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5b4ecd4d799a943d6a5037d32dc0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb391af6b0454cbdbcd7a82ef8f40d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3661cd1dd90524ae494df6371a214f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76f2b909a37bacaa2ae9babbdd71e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce85b3276caa9bf7552216a41257f9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3683dcd73afc6789c737a42fefc89d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60682f8e49dc3166c94acb025012bd6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b1467dc81bd2436f556de421c7a3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7fe449aca2a5ca7da8501615bdf9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c2bb2691ca6709a225122bd12910e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9439a7bb29e0027c06f4c4362b461343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1135831b25b2c742fc80c0d82c642ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26910f8fbd7fbd3cc996926056cc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce57cc81fd8122d35564885951c5ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fa67cc963b90baf70882ed625ada747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350871e7ba3fbc2f426b7b767782c12d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43744d04aa68b6cfe2313a208dca5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1734c0a8bd22241f726867a09aa6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0cfb273d371ce3ba1e9828a607fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812004d742d6826dfc1cca918134ffb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052e95ffd77cb39ba423a897555105953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de796f2be0d28ba2652ba611be34e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d831fa87aca94efba45c5b817e608a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbfd11179fbee1429e17456e908ec656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d537586dc6253b4f1d266fa4ab7b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b740ea08766a656fc4c951ec50ba558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a15493caa0ed4733f8fccaee84df0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65e40ead4e83d45bef1e8d1bc4191860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067d43550fdc336b22048843098405d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0517922c3b08d54e2c2b095989ef8e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cef0239abd08de28538d0c3241c0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa94fe0d2a53bca48e000a2564d16b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f83fbcee5d2c32352e599dcafeffa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1918fbad989ea27f895c666e45a6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef9bae9b905ac6745feecc9023b1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce1f76123f39b51df54268d5257f5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50778e8b7b193e70a7514d58f08d623269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76195b05073a4ff5e159a202c66875e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79051316d7871d4d3479ad32aeb69a3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abf213425f49b9df143425d48e9da972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347310529786d93b8624abf48726efc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68e64702c38f53bf3f66a5b24395fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b916e51f8427fc06b723151c74fe775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688f2429fd2d26988be6e734f92cd2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361167c80ff8c2edf9aac7a6a0f382df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed25a01859a452f4f374e40c50db69778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e566a2badb195288aa1dce666e250e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c600bf1c20b7aa58fd36ae58b382e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf7ce3e8f7c903d58147465849ea0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a4984cc3c7005739f7e821290bb4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae01f6d6145353ed473d2cff696b95383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0cb0c8b295a4f4691bd28ff2ca36c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deebcf1b82ed0013f5d74becfd6f9f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411188050bf8b441e73539f23188cb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8b548ff868784d1553c15fce78d6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb6b6ca6205ca5c1fc85b0b5db2da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2181984b3221ad449d91f683e95a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dca0b8a53f9edd8ec73391500ba5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f0b466187e4f71ee0d66b94f1ba4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc456d43230bc930738c7022b2a864692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078212201b7c7971fe18e884b4e8cc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebc702d066dc74ec1980e9d0cacee094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9818c2ad24cc8f0778916628c103f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfca86ea33c913ca20e093780d0846896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872197230d962ed1b561a0d46fad3d9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a7b2a75ce0a729c7534d1442b82cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60373a5a416a84bd75a014aab82aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf0e7013db8816b8c26e8b2f256cf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0f59872b5916440f81e4119d81a40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0c498c3259870ecf86f4f5c4fc82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481d3d3d21e69f133f11f20ef80cd55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730acc3841acf2f27e21b3633ef4ec28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c1c4704b6aff37eb6b13e8259837a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92becf526aef6130895d2ce87087401d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e811f2d7dfd410829b8c5c902e98a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036265c534bf216832cff55405bc0fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dbdd6291f3956b9b5e6301b8ace3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf2a7aa9b3ecdbdcd905a234181afa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10225a3b01ebcf3161974d9cac4b5382111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b33aaa9e03b2d222bf557f4fbb3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ac27deffacf49854564291eed44a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe340fa415723058f68112b1bf7cc22c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8a47da147076badd2c4b8fd057a9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530082ea9fe6f5e9a2df7f8d03bbe40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6bf982e82e53afc4984f40fccbb0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cb8b76aa789da6b1656081325b62b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a0206befa656d8db563eec13c2097119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e9d835b7a75ad07b9f9103efe4ebb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588c574c771e757d8de81c86f0fa954121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8364307a1a195e6981a0e328ae45573122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6ddd7bb1f5e63a141cd6ee969a8de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09af84d58c5268f1dba83bdbed2932124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991605238b95bd702294707fc25a9023125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193210beaea8be686cbd0039100134b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010e3acf00fbe11c4f80cbffb74fa32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8d54641ce03cce76b246deac1a7b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb416ab3c084fb3b84ff887d2185c79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368123788bfdf2cc9546de94c3b2478130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701312b561b347f5004358e191e1704131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a63cd6eb10c65316bfdb9e848ef8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c9a1e3e819b6c7b87aee0d84c178b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d8b5a626d64d9beaf26ade2fffa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a185d4d9571cd1dfb58540acd02a4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dff02d0c585e6da71d6645b6a2491c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2093f794cba20a12a1c85993d35a68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e180bfdd4ac051d52f8f56e4302854138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085151237ae38f827935a1d10ae183a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fa7e817458b2a16485c10f60c7501140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a008539cf255af99ca050ec15300254141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dda202c6ef2147fa7ac58bc6a2ced142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f93003f240ce4b8ce89deb035653143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd220de080366e20f53f2bd879c62e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f4d9fc24a4fc909727a5992ff1154145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a12fad7eb878e0ff8442491f975b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b027a8494df8691fb8fd02005dbe0c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770ae6fb4dbda26b10abfde457bd974148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecbfcb308f69ceebf3383fd36fc921149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812681650c5961d3d9e3b13510e3653150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f991a43647d25d3480af10796ffe938151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd36b4d6764fcdf0c237b9cb9e4bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21eaf7d3ca6c468403dbb4f62799a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbb37047f874faa377f611e1e1c4b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bea76774aec48e1273d223c93ddd5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eaa015e42e77cd22738838ab53a31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab102a53e72a9910c07a144d0a239157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b32ac080fc548bcd2aaddda3ea3c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941495035300b10993213e7ad032f7e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1fb91e03824b94013ae729f069ca9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b110fe8afa65e736b04859e94719e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07095d6716f7137d441e9be719fe6c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209cbedfefd292b242f28258a80bc5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa61cb4a789aa2102828408c4ea6d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83121faa20f437235f88cf0cba27e156165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693a6d4c618fe09f836597d8f036c70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e06978af95281143ab5b3782fdce2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423fbe9b9de5db1f6271b0aa10aa5fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028c0cc2c62622ad57daf65543280ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ecaffa36ffcfc414a816a8f9d065d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a496b89aa4e7e510560349fc4b826a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde3b8509c7f156becd520af3af3d15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919912991d8e27b891241c55f7bc1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eed545d3dc06f92cf1e8cfa166ea8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1fd1e8ce951bff58ae3202fe412df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428f95b19ba4f439b9852ca6f8cfab8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaf1bec47155166fc063fede646482177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7eda1e47f078ca1beb9a0c38f894f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1ef8ebafce1952b1c2d58b142dd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd741e12b4e98793a1dd190f04d0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b729d3d6f801b6437c6a25b453baa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49803db50c253b2aa6b7007c28a1d344182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70790762ee6e5ba0fc8513fde4bdf8b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578df27c653b2b031c40ae237ab4aa9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91118cf6533306a654580d80504330c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05492af2c5334c3ab72f9009e6108d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10d2ff2356e930549dda71fbf54bd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23894ac6490e9a44689e21ca10578c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a12fd962ac7e690a56b3847f942d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f818ea0d90c15b299a32a29ad8c49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df0043c51d20e57c90e44609dca3fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b2c176ef341a368300bcbe1f7929e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4dd082484796fa9761134d99e3d00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa01b6383536d9e9bb34c9c599bb3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24bd88c5b93255ccab15cad5e0d8a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c82ca8988e2c29f94915986eae090196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd57a8b7b316f08521066da82b38e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6f1ed78443c728ec849c8a4578716198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb2f3dc53d681c77be8cec88788116199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2924eb2d3b9a5de286ed416964fd8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad08aee4fca5f6f3b6f31cd18e7ec7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead1a3724097dd744e906b2fc0ff4ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ee2335593932c20a59f2c867a1ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dbef61bd5ec22ea370e1729d15634204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c4088d534d1529446fd2ce33223b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20acdd3087c9faf01391211dcfeee66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa9b40b08f7c8fa2a60983dab8d4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a52a2b310cae71ad7ed96df98b3e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ff6aa75adcd8cb77b93803c86ab02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d9ce906edaf38ef8313cb149983fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad9594263d146a78321c6e4da7cb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f8ccb3179349d5d49703a43b7d50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894b984bb813afe1ed32ac9c21f2536213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645723b1c58804d972743020fbd5efc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1452581ae7ea75107bc66ef0e1cca1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b58d38b27685faaa8f8511058e2f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c949ebc1d60bb3f4204da43efa1db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded22c34e55581701558eca52850e51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239dfb6e67cdb8fe82b133fcb7b44af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a6f2bde82a6a72623d2eb5412c61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304dcc526c88d1c7a69d33df7c9b3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d87c344faeea356cac7e0dee3bf45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53362e8b9a0f912bb831d5ed801e9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fdb6a42a231f7a69217aed335e84f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d5ef10fb387c62e4dd5255703b56b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce17e6b354b73482e0bb777d16c2b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86257eb1d85bbce39f5c17b61ef733c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b62207a0451b18bccf1fc742e396228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8859a1255639fb19d05bdf59fbdc40a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc44c962a1dad23eb04bc2c49a35e81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cf6164431c001c208e1d7b3b91276231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbdaa0c4c83e64252392dcb926277b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691f17495cdb652e4c2160ea611f335233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf96c9c951b3fcec1a958ee1edeab3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a328901db2f9db6226ce29f52569d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc6d52db5a500ea8d2a48a431dd1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe7722252881f77a227c51fa7ec63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6507a397c9ff74814110cce0d3625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec777bfdf20929e2d79de92fb5fbe1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc88d4c7f2e7e98a29805abe75e8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2d62b5cf74551010fdf1066173cdc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe884e9d95262d7b9f74686036d215e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d192b36eda963ba0dfe030ca3a584243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe5cdbc69cf2185c45337016f5d7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d8e4ca9708cc3077a8b93218ea48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3a5fc00afc46ec5d15e6ceea112a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e011c8cc6f7387136ff397c5b392934247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8d949f1ed6cd9429ad8dcf861e1ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c1d4250f3b653eeeb4f31f13a1ba9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02219792a14458728e8eedfbc52219e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a98a7e64588dd8133c89f7d60b61e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355416a7adc9f9a0dc020fe6ca484442252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f46266c42ba84c31c2f794de33be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930b7c4af94680eb94e558cf9f2668f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2cbb04d362d494e8f88e51395185d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f36877125af8092013eda3cf2c82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e40d8039cf416d494e00f4bf7a771257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e08e1b2e2c40976e7369bb4d2f392d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df83203a9373be202e8501f6d573d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33e30cd5a6d31ae30a31b097ecfa99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8051c9109fc453451ebe1e06efddcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8353179ea831cd4abde5e8bff79ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad13c4f923ac08c34682c2bbe02f6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd507bffe8c604cc89f31d91204f17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeb5222f62762b3fafa899238928bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f348373a83404889be5ffbb40e88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5a36837ce07371ae831a6a2b3f76f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38805810690c55f0bfc642894fb3c8f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcc3de8eb8002b70c8ad549b8bb55d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000737e777fdf766d74fee5038af55e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9984235706c3ab5b020b4e2828551271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60fbd570c4af7919f858f594293d76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507edae00132f2bffd6c2c1af67205273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0731614aa08c23b6b5f3407835a8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038644423efb5607121ed0a987e4417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2f947679ea07aa8bba82dd7f2ef26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95582f6248431094646481febbf00750277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fea3ef19cbc2d2bb0cdaa3fe83ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96811a812a5273f4cd0cb3ae5e3bd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3c7668b2eb46792acab7f7fc3b2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5062cb8a5b8f5e1ffd0a598e228e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4da3f929eca980b2dd8aec9a568df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a73b49a4444d618911c058ca35b0e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a6b1f584440fb3a0e3551016d3a1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c19fad48587c50cada5804ed5e268c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb610d789a2079cd5ef14311652f995286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7240164f6501f0461aabb46bc1de9d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ae1352dbfc91b571a4a21a0c30d98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1c5d91f021200eaf2be09cc7ff476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d4c9bcab27f60244ce92745dcf785290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac573b7b068fb245bf60b01ebff0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d6495cf9f116f5dcfb8edf4b0435b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de1884dc85b970fd3d349d9e11537d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e12c236d1048f04fa215d3d681ce2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed479f09aef3eb1f213a31ee96f241a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6eef8a36a4ae5e56cb3efb2948a12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d5768dbd8a3dd19e7ff3eeff98ac9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b7d58c180cc4bf4ca0277aab4d1a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab9c5f136985945a45fc236ce6e2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a763c7e300a28bc70b1cb77d57882300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46558453d5487c9bf1a988a5b9bdde0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dcd9b13de71d7af71eb789c3dade4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96f9502a33d29008f2e0b6232ad5e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42b10f27d044521adaf7f17b551f20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f6cd5207239600869e5662a3ed026305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024e737479fb13e5643f854b29b8cf7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62debf8a769b217605bc87be79ea543307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c88f3a90a6848da4010488d407e14a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136af591dc98936e92a5364474e9844309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c8cd3ba99f34561d8af4e6ffad636310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442d91b76a5f58989dc8f5710bf4cd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d76e03b6d9ffbf5f5f09dbf97e3d3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79caf7f49f05ac9eb035dafcaeb9f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ec53311c3449a696b5624fb0cdfc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8743836b9840e2de62d6c3536ebde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2b2147837039b1f1dbd7fc2ccb42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0d6b3d79f2f8d29b34d6ca8ea24e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6965a31d6039006f5e97ed5038209318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29d73faaf8d5e3c0119159553a0f9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab95d28c91bc525a2d413b089d7328320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dc117765af3b84e5b12b861e91c42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96baef23dc65c25f49cf1862cf77578322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211cf494ba44fbf2f92a369ab0540c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8caa1879cc6d34110b2f48eaf14ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74435193e6d77f31a540228e0102ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecee5f3a0d963c0bf1d9065453377aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09132d07e42c6bc9b7f3062b1dca4925327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb5d687a4e15d05da893a83c845d47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916ff3577b6fcf3e4828e6bff10058e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969e57653869d02de09815c3b8d355330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b459aa1159f51b9617bc562c71ac136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee8f9817ee42751a6f08a9329734b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41635bc6a83bd2fb3c767c6b923854333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15488d8bb8dfa499524f7a65671b4b6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fceecb1eb12122397997a4cf1c0f96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d2fd6dd0db24aaff79094ad35d3e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb10f44146a3b4ad81813209f3dfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327a47f28c9bf7068876b90a277523338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4057586ae56860a8cd66cbe96a25c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb518539d1f5403413b021d9c981ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6789f5bd1ffd2c8ed6f1296a0defd67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fff75f5f9c0cdc434b02b7b9972ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45bc1ff3654fa20a77a38517659ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9788a7f36f3522e8969cbe94d7209344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7d6f611b3782abdef55a66e3f0071345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db5d69217fd622f5fc386cf137e69c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8049909537da0407e66814fdc4e602347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248e730627cb66f66d3e215449ff2d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10167a63b329c6922270956cd8df6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372246a1b05a5954ee0dba09cf396f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f628d698387bc55caceeb6761bcbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32b8d658e58e2645940d8b9110ef3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0317f24e5dad8f7030e0a669081d3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b4251fb978b494b64ee62b7c37235354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd335d0144960a15f1a831185a3137355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3d25fcd334ecf2d3ed8fc9c391b7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c704d33472ef4ef07bcf4b7977ea955357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be4f6be75beb5e2581dabe06632e94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68efdda6e8948b618388c300116443359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d55474b5c5a5fef8cecd5d73e9eb23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9b0989308756ce227460788f7a634361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b8100c5c3f4a816f44c07d8c05732362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9656b4b7dd4ff54247b6789d8e8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbf51e773a6447caeb2935215a175c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f872c1e3277e5a27fc0b02064df736365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5492aebab1253c146c2a393b1ae0c35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8677c19ec1461dfe66b34f0f7016d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882d82589d64f9cc8ec47a26b36af05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f89ce3a0fe29607144f68c720d0f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2cb7f86b5aa4fa31589b49265a6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066e40fb748749b4211f55a227866cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5676a85186e7a72f650e4a38a9f0681372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0010a4e3a91fed1f7d69cd0c97787e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f7ad461797dab3510a6a14b2f9bbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f6b15fdb594f0317aa8975cad8d45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff94da2a40ff9a8784c830842742786376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a2254154cdc9acea2a3dfeb8f1ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93778140764b3c9e6ab11f3fa9dbe149378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b179053e09ee1235f16b07a9e0cb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf34c51f934f24ff364601545360c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7bf4bfddc19aba740665be5fda0e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dff84ae21f9eecb36ff7fb2541aac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c592b1f61caab8206a5287003ebc67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12756d73145ae0e4008aa2c6dec24c39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d4395b276c0320cd1cb9a9cb5fbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f8ec92240a9ef5d5908298f52ba6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d349045a0e549390419ce37848b37e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90ccef738a073a5e6bcbeace9c164b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b8982e01666af66a95c1fb4bab4fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a871cc64add3332350f4a9a7ce86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bae9c50c5737c6f2e5017cea1444b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690a086403379723f890d60c0e59ff2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69164cd0b3a6c6970c100721012d32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29abfea0383f4f76963dcafb935cba3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea3ffdf4ff2e369b6bb7724f2c6bdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8e330227ef116b996c555a3606b43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348dcabe9d643270dbb55735619b9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296f215730cce8395ce75d24c1f38d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a313ab6ccb8225615915496a64171399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28739e45ed89bf7982f41df2ac2684d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd525c91493312a1e9d306bd4db3a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001618236e7012e3ea5b42fdcd97a00b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded400dfcdc4836485be4affc615a41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c8872664653f0ab39c5431bff5dae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b2d7728009d1da6def7d3b6548810405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031180f627e10fe61ce6bb6da619889d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2779fc4e368e25d632205ce3a1b4767407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82711af0611e79b883d3e3351a2d87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ba47a57c47b177ea30c62a015ba9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5fa7e527ddbed7f7f814b7c2474aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7eba3ff5da3e36a701c20ef0a92e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477ab660644d3ae55fb1f09249d66c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5440b9c809aa9b404719628a4289d97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b82f8830b2b1dcda13b18f9e84f72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256dbb08da73740d68f18e711af8e1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4722c2b9c57d32699b00bf3ac4a6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bb3c0371adf09a5eb54791b3953b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c76cd39ad82cc21490da55566d18b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e50fc3746a81faa3c190b9aa8b807419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1a66713e6cec30437ca089681ff73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f058cabf180cab5e7a1a8c71f157f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542fa2c9437aa76ac1a590e023f4dd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575816703af1847f97b2a03288c999d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b036639e1948b5571aa64223a76e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737407d28b0e6a94b3148264e1534e90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99481fcb3a387c3d61f222c94c493fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ba6e9726f668a243d482d9c3f648427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e5e271606c7388421d637b9029a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a96e33bd25e54706e28d78e305c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bb6ed828dee3fa3a593ead74b523d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70784cc340a8eace41fa4f509a87762f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea121eaefd20bc79db706f25fe4db190432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a16b059ed11621f3aceb4537154c24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc22249e530bb553999032cb72cffc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28b77d481f8deef0202b118f2a68b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a0fe2339a9fcb735dca6e5639181436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328bee7d4a478907370652c14d190d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b46c795585cbdb01a142974cd5ecd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d5f452dfe7e986c92e6de5c85bd5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bf696095c7667451913f7d3bfc716440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139a16779f8fcbe03beb2298e3dc237441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa394ef68dd3919179aeefc3c23cdf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b1e1c75cea1374dc747104b66a20b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f981ddd901246375a56c9b1c9973e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa10ca5e0fbee746719e289bae5f737445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85264e909ac97fdf12ba1bf1760fb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84bdeafc6fe2f201b26d198b8ea02a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5646c87d694a98a851a2bb282e47f70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9443180f8a61400e558c14a8e72c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974333d3049ad7a81668153b10b1819e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c7574fd0a82e049e1ea610527f454451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35d5f00dc7f8c96493a95d76d28790452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361111fc633e72ba7dcd148e82dc21ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be38a21a9b5299c9751f383821cbf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ba075de49fbdd5101ed005e8ceff0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f911fa4cf5421f2194b2855789a74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71c63a21772fd6c82230059691a9c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbebb971dd7ab8a7cabc29cf609cd52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543acc5791d74dbf7afa09949c9ee06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad86525af976df56c43000d6b17752a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da40cf7f8664b5775d42d7a6eb6d4d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbd3a9b82c8f156c09ee9351f0bc9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aded0e4ee5337b1d2d0e42a72f390463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafd301c8d8b473b65d13eb6a80007d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81467ed15dd61beaa2adf3ab6811eb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c4c588b4a25eab7167b0229441636466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4751111d50128fb8e3c37bebeef89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45513b977e65440b298d6b50f36d49f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a833992a41ec4b8c5d5f143f201e69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9848a232fd4e7b347c67e1f330cb83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa5a731c891839d253c85694585e1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a621a1bf7c53e59b29ff99569abe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e22c6a3d3b155262b166a2aa086c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e91cb50a715a9f803258d8a552130474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77923254bacd572404e375d7e57eb5ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef32050bf2fa5e13e8e57bc04145eac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ce7fcc09ede3fa6f10d28c7c3e21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcaeb7bae401a922d8825da4c3f8c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573de19d86086482a3ee45d7768aa14a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d673e0c9631c92044fd3fd9cff5ac6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c650a85ee8d06b3ac03d3c3057886fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cff66fbb3a29b125457ad4fea318d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3426a68e35b8be791d684b3fff6f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a7230696ecbbe9a484b1e7186fedb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511a369b5de86e9e90956054e9fea3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ea717676b357a4c2d93fc3c406fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0294788f676d4cc5347c0d5a03c362d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c63b6e9441e8d86694926b1640ac76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4a97070760a490cee9bc2025aa732489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229389de2e4a2c1215751bd1d1561d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51416f5923e800ecf1747fef5f9a0eca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f8120cbb5da355b477a34ba41603492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97cfc86b89e4fbd54fa5714c82a74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1108e2fa35d00b73813f53e965ca5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c948ad9a8632077788a09c9dde4f05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3b29d006df3e85e5e9e8edd6195ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ef30c7f27b5da0c35a351f18654ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80fa8be611bb4fb0a2e0aeea4903bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d6d9f151adb9e206b6be417c24151499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddbde7e87ca3d0b91e7f31b2144946500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c77dac09669647ddae3da4d5d41fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355d571e9dac4ba5923833bfc3fadee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c01d5a5800b0acdfbb6ce77e16c31b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548e3e786e69ac2a877db34712b0116504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5b1b1adff4f99b42e3077472dce9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd337ca47b0000cc11fed114d1e44d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4d4da643d4cc99797a2a914191ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adeb483a8cd46d75f1c244f6ef821a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991d0f8c3ba6b9dc4e8dde8f9a333f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0472ac39773bc689125fd915fda3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db606f775aaf0161c695cdf9ce6b227511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8e0937e60926c615cd1761c3bac30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a951437bf59141a2d36175514627513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910bda86b0d4f5b6ba9610160e4b71d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c6f3b963e1cc141b18c4325c7fe9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea174e91b0bc13f6ca6e9eb39621c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495e45ff66724934e2cd85bd2b46015517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881fa09074272f4308c7dc09dbd3ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0d6b72d0d18112d0faa7a40407293519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088af9c9b1d5b61dc56175bac02bca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf467fccf955011d411260a4707f7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6698c1ed89d328ee312610cebb2a25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b1e91334906016574ad67382c79d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc61ba5a31b8060c7d9928f425611e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738f71212ea9db3d0a7fe3a92d1be50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbccc22a2a3e92a939f525ef3a5d94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28aa6a48c0a92e6e8a74dfe92eb41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07e366e28418dcbf02d0f519855818528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37824ac240ce1b9c1ff4ffd9415e7e07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b2bf12e3ba807d7d65f43841b8be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b88a4f6faf6478dbb13a0c17acf2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086ee0f863e52026d0d26819c91888532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1a70240042d3ed277527cc1bf1aec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513a8d309fd9c6e76df3dcd1d4fb53e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56042161f3717a8634a8be5040f6aa6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9410ea6183cffb61b478dc91f300e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd1c03714f6764d6c14c18c5e93b53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a3d77c2badb8cfee2141659772a37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fbb4233d1ee407dff828c5123c306539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d215aa93a78942c29955be97989c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976139e547d6c9791836da319e7dfc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c077881262494e9ee5e6c976095cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e99f4b1758fc7d3398e7893b3db90b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae20fd9e884a07920fae8848f4b50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2193aa9e0d52ffc24a1a639b9028be9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8f5a8487681dcefb6d4e9ec6c8b50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89422c94e9b200ba7b5060670dae1886547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db7616d06f0625281ae5b57d25055548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc073aa758fa5e9b07dd3d6114e67a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360352a32335246633e31ae3c65d98c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a365dbf55140e67d9b8cb9ccfe4ee10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57b5d83648bdab1aa7b473394911c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd912a07e85f9008e5bb8456c1eb16f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3d3a1fcb12020fe02e1d0187f641554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf566de181f48235628bd41a4704a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b6a4da6131e5772c85ac474f9d6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a07aa251691f8f5ec599f92ab52a7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67646221a254a84d9e89a82b1ee87dfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f8abcff7bab35abc3b5d837df4101559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a85a9019bdb8dd05b93eb5d1273b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725962ecb66ae7df77ef285bb152604b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fefca27876f911b435136204b09d14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799010e219e17f29ccf090ac4f5a94ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb7a7ad6120b423ace38ee5bd9d57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6b403af3b9eb60b057ee747dff287565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39273b70272f98e987a788edf0fd6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b469ff74ebd00a793d042b5ae149c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49a5a787c5cb1c161f2115a383b15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf5cf8d3a4a609a644e4cf1f800ca5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931462b5fd1d734ea77416471153aa05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3884738b5590f71e88aaef35bc320bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a3620a9a1e05e7540e6c20349347a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7617bf391c1f1af4a78854c8a10d906573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640bbc4b24419b247e3676d178602df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b3d1ccfabf854b63e3798f57b0b29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39845a45ed37f92601bef48dffd70d5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8cb44094fb0b85439d2941f842531577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8eb3930752a68700d493c191d3c81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac244a058b6f2ef46001574c03fe5486579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6634b1d37c6eec9e1f91c327179de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b456ca9e0491f1be4218c13efb04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632613932371ff892f2a38c88d22082e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719506b1bef4fc13de65baedf3c7d85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f598b1602fbab1700e29f35537b23bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c748521f9584b14e157b7eedc4d53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbb5cedc8c359acd8195eedf5aae90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1658967d172782b7af74f6f18dae3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d3da071135c105f105c516df29129588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e65777891d6ef74a81f67efc27197589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf37f7b8e617c61dd8f69aebc1aca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223362acd4f560c8714f0a62b324aaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8830b9d24062faea82bd0deceda7b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2a5324dd84b20b3d79a301884d08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178cf1ace366142009794041be57fae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535e0110c036462187f23780593898595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e03fe3ca2d0db31622d7ebf6f47d22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667f329b0e015a1f908187b4e4fd7bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694f1bc515b7a8bda08c72bd63b4a92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c2532351cf2acb031604554fbe955599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f15fadba55ffe2f9c972ed3e3973600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3d49b76ce3dc2a9f84f2e7cab217601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903610906655b38e651b2c183dc0bb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97938687426c4dac6a61a56e2b92bfb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11600aa8843d480c3027ed03d60d7b1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e4c9249d41d9e3cb05f045a3a39e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88e33994d5a103e96c1ca1f18f766f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96303985535b4e1bc5ff41ccd60d4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e2e8b4bb70fd912b22ea1bdad6ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f9d0c2466fc8e373a016cca84d78e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029913b85476811c0df831ee367a905d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1895fc368ab74c644afe58ee4f047db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafddb01aa8c9342d8795b532e8d678612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79dbcd486801f0de213ca988c4cd8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284251bdc63f82c3c027039842bfff2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d4349d9a672bbe20a866d5d38b19a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249fd9dbaa25e6b81baf7b1e896a72a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1408b1f303754863106342bdae1a06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068c869998ab58501befa42542e6a32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a8e72414175a6a98004faf5e14cd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b98742fed6c334576cf7c57007777d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8548bc8363b9ba5b63997b2ba210f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690ba13d418792706731de71d0071da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648abc7db2ea6cd2cdcc1524a7e89bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7c243d4b152185716e33f8204c3e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07434f05bd428f0e522cedbcd89fc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575931ace84f109add6597606b1e5e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9476d99b84523a3a6c13691106f9c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff3a012bd7b58a76cef0cee2ca83e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbbf247fbe854d7b20afeb4ed81163629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cb1654626269a263cb5fdfd2ebfc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea553e8183e1607695bd8b6c995935631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc7e98fa0f289816c8ad4b282cb20c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2194b19ff4994a4b6091f12a97679633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf29e0e4980d1a98ba1aefc9d24b647634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7d15202e1c54710789ebf810e431635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5932ef4c3e8129787966fbc446153d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce300ec864a65df0714c73b64cb6fce0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d963dac8b1140dd5f950bedc5ba941638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc90be717485efe1775fd53030e81d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6473c0c2141b1038ad69308e583f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed402b1049fa75cf1ec65a604caee51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc624897bd10689dd10ab72c435f78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf7f626b572552de14715c1de4792e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5a6a61f5e84d0f8850432ae83a0aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bcacb4969b63aa23044ed66ef97f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d561c698fe77b324319dfc71a7ce2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048106d8cc4a17a802fcff6afd39313647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2617bb1ddff9bdd6a70da307287c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066886f215011451dd27e77b3a882c01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae6089b42494d28cafca7d87150713650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0318a4bfeec8a1fd22d4f08c8b74d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29030e7fc8486df56c219165859fd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a3e2093dfbaf5a2607ee06b02e6a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f37510ca1d45e51f88dc23fe14ef2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f3a844931059ce4e351bc6cdfcbfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26fedaf1bb197322ff7d3cd148bd98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737e95ca79df1187a19be6fdef72371657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3343dade3fd8b0412998dab53d8982b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25a7fa0e0bbe1562babbe339fd8718659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b70e7787c7ac56efcaa1a7304171660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c59dd386ab896ad3c567c5f93a05be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880e5f8f7ad730612f853b9feed30c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d6119c574919f02bbfea2e72b2381663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d1620e8f2a9411cdd5bee0508382664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ae30e2ca4cf26b035534da70e5748665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a3ce8cd45398a8d85467215930c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3091ab811df25b3db3646051b2f031667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050423c140f36b2469491fbdd674abb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f457139d9067896afe71fc22f12b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cff76ef6eabc62ac7a39986a97bff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd131502a4d547696a7c6cc35d06b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac742f6031b391d496e9cf5fb9d0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64738200851a71ee5a075848e848ef42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0b7400d1ee8f4a01e65f3574608fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc309f43c8b1d5d6ad8d8a909be80296675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344076277fc2996fa6cd9955811d1fc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc024e07b3e084e642a203d7fbdb4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ab96ceab168d5198b408787ccd1e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e068e5b572965c9b8091b2f04eb2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b0f61f81369694c598ed668f34e39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87497d9eff273a7cc2acd5f7daed0485681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eba7aa325c4c4db9f6606c7e20af9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6b435ad30fbab3c222e877a43fe68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731967f07c70f9f93a05f78a7d26bb76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d566be5d940a03e614b72454bc6ef0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7d60e601adefdc6d534197e5ed82c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930e6bd47ad254f1d91514b2a13a13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e55020a882ad491f11660c00c3718688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605e9862cc518690bae933779447695689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef5ffdc81ea30a914d7d5c2d9e83c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fc0845edc73814ba164e607dc693691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92100080beb97142f45f3fcb71a9d266692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb96889289ce8c62276924e5cd6c943693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c292603bc01a31f1869b26664e11f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334744e8c96a42a434d9d2a51002901695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba27eb05b5fb1cac01305dc8d588eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0cd5e3ca98d9b08ad32b193dc3b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07332774a51af2b249d7ff0380a47eb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b96a28fb042ec7c3165f052679abe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77258d2a4d85b1c5c872ffc7e5cd1fc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90246c6080497be060b09c7aee920908701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa1119c4c56d7a3a171d8dddafbc34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454f74eea5eb360eabb7bf39176db83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa258da065c35aa8f17ebf71c0847e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642e65d4649fafa1c87b22276c7740f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a5289f06b52e4a899b5e211444285706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0842915679f4bcde162fdcebe63f57a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d6dbdef053e1d5b14cf17814f019d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8bfd3734614a0125cdd707a6b67e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc63170764d4eaac36e25109138ff8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7d30a97ebf969bea97d1df57c734711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6f06a345ce1669a9a406553849b84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0122147ec309a659d8397009fe35a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf529e3e80e3ec5ae3c028f3246b20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa86ff8a41568b9f7dc4b20fbe9c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b09425663ae2252b827ade11986a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946288d0435a9796c1a898b8da973af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028b02ddd2b317d9867f6b035531ea1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd7a9c4043f2b387b0bfa61c9e9669719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bb93cde3a4ae01ee03616425d1113720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649e3b0e52e5a51fc72ccde7584b302721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b7547c3c1729cd20342f7011ae85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80c0f64bc06afae8b49f3338c72cef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1cd0b64f3f81f189ed4baacf56ce7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e63368ce8fff586ac27f58666e3ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc202851a076b2892bd94f0567577bd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc83416f138d591386dccdcb0776ca3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d7b185ea73fbd47fede47f746d22a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed967c37437185ab7aa721c30d4f2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974db5c25d56b95cb5e1c6fe5f2dcea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87498487e2b5af553ba99d61d558bd39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15a0a009f19f6da602c1c3a56e8d41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348347887fc0a726545339f7d9911a50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe48e28e9027f72e857583abcb813f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2bdbdc9b907ba584eaddf4cc40748735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5c60a27c36ae1138cf7eb8bebcbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a0a950422446d22146c944da1fc79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e4eeb780aef5f27046fb16ed92072738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd95a33ee4c77c46a42edad2833a478739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9012792c0a18c48dd07fa5910cbdf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612fad5c907669362b6cac172631dae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7019452ba946d57fc3b49f72a4d25e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a47c6bd728749733ee0623a6184292743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82540b9f26cb9444eaf8f647140079744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1312d19e5f891493d1240c613bf4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37fec576f72fd3f1f72886b985da86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56747dd5acb3f3859a1c5b3cbee4e481747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da798928213a98a7cacbed5b7faace7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd774acb6e77c8ff1c78ca33ae386749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074410b39b047abdb120420cceb8c701750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53465115809cc14cb6067b5758fd4b24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523491be05e1214b86689dbb2d827e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fbf5237e0f2538bfdadf18e0f201f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cefd637b520b78e3f39c0788a8429754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6087adcfc570e88fe4a72eda1599c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c53f5144ba443e2522d7c9dccd49d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff808ee7e423aa830a38fdaf2d2c44d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdebed8972442d3db287401ea43dae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39024d58fae95d6b42c5307b0bbf50a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcfbf7a28b56531eb456ea908db6e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77db193cf45b452e721d10cc1cdba0d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c762fb55f0eab02638fbb6b3052fb89762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c770bad427b231abd44d86bd8d8956a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782cd06772b023717a8f3a51d64b933764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519b0199d7a0873dfc82d581c64112f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764b9367c6bf20f4e82d5e03db335ab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb48af362777d4bf179a084f10c3f2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378dd7c37ceb02d6c75e65d9590bbf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a620d936b522f8c5ff639ac6bd8852b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dbbaeafe7c92e52a0112f4ae91546770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb63054c4cd3cfe7a820a5ea57f16771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ce5a7eca8523d9da27e779b83f3b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc8c270011c5a5107b40b390f5562773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27e6f2f2212c7f8023e10419269771774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d0c90fef583e26734a61c8c7225c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe3dd846d6ca1cd1577077d134729a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84dce2b26ff27f89a1d56ca29a147c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6417b466c973443f49b399dc7f2bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c9208bec0da83e285b2493feb76ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a41351dbb64d258795f2f1e6e2ba8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd036b7c957a9d2b5f82725095e749a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9798788bfb2cc3a8662a0b715f9a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8421dbd7bb835d9caf7d6f0026226af783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49638c88b92c39bf489a92c4644fbbe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcafe1131cf3c1fadf4870e2325c45785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433fe9d780ccd5086748134d6d43736786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30d5b3c6c54f5c1c366c24f774ddaf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b653985963f0060295bf906e88b746788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40954dde40a584e0de4ade409e5895789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b330ecf1364dcda79f5a94e8a982ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebaeb4e34de5ba3de2f0cb7df42902791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8fd71b7f37c32ca31a0777563f73b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f0d0a8c4d4b9c3234460a4bf7b909793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d04571a10daf2f4cc351f771a8192794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fab58bfcc53a1f846c42816990a77795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56e2d2de737886694af67dc8737041796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d38d46b9fe30e988fda0ff202a99797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3929abbf2bda1bcee26d41a3fd7ff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43cbcffd3946c6a785fa65548cbb85799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d584cf19ef2c8652c7b7a2aaeefbec800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c03ae9bd6b6b653417c4e044cc7e1c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69834983a1e23fbb77125a7b64fe2c6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26c7443152d20073e656c52f900002803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93c1faa706e3e4ea45bbe140100cf3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ed838620f54c7f411e01b8bd337d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811098ab7b2d0a437966fc2bb4b1d38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04adb0d67efa8f6373c5ac22aa781cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c140ead585cdcad1eaee0c230d30808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da57f0aaa2c7e6efc2c1f8513c0662809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8bccd398b7a9a35970c40704a9235810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62387d214fb105a77653fceaf4f6ec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b456d87baf10dd62cc55bf47d57f5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8757baa2db95866b4375aadbc6ce8f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e654d3d884341cc1f3f412381a75814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea8f03a56fd1d07f02ac6fc9de4fd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a80a8a2ad9798919f93f2c44b9bc6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80fc83f617c0a268755e345baa2524817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d472bb7c193624ec6c94cae6a5b3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024829ca024526e1e1db6d9513258c37819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3ff8f20501952c7e7397c7a6eb591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d479b6777d015823e2910366230d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c7b393fa2b5559caa63510852669d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef90b95f43d431d3d4e0b8a02dafc764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf3549ca6c3ccad129ab5e0ff4d4be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62a429353a2b638776241b1ae3c5156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9dd061282f2249977912bdb34bcbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3df3d6acf8e3f1ff8d302e75d0f8e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8225214175b07285d6301d64d546c779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a40deabc899ed7e656d37b83bd6edc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e84fccef6b918e897ebe98e83b784611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b4a627239e986c19b360d4e7837312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f81de580d3aeb1e883b62ca89c6e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9b531cc801cdd035c86badeb4fbc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9d2d2a40b16799e05493a6cc47ea715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af8c0c6e1a389b2c028c919cc5b8db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5056369c5ac453b58c5ab96dbb33617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d49dfaa6a238222913ac706abf8c4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b50daa873b174e840a45fe49239219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff93d8d19e9a06d05a203d9ac93fe3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507bb167d4cc44133903fb1eaf882ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7597acc3979889fb52982da7d712a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc69337564a3a12c1900c87159724ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83947df726d6ae89b12c5dc13073e36d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2539b20a6849438868f4599430183025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27fc6dbf6daf1aac577117c3e107fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f823d9bb8e5d2048e3b7b679475e7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfa78ae64e93dcc77b8af9ac7c187c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a5470c21c495158181df66426659829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf158794754987867ea1eabdf2fb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e305c937357aca76d8e6f33793e6db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef0257231cf2f18c49a66dc653c5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cfe7b9da2db7a657f5ae31446542c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dac4e9bfcddd9ed67550f64872296b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97f4543c1b5e516ed586acf1b54ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6c8eff255d29d037508a28f92034536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81647677eb0c25309cc441c42912985037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac75baee63f12faf1a75c1ff08156b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc05ec9c40d82f54a178d99366460239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625847e4be6a04c54dc500936942ec940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac97b34a443d0198998bf9840fafa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcc8e5e374ed36042f7184741ed6c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91387376faef5f7c8a4647ecd9eb1fb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c7cf97ad631797c7ecc644a6ad0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d172483e1e6a2a35425f9a768922245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f8449510d938e39cbf4ecd44764846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911c82fef3f6b2aa11ea5640f3c24e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29843a924afdc7e2449802199d8d4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf522cc4f2c05c5950ed48f11768c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e998c037f4d66549c54133f0f7ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc7d65c38e3526ee6ad304913a649c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b2a279c228fa2f7f60f00afb76e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8f740918a85c506253e70b7c12fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001aadf54cd8020487bcc6417d490054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753f70ce29e8cc7ea19870729b207c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a874089b7c1c92124cbdebb1e2a26eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf6befea2eb80e7ca2cc524b1945b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a58ab69c72d6b349635adb4488a92c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dd86487021cee1d914810a565418659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d50842904369ef8e7ca5e2c7705b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc04d2ce7c3bdf7337a220bd3f9e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b81e6c7471947754389bdbd699de6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd090ae8117e59f0ba23d627c6ef2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389aa0a8c8256a72154e5b6310d845364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becab829519eeb7e85a188e4d25dd2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eab7457156dc7d729d5ed2e6424c0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db8e6d8dcbfd9f72a78abcc912d2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23465126001c2eabd6af9e7e65517a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d0197de5f740415f026b53926fa2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7169907725ce7891bde651e6710970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744dd7a6663f17357081bfcd1338ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdcb39a56781ecf2ae15cea26030d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390639a05878faf2042ac2d340847b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739d3c923eb66200569d8b82d1329d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebc6e66805d8f2b41e0de8641ae72e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c30e135e56699ae425945a042a10976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ea1d0f1e701451022fe2aa90776ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a588d77b253ea37bbfd70dd54123278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8841130d4d9afba0f3ab6dd50aad6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0b676d795c02778fb72ae635d48080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5639cefa9b46916be9c1882d2a2e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674be1f127b22ff228d2be68a3fec2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc618cb33c02c49c70534c3ae082e24783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af15f73823873c38eb4a7feb4ec9c4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afebd57224f127314720facc39a4afe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0d148fbcfa626c6ec590a66e63e3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd4c54b8d1c248b9b018a4d376c53687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827656e43f96b852979279d31c75f18a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439313255ed0319161e8aac6bea2bfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33479a9ebb6c00bd8302ead1d853fde990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1957832704ce89b4e70320ce8d1f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bd777cadc75e5f5926d594dd7d2a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a01a2cb66b61f1cf7513e8450ee9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3291125ecd24cb9a0c7f6a3a4a885b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba6f549bd494ce580c967ff16f39ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed7892e86f535f31167be0d081f2f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322a076147ef5dc919c0a45cc84f1a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24120db043bc7451ba5fbec20c3923f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf2b9b84f2a766c52ab0da0b693c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f87071c303cb2a2105e634e8b4e69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a8933c9fc1bd3369ff6dcc8f40368101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e142688a4d27210cc60650963610455102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4bbd11bcdd59a0d51f252e16da04e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1f897f669776cb82cfb68a1cbec3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ab3a1402a53e8fac3fa64bdd95d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a516b9b564587bf2111e943a2c9dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c951878550c935b5f7771b107ae8860107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a98aeef58f154866c927ab4fcde19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a4b1605a017a33e44df6944d4eeb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550794212410e2b7af07e5a37245747b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e8b7f6769cbafe5d9b1f76598753c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd70222991fe35fd8284f4f38e9422112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a71fddf8a0b08343eddd7a2c836d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f79ceb5631b8c3392a5b6a49dea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc8e596152461d5ecca239ff815937115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be90d1e8da4e5f4565130e8e83fefe0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e051d59c64bec92600466fc6b1fdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e41e3a647be74569f4cfd7d805921118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b434a1f0719a101602197fb828fd11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabae831940dcca561a5f54fb9e0988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd1fc8a4b9f4366a208cc28d6d2c25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57f4dc112e1cde3ef8ecccb3b2d436122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb006a51c0424b1692df582bd11f11b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f2abe69278b97eba38500d3f81cd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be2f00b4c57f8cb50777b9bb5245ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee772882488d10787ea70bf7d0addc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97f32190618f6257533d3572df76a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952464f66c239432de36849086f75d49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8bcd1b213e4f903c4d14b7cc781f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b508952873fcc7e4bb25158d918bc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c02addfd4f120ebd098dcc1e880a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba9108f9acfd1769e3fe86c364583f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928b62ad597e54dbb3bee394a0fd16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e613adfc001bbb7a98d091e026b48fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed397d990701c9826f0fe5dae78ec3bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203ee8db986e4a056cb08aef3316d46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53301d249573b00b31faf3a502f06d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f745aa16cd0e6487fd34bc68f031d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9a2cf2628fbf68a7141860ad179f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a238a24094fcdaeb2780ac531448b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e891d7206db0cf61c905e8b10715d06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f71139b041226f78f086d95bc00e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b501f4cb2b2dda3ef67d3cbe5545678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956cf08fcaf91bf7c6e3414e58d3367144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454cf12943d4a34d775578e86e0d36f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74136bd692aaa67a007e704176bc88a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d6a141e2dc4509cc698b5e5f6ccb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245472d15ed2da646bce346fb64459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbf86297b9bd76ac6c59ee47a85a59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64332f3d1a03f5c3debbe9160ba6738e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59c16bc5e541601b02d2fa1ab411ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18149421fe6a3722eb2f8e5078a40c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1907007f41ea8dc606b26a765b8b4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d644da60dc3f30fe29e84dd4be73d68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309367a5f3311df1159728ca99db79bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2789c42db19a8d84cb8708c51d5e1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd1ec6d924791ddf678c9b0302e7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb89c3e0ce746983e21c92705aa26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a7095b0b4d170230db144a2b1ee49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e456abb8772f5ae4bfe812cddf1946160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496bbb27c818b899c7c5bbe614f0750161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331c1d9f3c952a30242760e0add9a38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbdb0985b40fa5fb96017158ec3f7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29b186ace69f8a15952262a2262d16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e532170ad07d0fdf58e00cb946bb7b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5391851309ceb2839aa1feac44a48fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5e19f8e82dd5b0bbed0e8975e7458167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ae6c248d9cb35efe397d95905b413168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c74f14b86ede5beeb29ff08ad1c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b017ba6c4f090be958cb1dbdfcc454b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735aff56acbb8abb338b4c866e3a7d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bad1b586fa74d9ac6e0e4674a917c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08894091684489cf41b0110730a2f04a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e13a724e821ad2296b06b215449ec0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48896b2e8dd30b1fa06dec6b83c81bd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca16ff68549c84069e8cea42e6666c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa521bf3fdbc094ae3790f47fe7e82c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e65f53df02ae5371c2271c02f96786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1b82d1812d775bf6306b44fac9a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25678d922f8835520bff4383d2993d3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b627ab6eb4a2a2813e8a2b5e040ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9120050e8f4c30b2a84ca51deffef25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0446cb319cb21c445678ae0c384de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e0248168b158da51fee6d2334d14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa50f258771779c22a9a54459133f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ac1721163811f82e77f02c34cf14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acd7fb6fcfa4917a0f2ef18dc07e9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17295ea11ffc7422c54e9a7c617a07d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8572669884d9031d051b8d8904a35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2cdf95928c26c40d5ddd84e66444e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efb61cbe5197aec8fc6a0b896d2777191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8041ff7287296a0747aed91964a1487192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c3da56ec690d80fbe3857591bb80f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07b60a3eb013a1c34aebcff6b3a1ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d96666ec90d8f26e45642fd1a9e340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82406a486db3e24fffe0e832c16af6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b67e6fc4e07c0b108c374dc97a65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca39fd89c01b5f444d6914410f1e2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633741adcd7e8edca6e6cab37bc1f075199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aacc968b874807e81b3af9b614f5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487aab2b9f88644f4e6489e861f8c76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cb06f829268b839a0b2d31b3f70cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6a8369a1f2491af0bdc4c78f8d7f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eb9e812676170343d0b43a860b1d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece53869aeb968bc72592935dbb6d55b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907be2dfacdf10e0603271dea6afc585206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8551557d71f5dd16be991a58b3fee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8487339004a40bf0cfec6462903fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc5cd8e333d396d0e3c804f6aaf892209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449178cc61f2fafb61992f5d6674142210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e07749db3c7760f20eba4afd63721211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2a32c0c3d88ea0a8b8f11b0d89226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9659f1647b8f85710975c3d7ef8b93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95575e31c9b6f163677c0e3627f9899214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56764e282207d90c39fed39bf92d1820215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb58887702adc3f378b7161b6ba33b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa686479c1f7376d535eaf61b1d33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52958971d0b39e5fbf67c10194e1f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e2cde1d5a2b7a2d5b2b570c0c6bc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432835c33dfd35476f06ec2c6e227b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56429b7c6b8a744c079dfb592fddafa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac518cff21a7d3aea39ca54dca8ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c36f45921839e7af82d5b21964da87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b48f2ab3f34d840a4696db22fccd24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace8877472367505c3a00db459cf0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061b770715f6c5e50d80ea8fb96468226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e0fcd833c6e3b5b6f8d87f520a955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59586dcd48e7fb36407fdeb6e30c7cdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ae51de017a8aac5b48842fdbba2c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a755e849dd6d1cfdf464020b18b78e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1b46852954eec440c3940aa4d43f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b844b57ae22ca5f26453c6e483bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ad7b50c742d5348983ea64e4006a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb72485d28b9e39915ff0c07b2d93e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76329feebcf7d7fabf8a3e3d8fff12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fb53a37f92efabb93442113a3e850236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50501db46ab3fbef06c2a076da711ad9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4031587874c1eabfa8baa942ff87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c91e89f2786cf0c2be626008db1b04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436f4b0a29c146ae6d62ac92617016240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79bc62a499b168444dc05b89eb3769241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cfeb1a44015566da54e321dc95d61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9f3c506dc4f2d6aeec0a4dc639b8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30b2563a52988b898b94eb0772306b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d70e431357ea8d829ade186e247a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddebd1f6093268404ba728abbe334e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082446a2696737a187075eef92d68be0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad4cfba7a6a90c4af1c1968ba40e16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5ee5e0205f03fe18e8cb555f40a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f95db80dc1e0a047ac37cf1bca39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79740978dad36eb7e4084ed850dff303251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab182c44337be32da6413ebca0dad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5a8425661c483dde41e74c3df8bdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1cdf7c451b2a5455173f5b15f391b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199aa41eb5669a9588bcf96ae90441e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11b8206b1fdf16c8120d655e434729256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2df93fac0091a885d120c46910badf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ed1c1e58d1e32423775d6bc594b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9176e8f2da5ef8680605dd7172a5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc2e037ed1c65e17647e91aa6010f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df1b591479b4aabf1cd5c8f48642cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379d30831e9d9ee990ded341df9e636262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852134ba0e62cf8be3589bfbde9cc21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e119de5282eefea60da8c420ac81bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e71b9f6e77917d1dc4391780a30249265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0774e069c37c343bd96526a15df8fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2917f148fc46860b2e1d31761ceee6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4475c48ab1103b1942a1bbdf07a4285268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8b4edfc79c50b67b75543be3cf953269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a74579b489a17a728bf74e7721a69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2914c94bd7afb01ab1ba4d0e62ea0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2226e2ba2546ec7e5a068033782bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463e9c7f4bc737677f14c469016a7ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3d2411d415d7b87b702302e65a31e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd381d999d606a53b632ffe5a883f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a915a3f7047d5f306eb1f9a69a389276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f023fba3bbd30953c20a671626f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7bd0dec424600477bee7278b32f8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0be8349935b82c1d56fb62f2c40d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537610543a9ef326e5911c055d0ab9bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915ca1a7dda24df8b496427961a6364281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0be3f478f70878dc181a2b446e2170282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d8f52978f8c6c7358c5fcc36c9da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439278ffe3046d3b2fa5e2547c7ebde6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc9d0843d92d24537d61067db6ef1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8659c86f5c36d8e0427a747a6506c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97f929ee7da7c0276b2abfff0ee912287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3712035673b6916772f59aa5633bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464dd27bd628470332bfc010077f1a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c00adc532f362564ccdfc121a5ff0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a15d8eaacf73733dd71a2518fd2088291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2ec0b38c0faed9d14ef5f5ce3d500292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78924bda799dcfe72a84733e87646c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6ad95446de5e01381bebe3c06318b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee261bf4825b5bf88a33bff2a5fcee17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1dadef721944cf081ff664c2305b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e4c252116cfbcc15ae9c70f9d2c65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6578907415aacc06144aefd593773298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70e6c80cf900118de4c6474972190299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b871e77111382b5b074ee7ca9b7ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e4eebd99d3dd27a24b8927f7b0be6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b1aa706fb9b5af5b0f3b2581ba48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83cabfd695b2d519ee89ef5a4abc03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aaea3d949a34db960f6d5de32886c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8785d3c65d7ee8b0efb2c31996c0b43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc2a1d0df5842f12da8476ba49113306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c5e5198cc36b18525b0cdb9abd9af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c1fce7df18e9353af825e98b87e6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade126a0c154cc955ebabc614c39b9ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22acc7db24ab3481fafb3715560ae69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e816d614c30aadd970ec03c7a0029a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111288acbdce156386b505929ea3bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a103a606faf0d56eb50ff70d2b2f3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853b866d9675f80178a50145904084e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba00b63bfb4b0867826262b0f4114fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411460ed5870e353463d426861d70fce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4d4215cf68b0ea66b3a1246a594a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea23788a2f4b54bbb697beb2ae31bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7227fa0e97b7ee9267142df968a0e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7b6f7554c1f7210d366e25678170c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f092712d721ba30dff4ceda2de1593321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366232c3a0c6f17a5f6b683777ec6acd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2659ca9a8f02dd224735f71849054323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ac3273385670a3ff7b682f76983d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf343f3035fa92c248164c70df3c025325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041673dc7d2ac1476e6c7b4fc34f1168326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a4d4f641c013229b4083ec3885e8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de7db414371e7548ac870e8ff1819328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850780ed2eefc967fb911558f2fdf9c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec70b2f2df4692dfa3fcdbc84cc6cd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb77a53c77e9afc7ddca3f6e8d6d74b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e372f21b8259d1379fb4b290c0efe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f4249e06c622457cc0dbec99a64c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0db3de6a7cef328ca52ecfc8ddf967334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac515cdf4f161399ec8859dabc4bb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366541566ca4c6e3a009a1522ce7c2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e099c06e163414836fc9791dcb20859337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb04e306383db14131a25c517e9738338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69921c0c072f773b45282d5a89a5532d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e0cbb809f39cef267618607e2867f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf3143da02952036eaa63e35d1085341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228650d35f2c7ab0e831d788862adec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3e9895b50e4dd9959de989bf7aa0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c36aabf579984becdfd7c0e0ebe75d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a390fba4c729f7814dd5189951e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5e6518726ca7411849cc899aea7e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cd98863a4ebf5110b8d1be698a7aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385562dac675153987b60f51881163b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad38dcf573524b9908c0cb041eb20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e9dbcfcd7080474fcab769b13fd2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ade572fad776303261812777c83e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710147cdf2e6f2837f6364387dedaf6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77d8c306bbc4ec19a508ee868d10b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733dab9ad5f76361011336b6ba2938e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931d17163300ff58291946ee1f3818d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b501a282e16c3310dd158a0b37ec4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf77d1912d5658fc7fe438c100c174357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7d1271b65cb590db6cf25426a001f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deff10ad5348e2bee117231fa3f6010359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28e00bc8eadd53edb5c26ec6251ba6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100fece0f707fba5ee9ef3359d4cea3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd8016410b57caafe038bd3928d4ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b9d9b1160f41dbe612e506e69ac73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c142a517be93271fd3f5c8cbaac44ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1086b0ecfd13d4e45d48d653ff0517a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d0c58f8b45cf2538c2a56b466f8c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788d1f2798883b9a58ba0cf7587708367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23259e5a8c2e405b1f02247b7a3de4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ed53287f8e0beb7c85d80ad2614c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb04a78abb281f0dab92c5cb18e047370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907ea8e28ee60e7cc8a690cc815802371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793050a872fa7bb768fbfbdbe787ef20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89f1d6f96893278ffd6c5fe25aa1f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075787cbcd276d276060fdb0b5963e55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331074ba2a540c3b07d43a4617b40f61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba7269594817d0062b90812872230d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb662ca47b9afc6ab4790d8935d104377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5bec991771af88a39f5c9657df24b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ecd34d92a253f7c9ad29c092834ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e53dfa2582abf4f5415967ddd31bf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d37f2c73ff27e097a5f03fbaaeadbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1842c45f6fb9357a0319eb90ed154382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4689fe85b145f405dfda5752d3116e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cec4a2af8233eb558027e65a28d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0395c875c5d5bb167d3bfacddbffd7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba9caff56aeec4e530e280fbb8464a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc89ff744ee1fc1b70596289bdf2832387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f542a951549797b5ef162c84b0eb62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f4da99531dc1c858eca2b7c4dd594389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76388e6dc43e8514760ce95258d914c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a2b09e1439fcfaf94b46f4afff449391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac4297ca12a1070a7fbc5664acbbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735729ce33f75decf06cc8771edd456393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f540c88e4f507acd84c5cf58415eaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c89658be0fbfe0b3a12fa3ba04311395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42a155bbdef170ff8aa2170fdc35a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4d84f10950abfb1eda31d09a50b6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b1aab0bf8444f4ab5de3f549994b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3f53f46f4d85e491cc0df13e61220399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced297eb94ba67d06e3a28bad2e890400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d8f659d91e4d0f235142dd4f7fc5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962306c9880918787b32aaaadadd8829402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f4267a1e81cd174a84933d54f9c94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d39d2529ccaf2c226bdaedbc398f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8841ce2f20ea72a07d60c94f742d04b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d660442f65e18e9ca44085d6dbf6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2470989d28bb091a033335fa2dd3d82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54592882e7fa812099db2f265520b450408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea9d47fa46510889909970a8bd5d11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f989d7a375b23e05ed121d6e1f5c81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170ae67d67430fec279947282fc0cf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ae535e7315158b59b0d9c5708e7b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510cce2d72bdfa01776bab6b111da0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808fdde6936cde08d09dc6ed6d9e893414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adaa4c9da5cfbbfe1e15d511353b7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d18b7b557b3ab54e1bba9e301fa49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc9dba0d427e2926d85cb67a4ef8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed026f8a94c56a668dcd6df4132951e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8641f95cbaf8b7a7a35592d30d65070419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cace699b28092cbf79ac2f98f3896f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61897c6eddd7ae839e80767c5f2e0b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba77fb7cdf958bd49cb50f0b7ebddc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201bf6f8949afcef40ae7f25b6fb030423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b719649432d83b45f8e01863ec037e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6923be0d3076c8ad6720ba41064b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d2152edbff82d4268b3126dfa1bb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4ab5971be782c4daae27aa06e00c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497bd497506dac5f5ab0d3428bd4103428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b4f0cc9122eee8c12a7f619ed533e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c80b6385b91b054162b1f576ef56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ebffc673d89957518e670bf1a883e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec6d6a14bba4f8b20017ef3fa599f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34ee7cc73f546de90818560dee8c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fd30e2c3f8f8ef8b635c8db946a54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a878cc1e5fbe490eddea42a68c5932b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d5a9d734a34b1902cfa5da6e1383d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd321714dbb07d83622b1811d92434437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127876dd513d4a8c4782e946ba8efff9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c222eb6d6627ca53009b37607abe686439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7bc83231da6da4158abe9480458a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ca52ecae7abedbdf604b4f38a8d0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976827452eed1ed33827f65f95d48cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9710441c49fc97b4acd5665cae0691443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5830d9a176af73642d1e7ce8be23a59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d7482616e516700b55a6b2ebd08bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a633f91d23b87fd5eb033348799748f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae88a7f0479f28629f51a3c459c552447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193d62d82cabb387f6d4339567a0331448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828fbf3fad35a7de651f563ec12440449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc222b46e4c58c8af69eb85634d95b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d7de042da523be97dc6a2d4742c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10bd15bc2e56d50c005f732e44e6e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24694491d2e19b29214bb4dba34fbeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8877aee520e644bd272d4b88447720454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1aa5404e012e7c78874615f250981455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d8fd6ef335a58a7b3b8ecbb456d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b63ebb8acae845e262b662c63664e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f309050df299d04cd310eece6d4c8cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478664d24746d2ff06977b6bd29ff78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144089f59191f0f299bc2963b94e153460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace9d2bf5e9d7262c9bc707ce9be6a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8eb02b149e1d558686d9e692da3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf23d752d160e957a00370e73e928b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff25f91b32c4dde696c2aa35a3ca00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed173249689fd97855cf5ee3ab53441465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ca01004cf49fda66c80842c0aab7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d06ce3dec38d55c958503284eb87e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d32a67f8952c3ddb3a103cb3186a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14f7e7dd83a67045aa36888733424b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29219ddc40f43427ba2dd0906f46adc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b457191e5f9481a8a89a8626b1241471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78f2c4e69eef53af440533179cad01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b80938eafa2969027277e5902db6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89620a22c3a1b5591148fc69258d161b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bdfdbd756ec8a942533b359f1794f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea29679c8a01f2c40011da89f515f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1b64aed605b111d55bb6ec346463477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62bece2189f98108ca8cc755ba2e16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd576802f8a395ee7c9f0bb416cd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fb436cca2a439308c96488c52f4cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a036dc1706b04f5808ad9aaae8ae4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53a368b71be7357a3e948b8860ee15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce86c1ce6eb6bc2b6eb74eb4583840e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc44ac07daf795578a71f7e6ae7ca54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b835407c3c6277957bdd468d94ee29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a8d1af4627660e446d2d87ee1dfa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59614b866e5b143ca8f0b4e5e886db65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afec51cd8d86d09010e8bb60cf99fdf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b98519345ebd220f4f5ec08b94f5a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e5c784050e2864e14af145c6e97b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf23245b5828e8f8cf0c73ff1f2371491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c8f8a7f23d74c0be99b2acbdfd86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704878c26c99589b5a09147c7a42647e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe23edb1282675831c068bb0bfc7e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1354c1e3c8f337732bbe9fb738bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d23411e51a87ba9c45e84238a78bec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae19c09c5dbff15f0236895048b612f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab8cf84fdce15ed8692fb21b76481498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0644de61d3380ee691c67885104d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b68739d532b8ff94e79fdae3098f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d42900db4670b4a95af806fea74f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a125a622fa5926d238866e397cbf48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec4ebb0335c81d5543f04f455bbc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a6e929aea42bfffac797adc32b875504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949240c94ee83732d395b292c2a0faa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3118f2860d08af5914142b474cfe248506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89228fdb78e47c01ad34e0c3d68ddd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceccd3745d4e429228f5c6648e34ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c20f3833187063483b32c1b243c85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ada19d9477d903d4f3f70cc1ed6bf5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1bbe2c817330aa20841c656a2aa1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1454916205bd1bb610677ab95f5ba4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3fa6507415e843a5819ecd81eb1ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1560a29ef3ed35eb50ec25a3dba447e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e583a52ddd947e26ab46b617a1fd54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a013755851cc818ff0ba876f7ca3fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bb9e3f84c31894051b1697bb61b39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3f6dbde887649bd639634b713833c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b66f21aa88d8318bad3cf71241c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9de1688fdda0747d49ada5b4af999520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55b86384ba98ba3b8868a89f431d85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9a2e0125b90a449dfd3db9664a6ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db0e0cb19e6d7d23c7486b633049ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0602dbbafc1951d9485b654e8159ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e80fb7f4c2c4ee5883c6f5d8386dfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099388681fb2b2f4d684c4d8091564d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9426d966c3a59dbde6de5703f8b8d2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856fd43572251d4fabd4d73784733b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63475e34eaf1e787219918d85b5773e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde899d9cc749a3b390242a50a90fe7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129cc3234608f0c608c5249865d819531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34498d0b9601f47295b59a861df2c73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383c7e5183982006c34d460da28d7d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d57b7be2b5c3ac1069209fef13723534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023be194a5915f4789f0314f93089a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095155aa3070f739d9ca1f019bf64d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6caf23222fce1bfa2e80dcea0096537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fede3a8ece5917d6008c923ee3b43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a372fd7800bd18c194e26fb51cf1adf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3836e3b7642379b254b6a54157a1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeebb291f5633f198c69f12ab0fc70b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb06607b7b8dfd92d96a670553306542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadb2d1b60193327a2e60e58a5b3a79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178594f66fb4bcd23c94599ed69030af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9630f05db5d474a9ddac9df333fd48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bd959d3ed4ab208efe848577cb24c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559cff3f6c84147ac9500d53fdc867a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7a267000e8cdb196fbeee1edd763d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922760b67d26ea69dffe6333715e05b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03963050f6a9cbb6c2f90cb55b94e678550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf779671bfa87babc199c6af2616247551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33df5fe22dd32d8a3f3e9d2806cbf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a61f51635cb6876464b718a4175e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b1682b4046d35115addcfce8c0ef4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d78db677dcbbbfed06b5249f69740555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ffb07062f5507a4aec28640cdadd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f373fcf5b160fc1c6e564237eb01c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45004cf3e8b586d0ef9a1768577adf8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40449bd7b0936d0afa909f30dac5e53559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef24ab74117d43d8af6f52715d65ed6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e01f56622357a72f50ad5e05d24f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95f27218cd889094ec0f85621295a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81364c1177a57c006921d47edeb5b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d11e35f44e15c409bc7b811d1a985564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da822b8c79bcd4a18272740ef73b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1502878fd98b8ce326de9e5ad8ef80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded33181a58609949bb107016c98ce6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b09f92a59964357619b1456f1bfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1218b9614f095ad585afe480b5ab17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d7ceb6335495569bd6daa58921f65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da12ffa904ec20dd0c873a4127cbfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744c95bb15934c9900d91baf2b3e03f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5159b1caaefd642f88bc7ae34a2e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add7a87644fc26f81951fddd8d447a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec8b85db1ac2c9e990a2db2467255575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b158d60ec8f132c5087973a4b2f0f72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a521e6a21a92c066fe7a4ed132280ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6b3b0eca2cf9efc93a375bd77678d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a729c989ba7b6e41c0dbbd814106e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c1f034befc957c9090f34c76705b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ace98c24d8b3f959e752af939bae97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557309b85fa268418df31f0b636cc6d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69250aa7622b02e411b50d9f61a8325a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e16f254c45abd498a5ad56367350ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756abb02427902b684d3bb9dfd402729585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9af16cc8b81a003cf32f276887336586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872b00a0f7941d1b33b3f87bba21c58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87cbe182d6eb72606342f395f9fbc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba945910708045d6a6c1a8860b634a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdc5f71ca6598c01a3e9a8d226a5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aa2026a206c3a6f1859a6e0076b6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b9b103156c71f6c7d43199207783592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f87a580348a450cf16b673cc3176593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049cdc7737162136fd58aabd3c67be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b8876361b15b48bd67cca22a36bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e57ec59096fcfad6c945cb2208a03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd012f87486a0e92f1694eae1840c11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924489d198b47a770e1fabe06a7f5b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd965935601e59d2268c47fe9096de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31f908fb8d078ffe1b8167bfc71bf0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f4052fc5e12211d89413975aea3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6546542a1677910f59acec3f1a8b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806077bf251b8a4852927527185c9936603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c28321cbe0d866ccd607668071e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b4d575c4e184c49d87abb55e94b4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f6c0dfaa272f580e7793356f79f02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb829dc87740b2881db7d8d20c7649be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced166481a4cd21e002da5d07da1913d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71cca48334f6e626f9fe4ca29ff0e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b6f3bffeb195c7b2550b6b4ec6133610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d3fcc8164144604c904a6b9f1a32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec70817675789e45a44ea95c76cb371612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75781c24b2ef83e2ac367cc95325cd9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8cb33b6c665220d9b199dc50fbba6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896314af25d79133f1f9f52ffc2891d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f2def29dc4ff6f88a7e9354945bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f7dde9c426c133df42cb58ddde06a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4a0c3546948dc2c515b3c0c134a70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1222d4f346d5f1644dafb9f703261619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d0fb2d1935c56b488aad754a26edc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba976d3e3aa15bc8d8ee149a3666a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba97517b3055b9a269b418f5163e409622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea3d3e31a0f352dda2ae5f014c843623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd65f9754fc196f4341197d43fb93de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec042e277245e0e76cfd914db1b3e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab23633ebce7c4a4408cc823656e56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21addc3973de22182afed57c6e3662ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b995fd51daa06be7be20cf2cf73c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cce114d0385fc690307b577337a86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2df1aac7344473adb59cfae7f697c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeda1c7ca88cc6b8c3d85568b22a08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ade9fc5df338c6423d30996c1861632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b8add2f148fa293f800c15a9bd71e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f88cf4f33c185f237932672e01bade634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf52e66ae6214c6be3e728ea5b2f4bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f87aa03b4ff2e7ad6cc6635a082f07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499807aea4df981b847e5381e8fb5083637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17286d76b17d8e4d2af562e06adf5f6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d129116b4000ad493f33c0c812f8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e084500a04dfc84e280e01861c45ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ebc2b9873dec27e3c0ea0b755c52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb093c020bcc18783ed3f1e78b6f501642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4949b6987a6cbf09e020ecf7fcd5030643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315297dc98b386510a9b08b5f9fbfec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded1e26bece0417292d9ad11aaf09e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e381f14d3d67678c89b5b416d61d21e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcdd05b48d814d8ede801dad2d2a89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a7b6db35490c3466f9306bd30ab2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ee45ba0dc64c154b2f2cdfbc3ad6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcbfc549b60624be9d4770d4948d95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649788780577f625493195c792b136e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce00ed52fb99823403c3083d42d7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d1b6e64a1ee03a9e6b21ef0beb56b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb99c9f037b0c7dfca70bdb0efd9f42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b05928229f389ee151db98726543c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825eb154f0153e1ddda90092f2439fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c81ee636a9fd1c1b59c77f24f57f77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3fc85cd6947d6a0c9376f03dd38a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df53dd5e680670591bac876e653e3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0401e5c5d8d05632fd2d3b66b60c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de69ba86d622daafe20323c8285bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b68631ada81feb2d887200b0f3f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c906ac8011fac8808e58b71b24365663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046a50ad03c3737168bb23389d70a02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1958272a57866aa7015dc5c0fe7c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac9f2efafa1a4cf550e1f976933d8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607523189da05f9c6d0024a0feb75716667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec8104bc5ef29f5c1ede4400cbab0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a1be62b122ff36ca5c2ca686d71db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e7e469ba21aafb3effc991ef0ec5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe6171020e1f93736863335d93ba2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e4c5e96ae2c5ad0ab0b99fc8d99d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9c2cf6b340e99fcec922581331c19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9ac350d0bd228185034f8c1f6e906674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d03690d4c2158d67554ed246e7201f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86736cec595794503045115a44b5cef0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6b511b0ff947d3f67500f210fb7f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3684d6b71b2f7324cfec5c40006dbf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a109522e57c785d8001178a8bfc902e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973d4782b1fdc60ae9730ed696d7d39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461be2d6c8ba52d808a500fd44b210681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010ad1cad0cac4050233a8610558f7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8deddd46ba9bc27fe3365bd2307df2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb18193b56ca77063efb13f924fc2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9db606738ea7c3540e961aa363922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720180f7fb48e5c7592e8a7b17fc8d19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b9505a1a25b50f870b3fbc96ca38a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceef6820417ad8f570b37d20b47aa7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbdd6f61a3ec4c76a774166b575c1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ddae79daf3b8c9f8d4157c2ab3281690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c56bb7b2aaaa9515ae5555c91cdb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53c38997864c5f7f49b86d6579ab68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa264bb2b269a57e3c50c123aba5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6504b3a7568a7eacda83f0cccab5737694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe04478dbf115feaf7f96ab1342ab83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03d386d1be8bf4ead05cdebb8e7f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676d37588e88058dd2d8f234e377bb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2920964d4b8d92649226979588a90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612c633115e68eb1a98b4966e74bdda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11393b908f5dc6434a03531e2cbece9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717a33ecb01329fe4b8a7acfe1a5316701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b31563bc97857370fc2e52e6648845702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f31fb77106bfa5918a622421482ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf835eafaed7b0452ff744709f2db93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a4d60f3a1a340115382a8119e137705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b326bfcae82081d845afcec392b1b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019ca43f4427cd5d3ce08a924114286707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b177388ee40f17666417465e835703d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da922af381645b70b6ba7d7aeb7d59b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c42231f6992fe1f6caa35f557cd90f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f6958fcd29b986a88b61ce9af252b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e43da74145a2cf1a6a82c97f0956712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74818e74e57e8f46147554b2ab4c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5796f5743a3c86742502efe9da4319714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9265e8086736c5b4e78aa637f354ecf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69297d3dcb38ca37768fedb4c1ebb337716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86001efc3e0c115e02c4421d5b2e12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04832d6bdfb1505fc91d299c08458718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7b228a1312f18654329b8f35b8f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5811821902f2a2a6c2cba8f976b05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25339336505bc46aeec3fb92d75afc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856897f339b60c0118a30646a8f41064722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf8c13b43ec92b3fed066e5fa8dd43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b843321604dd7c2753668fe16bf73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16bb80c3c983132fe62c1227b262eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08592c83bb753c3c8180a3d5c8b04160726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591feaaec9ea02d8aeabd0f35d8f82ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea565e1f0256ad636a6cef34620228a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e32a78621e1926e6c2bd0cc9089516729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3558ae8d475fcc8679bc28f6691eeac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db32603acd5284b284408daf5f4979731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d09c52f8ca60760df341fca55d3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0c32fd13b831c46619161a859b2aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a5b2e59f3a48faf63050480ed29cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b260d321369fcd99ec740f01718930735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851c11cd0f8fdc5baf6daec50b73f24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e554af07dfb4b44162ed75b64b904737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8018d015e47e3fa1042b9868a3f5dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df415bf887c62400565e0b1b4c7911e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562744136bf27c7242636569d1490d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746fde9feaeb06cc5029487323cf71d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f079c482b6d97f2751048676204a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c29f70cec21c87c6c90fd953076d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23219f9e071ae1490d074d151d18cf05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fdff4d5bdf307087a2a9f95d89bd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0459dc3d87e54449b6c24ffab699a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7372b18037bc2e7019c5caa20daab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27da89deff9a94ac0a4576befa3ad7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf699cf511f5455d6155e33f3c381d37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373366f29ed32c810802e5a5585d5796750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5212f404311ea254ebc4ed32e57f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f37fc10b22a4c9a2f75d7125120f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf49395f01efcfbbead3d756f9792d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ce2628c3cf665d2cc632dba2dc746754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bec755327960f6b501331f54f1bf5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f177d2d57e23de979e455b238b0ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8b61cde8eea45bc015bc20a40011e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e26eef1a6d7492c6cbfa00226b8a5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5fdf90a3693201dfb4b4996e45c10759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049477c070b95a24b39dddc62dd750e2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9272436d98c7dfb76e37441b4f09b38761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542bd158f9ec71a70931af1a1f8a5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af62c34cd80e22620203193b2430be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d98fcdae5ac55258d3a4824314c005764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf986c78161d9c29ff18198dcef834d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954f5f16a917700dcc49db5b73eea8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5381c5f03cac6f1acc17291c6cb4e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>