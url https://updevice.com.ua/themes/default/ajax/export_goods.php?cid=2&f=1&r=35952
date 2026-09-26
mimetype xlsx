--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b8ac0ea09619f8652e8f48d2a7921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eba30b4d794557c8143901e2c4a7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5849bc70689b5bf0ac50d540a93a4863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aa0a2d9444da2f04956b8129d609c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4d892ac59a35d1a42e9329e057ba25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226941b1cf614a2c590f627095e6511b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b7f1b944adabe1c2f278aa328be5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab117978a1f54f88f803baba14cb94db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d0073598ca316e085a220d164fff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76384da8bfadb82b0ab7d2d23e5e7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60038d3736137bc18080964ba7551e6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a2cfd0fc85781aab9ce0954bab46212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b3ac0789107321d7f1d4b9663d04413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545f45418b973ba4b20c35cb156c77214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42bca5b3e82d7109e1eb993f44449e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaabd3ebdd3d0dd9b7d0b0f7f5472ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e65886fc78d42b617eb91ee24421f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7d054a3d901c439c2292f5eeb0a7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d276355839a0d89419686886ca9ec5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac852cf46438b0cb3a35e055ce0c45120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9731f98e3571f3a26905b26e7c92121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389ed87b8d09948b5e006c31d39968322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8cad9d4235b8df200cc79cbf80a6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d16422522f94a686430908246642424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695ca86efb14da60e6bff472c70d6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a78aa516278691466658921c5ebae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb0460c1a023a550d2977d203e84727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0465a2929cd47a9bf31f8e265e818928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eda7e3f48c5534c5ee8e4613aecfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d799d681319029154dc6c87367b0a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49482e3636c7ad6171f36efe0e759131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ec58adbb8ef38d4271d0e99a7aa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd94fa655b0b0879ee5e0228b4c7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3accd24afc7ca5839f1f82db84250634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f386b2544a8a65e7e74ac21a30f7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf07b3403d4d9499c9eba1f325597436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f79a85293e3385c36f2d95689e3ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34036318559c807916a1de114eb82b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905dfbc3a955ebdbac3cf3bac3cf5de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7783fc3a75a70246af728d702610f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd5fc5252a0468b27d1369daee7d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293690f9579fcfabe238bf548220904042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed01d47809a9215cfa6485923d15bd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978838519be6436b6a02bf82357804b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8041ed269b66ed75d36d34a6563c6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921733ca76db8eaedc3989ec4d74f4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cec84c3412b2a18d16240cc38ed9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fcbe833e172e3f1c20e5e793b924648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd119796f4ee8bca5f741959a1fab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557ac5839d834865ed551f85da60ecd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218483a189b8994c686ca75251a11351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8c3b72c9044ec4598df01d48d2d5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879154e17afdd34e82fed1e5d93dcb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f642bdf9b438b2bfce170716c58f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7b38bc14ceccdae1e51ca07a6862a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e87c8e7a2cf8dea07365ef10dc542556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227673d3c4a0a93ba9f9af30c56347f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8987e4186655aa54ab7e70c7a5e827d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a1cc9d41354caa34f3fcdf3ec763b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0dbc1ecf6a1c3d7652bc2342fe05660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ce7ccc907bd6463be834cb83f458c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ca9b34d6ded2d1c0ae30671052a1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f140fb8d232c8036dedb62bcded3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8b5ce350d4449e97c395aaec5fc5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903ba045eb5e06b96213009627db2e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4ba99c701a0883add8158e69395266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214d63910082e9685f99c937408359e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a49f0691ddf6f9f2e1fc976722582e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc22f42f85b50850ee8f6e7e562dc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e21df3a2bfff9d63b170967b77c6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e251464f81ffe14ddf89abe9066cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65222b0b13420a85e9c8f4a0ccbeb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb465a3dc1c0ff7ad74831d63ebcbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19609e0a842a961069eba9eef29a486674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a95b25096b58ab7f5092fcab6014b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e41ed64f37540b8d35a72bcb6481576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902a1c06b06021339064b96657e205c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f15af2e76577065f399761082cbf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa0f31f266ea39430b8953b1355eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6c8e095d6952d7a3726246bb3cc1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca9390805a04c134b26b958ac9e6bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35da8de78f84b97aa1605077a7684982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4688cedff1aa0a3b18d1495e2f8b9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01567eebe91afbc5252df5d3762939fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c0c3e910cc9b4ace85642c767f1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa924a2fe3c0cd5edc63c9134a6c3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716f70a89148271c4fe1d91414a0c7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c9398633d7aeba22667cdbcfd874988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c300c4d20a5b6b293a5af0909449d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80ba7aca898024d04759f3fe7e21c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336701a06eae0e0428d66f1838f970391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bd94961bf765f6801248b63d9a9fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae54debc8ca5ea64e48713d049680f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d772260fdfd30533c69f4d12b9db7e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc83b27f7f57f42b5afe4a45e5596295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c8dc62ce7b0b7fa60540d1b5937c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a47577056ec135bde2a0371038bb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9718d7a156e6c0323729999919f04f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d05ebbe898adb336e5f6e64da26199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baafa76f387187e638c6a51e4d29e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd43d167bce00fade3fa3d6e74fc339101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ea7de4489b5a77c11bb154c940b6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1dba387171d27a9a0d4c016d87003103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba419ea0a7f533c22c1e8cbe287982a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f07298d48606feffaea74a47a3af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67af1432a44b04c554898dd2928eb4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f53cdd654fc143cb509fc993a4ca4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9adfac3968de479f2d89ee2b17a14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725721e70572ee4d71f959adec105cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b735529ef0c333c43e8b0fa314dd620110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdab3e41d0734bdb4833572cee9381111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b49937665d7f2ce7851c93df0b8c64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448fb97746a5e0c48bf96a849702300113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49711d602b2ffe6ec1b5318041860b1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551e4a67633cf3af326b914c656e45d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f5fa374739e3c2a6e0668f51195b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d16b35a837d4e74613fabc5d173ea1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a627686e8df5ac08b581bd51be9b4aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb82bbac7f52cdc663cf558d8948164119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878ec8836a12d49565b611440310ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95124e4d0ae2bcbf09680fc8f879294121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660d4a815a99ebfb51a113e4ba2f073122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d220c8ca58767b404300d70aee36d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946409b0650ab40a1020b51a0ce8b20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe90324f710799785e37c1585f9685125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04101adbbcc442bddfbfdec43779a07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247edf7f99ec987e9d91f255bdcb1f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127023714f11e18a91136f8e3f698ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6bc2e54acd4a69cbdf97bae4ba389129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d725219f8b555bf4fc17dbc08f8716130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659b0bfc70f8818a8966be4dc35dffd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaecd35ec0f9a54189182f3ff3d57af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290e61d852667279c7647702c8e8009133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28137401084a26baec3070c11a9db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56463a17bb5b6141699f70f8fd9f22f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572a4859b4786e7572b4a738bcb321c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f0f4e8d256972216b39270c4ebbec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e7bc076341704a9702bac543079a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a0760ee63d6b6f42370a2adaaff8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487511c0cfd15a417ad493b7495c5bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e084ef9f777dcf5565579df94747e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4b8315374d53122a0c5d1bbe7b276142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7141074e4da94154033080df15cc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1d40a64869f4f70dd8efd0170752b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5301ad38d70f72d51ac3350b16c09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9893333d5f796547df8285ea1dc008146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5eb91d6ac94ae23f8f483c8f8d3cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f96610871dbb80111902abb58d2121148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22cd995795b7ee57e08e0472d2b810149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae303eb5dc4b49a15289c4db656d393b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f82fc23265d8c3bbe8d5e46661e99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e92ffb12f6de12fd2816218bba0dfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a202de858a330303a43d58e5f0f7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ad641feff8c04f9f4c2406f73d539154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f757f201ccb90118b0832b3c32a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e8fc21c30a5d212f9ab39d0abbaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459711dc949146bd55591fbd2115c63c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aadd07feda2a0eceb127518780d548158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168705704b04408964bb4e8fa968237159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d82b5404d0efac972e883cb513fb3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc1214b335f084e6467f1c8117c099161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb819409886ec419ec64cf8c13ee1970162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb762e799faecd1ffb2285ccb84535163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864bf3a18996a0780d7ee936ee8bf50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3a80b0e23cf289668fe7867b00ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bcc4bdcb008af9f9677f4138dd08b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24379fb5209bea1549391b46329d2ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a6f9bd02d1ef341648255a09cdb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b635fd37963c9bbc694adc5cae055169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698265d484b31890ba7378b74aaa203170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941872a5376b492857eb7571b250e40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a1f3f13ccbd6f6a81ca877cce156172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a2ac446846db2d27c7fca1b94a086173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65540e1c4edac16d5d2fdb22c888cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181480dcdebccafbaf357ba2a78703f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c7a76b2d3e1d4cdb4da7a6273f9c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f51a3e93a16c58f462fcb165539be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c9fcf06c74fb1485bd14fa6c223a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8de863d70f347896246d19c6d710c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466c1d8a6aeff7d4419c868b8b81d72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17469e790bb2c98cd755614e15de75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7bd76a1c21a49ec67198a9862aa63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadd8eec3edd369667759e2c6b7d0f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36226615bfe00e26001376bb2ebf95b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f781c01acc7404780cd5561e7c3bb01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467559225e3ced0980ac4676ebf527c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69907cd6d45b3d7879efef9ed2b370bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda1d43ba13074b7bf4b368ac64285188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928c93bca2b4e61fc51140d326cc67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b30e1e65185e1061ddba21fc67b7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30639ab0627ddb5a251511c17af3cd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cf3573ebe7442f5883488a85b894f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d692ecb51c4c12e323935081c1a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377383594dfa1cbef4d9f61a682b961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311a7f4a720a80291ca5c9ecbb10f98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eaa111f292d8bf5ab7fb665c499c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c02a4ac259fa99a7ec2e821c69c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd63d816d54f0b3095f8ee0fee1f207198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52248e6731f6b31cbfc2e8aea00531f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d8d401be7fec355b05d6905ea20d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69789c2e750c283c3d4636af5a4638201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df1f17fa93dcfb0d6c5fbdbe0e6e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd90c37e77de9d4d139e58b498bd3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53e7fb884dfb1958cf5a28a3fd9b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b12dc6cb5473ca2d6b6276eca319205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9065d545116a194432965c73477e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b40b0fd0aa92d46e57e8496ad6d274207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca32cb748ea7e6f79bb73d1a4260e36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc419f38d93eb4f052df5052774fce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb2b2494c060f6e9218e3f426fd7ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad625b30c23fa65d34be089972972a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403116abf14522dda0f9a324ec697d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb138c717ccffd75bf9c226128d332c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9bb7efb379087b9e06c4d801dbb54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ce8880d9c6058f0c3bff26f4c28a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00888cd6d4e4959a4b8be310ac7d0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eb14a23913abb09edddb75bb9f26e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0fb33fa542a4ceb7b4c2965fa03c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62431133823456699fb01b6a301be60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0553ded39318b7b35cfa43a8b8a7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095094748ba1432662e15d98d8908b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034e56444a584993d715c661b1a0cab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1f54e4e6250355c669c3f0ee3ddc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a871ccf46e64e8b707bce8acf64e3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aab27906461ade911a5f0296f6a26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36fd6ab41bd140b8a04426d80b38b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f3316c0cc72a34a45707ca7a48756227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275d785a7e55110079b4e9a4579b8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc2e3266556266fa233b70b0f8e94e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d10f167454ff3355bdcf6ee39be8c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced8ff355fc79f0a9c6480f1c157784231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd8f59d93fea7d06b40e2fd874ddc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050111bf11583d2e38ff6bab4c6bcf1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60025b242de9bc798711f40e10ccd98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52e9e4b172305e26387948c7aa9a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bcbb21316d6fa056569964f6d3063236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f370fb2686b011bc20151c88d22e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d59b873db35a51d12bfa0a3abe38d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89bf2b4b929e35b8435b7aa1a590d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d053b4f35f020a7f8cf21b38884d430240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011175d79480e6144b4159b01a54468b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ee2253814855cee0bf1fc8c71caf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23dcc716982fc75130aca663e790d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f1bcb874de3fd07e99f608b0dfefc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420423f6579ebca930e72fc8f32e1e95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f90208cc64e8431568d22a46daf9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c817d6867841341f4478a58e954032d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f36f68b1fe3df883145f3c342be35b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c88c0074bbd0443ecd9ecdcaf8a06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c089b858191cdda9b1d23edc10bb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8054b06ec4b55865d37e08eb576618251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7806958f7a634d7580edd4332417929252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0f4905bc2e9a9a14e25c20cb7b496253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d49884608e6e51916049b3985fade6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aadeb7329d651a5a6e51cefd87fd62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295704a4cebba38da8c68389b29ce33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa893b980360ce108096f8bb15da866257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213502ac4d293a7647d8ab94317a3e6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fa0118d77ce5c9669f061aa24cb2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d971dcd17207684a3c484215503360260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27798249f2a3664f3d0ab68b818f316d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767fcbb3e5af3f37252038f5389a699262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc05496c40f65702118230b8a25681263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdabb4d6cd9320cc3bde1777e89160264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa472e8be3978754fd535b6d5ea1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8155844f0013a8f4e76d7b77f912dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8178df78e95c2925a20e5c70af95859267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773df657ac2272edb5f4f19cf5214e99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec685965bf1af24694e2a340ca79d8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d320f71434025c7fa22440f9a0bfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b37039b4269e2fa09591654ce520c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614bb8133cc052771c54cff9f434298272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd04b5012a30334972dbd2c1a7e894273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c29aca9a6062edb318bd6d395e39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454339cc12c4cee26c4b0a15715444275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7686d55515853bafd0e66c61e8a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db635e6780fff72fe17351f75573de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7608efeec6557be0edf362e388d1892278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4fa4988654ccdfcf7d0d37360f141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10b454e2be2e9cdb25e3daf73a7b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7b4ab8ad80910a76b4ce8be31d9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321d7b4d3cadb6c798d1750948ee80e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac07e64137e68781d3dde69489e5e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc21657cbf940ebe8bdc594e178e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d9d9fc490968efa2901edff42b823285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae99baee88ec0f510590c9dbdd186286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719aa569f555e8fd4b7ed4bd9f4b99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc530e96f5f13d5d9937410938932f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291814e8418164eb3925d94f1c0d1f1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2978f8840777e03b7d707dfa26b90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37169c1de6e5b32381ffffa285dfbef0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aee75097978b541ed0e58b4e353d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb8ec6a5134265dcf35e3600cf4f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5abc52d8d1d94057bb92e6b7ff651294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2de73fb7eb0b753643853438d02f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6037219ca877fcaef2d4dea0fa1950d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac149c4d7c58870da041fee923b941297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c277ca300502dac8da91019f0ba3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b4feb01a5c0997a4528efed064d49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50348ef4568bc4b6f4c0276fe13d7101300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e496a71e496bd0b92c4bef8ff8401301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbd25bb84410f51eaf47d5760a1b24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac635c37d23ee89e0e930e13fb1e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6197e1f73dcfa950c77bedad341f02f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76017d8e85e4f61cc73e9de804aebb75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958afe20cce99bda32c132c8719b86d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0975dc53b117add2843fd40d788522307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82857ebbc482350c8b39918dab8a0836308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c35b5407a8534bfed72bdbb00ab3f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095272f3fc434477d22b8fe0ec7e2a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a30134660c964e19c1b5e3879e9a24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbffdb28f2aa32e5edf164274189e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f2571b652d210a2444d0ed3dd4bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41689922e184bf9eed27c0bdf066259314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01463d0d536e8648a28b713e7bd3e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8415b5ba108b01939214629b159b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecf180863e8c82e68b71215486235b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e3783f24af5c1578c868df55abee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d074a55b2768427323535e3b4d00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3855004f649e109bcd58d7ee2cea064320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d907513403decc12b36d21a44d920e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147a1d2090babb10cded7f599c24b4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b346500c9322c9c083a60ce6f6a9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8978ea673755b033511dbe721b075324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c084885f681c4119b8ee4423aa7c77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e7ca85e6c49520d6801513feb7622326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab256e29651b48bb72f295db7d0c1fb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df562cc4eceb28e4066096bb31a44c74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ccf25fcf09063ddf6dbb503763a4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fe54cb142e3c2f9f4e6c77e0042ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cd7118a7e5f52d2d0e4458a2e20e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d7380f7ba9ac3dec9e42d55f0bcde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d91a9a9b3fa9b9ab43e675e480a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9e30609f9c0f71be9e15f419d3f9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6a78bfdbb789b5870dbd5bbfdc796335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fe0432e7184569475ee0da917fd69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192579e675a900e7656bd00f1e480bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f34a9a24d0e52e65b002738e25315338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2241f050521844a1e8121d3073b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ffa55b6b5b0c72cb4d95356e88baa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1c6a3d79e6f31b1c58223399eba95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04652b641a239dec8f2b36e99de5b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85e0aee365a74dfd05d094859e9048343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9831f997a731681e28bfb8e05c4b9c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224c8c3c97805ace6ce028d3e26240345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a93c34796a3619f01b91fce5434b4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515ebca5e6ce051a448c669a86cd3eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f4e72f2cec751ca437e3d13014759348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4f44b15f1c00a1dcf79bb49b775bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f8726bc074caac00153a0fc16e476350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d03ca058d9e976588c7e8789baf0b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b236e83aad14a6b537c11ea80833d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383df4cbec0aeb974901404c6bc34593353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc6ca112b1549728624499a2dfa9a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9393bc7e18e644ec3cdc05ce31648a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3db70f7ba609a64e75729fcec8d9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06f3c4a1e43c0fbdfa38587ce59880357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f54bd458508a5b1d1b4bee49f7c07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffdbc4aa02d921e314ba8b32a612b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53978ea441f0a9ce3a302032952bd6cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8191d9c5567792d10562f0d519b88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9985630bd0342afaa3357f771dcb2d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3539fb551b115ab74a3db33382ba0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f29ccc299316fb58f72c358e785fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06e71f0764a4551470a7cef604b34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb9b664c1726b1001e1dd1749a55c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21628f112da1adb09d90d01a36e83a44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2c4d4ccc531ccedf6e1bce5eea0c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eacd742c94955c68d3d4e909c1d9a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5056e6056b5d47d94e9d7c78fce3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053cd73916ec8fd6c87a264d0317cb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f402c7133facfccf2bd00ce5843fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413b3ef58b6d47394010ef0c0b6a71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05301b2c1ec15bbd3a2d004f061047374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd8f414f44e62d1d35049922943bb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc49c653133041f915555f281cefb1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e504f85fd1d38b6fd163eed30d49d0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166505fa732be8a1541f23844ed6475378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617751f194c261da4eb69ca15445269379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac6b09691da51dc33d4561865bc80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51f2a63f646a3b0fc5cb14c33aacc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3eba265612b0c549c8a0bdbb9870b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004dfe8ded2be57610eee3ef50f0ef5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2799a8cff1032df74aa685fc547d1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8c71b2be9e5599dc826895aa5cdb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f4e982b077343c89dd70c192f5516386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10698c8bd13e3acc1eba112ebe30d2d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69532838f61cc7dd1962c900faba523388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52248a7f717b4dede1b36d67a97a277c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f32b3208f39bf7244cbe644962d0d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabcb1c0594becb3c07787423577da4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae4ffafbda5f8a0e9ea9230c7671b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e50af04497729777e099f4626022fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46130724dabd955a86884280f0dc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fccb3185ec85f670f03eee520955c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723a753e184b6ddd546d064ea015fed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3140f30a12f2364d852023e39bc1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222784d26b3cebf16f0a9c2cdf207d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd22e7a9cd7e567cfa959c51856417399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee3e6fb87d2e5fc460bb108ecb801400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676e6211c99ef3fc392e9ca1814c232401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adfdd106462661c6698a02e13b34f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c22f5a47c38908f3f838c8ec9ad16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72fe5ec12a476b4c38849a07986ed0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093ffa4721d028fea4dc88a64812d93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d19e48045ba2e369b5e5fc1919757406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3f3a9a2b485afe6b58c6e58fef39d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32a7c747d990e1f6c2c4885bac8185408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0b168848d71df8a1b7314b882656e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff0ef1d1fed72ac55b11f74e276dfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca0b2d022fa0efc28562b5d342ffa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d1a70fbec850e2fc535aea72fbfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a14f6e1626a98d70279cac6c2e50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacbf2d652a2307b6bb338a361448d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b969f6c8802f085fd9e47fc3241e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced909cf060aa8462394c6b425168c6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1e0da7cbaa499d264f1b58565cdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a20577c3f28c8585599d82dae1d0e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca5152136774d0068165e2f34d54a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529882edc3df711897fb29aae94d7e8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b4f2860427494f2623fabcaa88f7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd98b094ea367f491a4fcaed563040422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f96b97debfdf0332941650846b8aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ac40ae90c34c405328d5336b8ae0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d1dfb59b5cb1c055a5b8a672a077425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc60caeb38a4fc1e70607bf4a98ef2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7ea3051c3a41d90acf680957e72da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f448bfc8eb0896cfa2a29935f7c80d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6ec994d4b7c09f02b94d8f81a476b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302800fab9685aff83fc6814e9fe46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea9c3936c8bc196b37ec8e05df57a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668d56749f36616e5d39a661be1a723432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e873ac4d4d6495f66e2aea5f3e4d2c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab45772dcfbfa16a69ff286799a8d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004fc58cfed2566e255db5552afa0e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d15365ad6b3ef469e441e766835f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdb666b7f5274c7a640ed486b322e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a385eeadd3314ac13a667a9a12b5e33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38429f39ef305fa83bc6628f77392e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c9f5cd7d5232dbc72336366dd4d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df6355f746e2db526c6838bce70cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf65579362b64e082776fc1306be42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ed8a34ee40c6698e95d83a80a1d17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290ad4b0fc81d71724678c76a2d0a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb205687b0fc9c96e708bc6c2c0f3e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53cef33114e26f60ee002c97c92a92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343546e6a9e3698f60a9c661b176429447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e750fa3d06238614bc2ee4848ec23ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646a5ced38dedd1f4dfcf9aae6cd6ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4466f19da4abb0bde6926339c15763450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908049cc356a08acfacdb7ad20b45215451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bed10eb8fd4f93b735d11eb61e9cf4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ad1483f66eb4603116da1a4f6dc22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8af89879fa411ea13c324a05c0ea1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf5cd5ecd463525b089fceb2589226455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e6e0932333fbd17a0df0f4720c804456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a9a80d86bae5e6ad5a3a5f02d8baf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b857cd49055954de6d12f0dad61ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7dd52048b4fd985dd9553ad32875a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e961e5c6534d79c403d3435fb3a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b3542e20ad4f4fa177cbfab3f59e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194222e7a0352123dc61122a52fe22e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c662fbcb01ad81704b7da9c8436ba3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e64e4c5e656868decb6dea458e0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d547851894d71b6c43e256879ff6a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbce359a7efd79153d1fd650c50de2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab05f120262b801db72b480d1522b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba241b85a85ccec569dd9a821801e1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190947a45e849fa77f20a1f65a729c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b96cf487bbbb37f048e36e1e205b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b869f36d0aa85286175437c971e014471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c5d6bf9c188970c2a852b9ed86c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b957eb92c0e3414b06abe15f189402a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb410e3abf26fa8ccbfd188059eee0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bdbc103186ce6201ad6acb00e5185475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f34b0400352d0d3d5c90c8b27db858476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4178bb6303da33ec0a0c3954e9b1ab4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926d53c920e01fc00c21cdd67a84f61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f021470f3168f2409949f1a1079886479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254926315cffc3bc674d03d430553fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e914c214b36e3af44d4e30565620481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4651f6169d3786d93c8aa6ca0ab68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935399f4148fe548f64cc77cf9bc31f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a04c0bda098d698c6c9392da97529484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe684aaab9cb513d99d6440c3aec7bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9146ced6b64b15915c7e93fbd84ecc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2a5ce52ae3dadc412a6b370e7a6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b2b2e41cc73ab8f3a0d47c8e6b43d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb6cb010ef986e9696c3b6129f86dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde107d583ae8120889dd339e37c49f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda96320d18d59a5c3e9ce5b25436f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48accaa6b093ae9cc98198fa3e0f3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9164f82e0a0053e495bb1e4526c5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51683c2aa07649c923f11c5e237a9a09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70010fd52f258ed428edaedf26f14f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c81db6ba4b6fa3f4ce3426e0ecede496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e0b8b5513a73eb1920430b9d83dec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e1808f2a6f7739ef660095ab9ed8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f892d804f9f30b235e7ba8edae025499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a01d9089fb1157f4a879f304970831500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ba4bb409c374e295ff075ad212da1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059dc88c1355e4f1d8195be8e296281502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da91e7a480f3f51ef15a0db6b59e9c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea658e27a7973f3f58b18c61a13543c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62de0f59e8bc9513cd94aa41a7b453505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d730b25ca1cf182a5fe00f7b3e68a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f021ac9f48bf4f4f230157246d7dd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1affa557cb53eab67b06e43d6b4b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948e2ac24a3c1dd4f750ec7fe4bb77b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13646ccc2415866a653eec3e4ec0018f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0391f6243d1c3f4d48b129d1b859e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d852f68a15345692620034f8da6c67e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e32dd4853e9d346ebcfc4334a8192513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b343ff7b2cc4bd6f1552c7241f3fc1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b0dbdc7bdc337256d77c37b85fd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8079915c6eaf9170ada470687623f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01110842da6f1b32e6bf09c34e8b1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177c3758c6f62edd3d6231394465f4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828fa4f032c86b65d3eff74d1c0f0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d61b1e829ded0fffb1e7625729da5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aa11f5a75f6dfa9b71502a89afd9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba3357d4119959988c461af347d44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c714a01d509876c2a3bd4ae67cd3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d601523e2a52ca5021f7a8c7be07f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3431f7b40f019ec8a096361da13e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b594853d0f2555c2a2f78d47b7da497526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d091f0ef0e2a39f8fb3862f9b5fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86dfe3170ae3fd42dd933da1782fd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b311886f5aa20d58d6c583f5223e17b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2556460846c1406f523d94a6245a6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74933dc711573b89a1c63f3f70bbf368531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1451ca7458474b2efd86a159246934532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbfda7f0296cafc0248c4606bd7247533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc5778ef5130e54b8c6ace17ca33b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75fd8f87afc5733108be7b1fde5d61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab1ef7443c44aa5dea439402ced221536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92357244a8503eef7e20d8982199b12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24baa380bc44d7f0ed9f2152ac48429538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924415ca28a884ba2ae0e7d8ee2ef73f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52fbbf6d00185f052f3c212ec29b10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a12642209995c119289f88628bcb9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f28e2461a29ea148cd9f67de9da8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2712cd2a0619d6be494e0df2d360b15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1428fe53ab8f153bb3c98acb791c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee67f503b2e011f54a41fb9c2986467545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52b80ced156a0a4fde9ba6fe2519a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d805bcd230645523c7ca2e87abbbf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f9c536538b07bf7d926c1ace3e770548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77378a21a3288072f213a77a0c4b195549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c466ae3148063a80ac7109557eaa0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885247b0ea5f809bc299b5962d1e3ff6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11682d69f88460fba341d433cb1d2722552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd298bb7d2677661a66d91e75c3b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3e8acb64d4807a6e1335fd267b496554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916cbbf0bd81b22dc34591b211c500555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24e10c27da3f9dc4d6b2deb286556f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300c5f72d114b42fa2f6468bc1acbda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9fcd857e29923263d83112c943986558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cfc0306ade5bf45c49f356539a617559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ee4cb18af007c97ca589a82df254560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda904bec7156d66dee63409613d9381561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e1b995c7adbc0c982fc9a48821de7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a85a0cacf65c301546a6250314364563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5e857860afb22ebbb25cdaa60e56e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996681ab410a56a91a30588565f37d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbfafd16cccf2be5beb961189dd459566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe676e16a7e37fd081fa61a1f62477567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7973e58adf2f0b6eb2e2a75d1250ab5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255173730fdb1b33a8967d0c4e6574d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddd14a403866792f1c4e2c5013f326570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f31ed43ed7a4b4599575864441e86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c4ea962956046356fbd623d0bd8e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21474adb4109209bd73230cb0b8e019c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f0d807688924ebedb5554001ad8b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c73bf775d40d59dab7a0ddd06805f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf1784074de8944ed06ee948aa6fe4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f40a46d66e1ffef19b302df8fd3649577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddacedc5b900daf577dfa4ac900086578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa21e54219aece101330fcbfbf7bc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c47f9179582bfe66a2a41894496067580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ae653c8b190dffc422778c795d95e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17690a8e16c6b4eedcfbbdce9e2968ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693c6c3d5aae4f212d3d836ad187b21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41c2e4d23ea160350f7e780af4254584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c2f01ae20dd96c3f608016f1243aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70512949cbcb0a0ecfdb49f5d028f193586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d906d1687eb12c5aecec93a0fc5a26b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8d68e240950e10262a05c5e8d62e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286e9bcad2049d725ab91faf210f75a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523db729ec129f6a8d5d4e73cd0dab1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b148339b624da22d2074137a50d355591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc31b2422b753129d6a35303763543592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303adbf3f1056b1a704399d35eefdbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6d47144b3f240b02682019127f67c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9124f37d5201199a4f30a3a70d3b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a13682bc119ca47150ee8dc6759c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50162a57563bc5671aca14a374fbe63d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e7031a775b284ec9ba79c5c96627598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4ac996fec073314d9c59ce39d273d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c723e177e31942d29f398e401da78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af5dc01a13f87d4569340f9391f6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ef3bbb4f8a3c6bb00062a6fdb35a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e63992dd0e42802fb217170ba0635603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48417f1e0a85b911d12d6e1cd08ab2ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfe09ff7fdd9abb67ce2d4f0a4fe70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d586cf111c39f368ada2c7a16b4677e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fde526065216d0119316f79c47108607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90176a2b57670e85085c2d9f17d4c37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e344ef84f6cb95ae9899d16edaf9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525546be7b3117a48bd41e79407c725f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b1c4a7cb7a1153f00dec98c42181611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a89c6ba00fabda24aed1ef4310089a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b11b30ecbe0851e80a67e2c637cde613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0554f971f82d37c0ea3bd1c73ea20dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d809c57f1f2bd679a6b1f297b53f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8288e9405419731a7ab4a1b66412fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5e23b4ce1f75241bc72e39d12653e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a899063f1acb17b38a7e61d50d899fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc0544a3ee292bbd40c97510a9bd74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c721bd1e1af8666b9fb94eccbb61fdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7a9f7910d5d9386b223018be742d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eba93fb5c982d39cef4a50674afbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd4688631fcb90ca4a79586fab28b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba202207abd17cb86a6c877644a7ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb0d6da9ca6add7556fab97bbdb67a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179c88cc91e6c677f2bb337fdee7cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d15c5fa61efeedb568782cfd0f909627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232996bf19d50b2b90d1b93a20e90898628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15538d6e3992c7f7f057cea906059163629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994f13ed3bcc8b384bb05d45e5cb4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401fb118501e2781cc15c44ab5908e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb0c69354c7044e3e4bfa7a8b2a649632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e4f6a4891dd6ada3be7a6c7354ad2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a790db2c8cd7463dfce8d2e69b15f1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e21e2c3eb89dee78121f454d050ec2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cef717d1f12c8d00e3c72367266344636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5574f55d3dd9bcd8b44af9e5557c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6a117db0159055ecc46054bdfdd5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad9cb6ef67318d8f09c1b8598d88ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b122bd0daeaf5fa790776282284c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d209ff88c721251eed18b0398d40944641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073a00d398f1a36db130bf0263e8e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ad4d92ee2570d305f21798e551a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33f7fa63fdcc82fccd5a23a0e8b37f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027e9518fbf153c5b484f71ea52199645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12661261c93e69f07ef7ee1dc503fa50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374f7d57abf203dabe8de4d81fe84f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df1f85159e806db7d8c2b8e6535f8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a182d8cc0c0ddbfc366aa8814842649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4702bb7772f354c6ed0ba0f6b17b6e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95781a61939bdda9156cedbe67f8c82e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e56b14463257f733721c0dbc205ca0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6d0c738bb1a6d0b50a91fc4ac1575653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f6ab3522cd01039f1818fd66505aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e0cc51811ab4007abdce57c63cf2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410dd0632b3e28e77f33584fa396b73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccc9d5bb04d3e4501acb2bd20306d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd10951cab4d6e6105414882f734c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ed3e0aa14728fbe5d627737657c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7fbb9f2fd47462c1ade91811d42c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648aafc5758dcb78e34651881f47ecf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cce2030ab2aef47277e4744e01200662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef7e1c03cf2b24722dc8ac1e3fbcb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a45e6941595f58f986e3d8936bd79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed011e391c0962a877eb44bfc12b94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcac4c401f2e45b2ad3abd909f0552666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dbf4ba1cb7e93cdb244ee8145ffb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285815a1f7db7d7ed569aff745898e8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f2b81bf953dc50f5852e62aca95b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f209950e8c9e14725bed9a787c88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747478f9705bf47b2e9a02dfe5e7adef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5e951de4d4b81e7d007cce421775c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f14c3599b9f85e1396c06b53b5d2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3bcfd2bdc4fbbd0857f87fb482906674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3031008e80cc7800549d68051b278bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406112fe1425f0217c92e587c6de9e97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7aa0514d5b9c1fe819b102abff8ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092cbf1f263e702066807e26c7e8ada678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1fb75632d0d22ea14a9b9364c6a69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805129e9239a404ef3e789cfa962ff3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b4e9ce2efcf7b4bb77a2c740df08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471fc11830e359388d793f2718a54be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa212c4d500f4d25a551ec9a2d9a80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f3b94c7548eec03027ac233cf126684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488d129ee74b17ece93f808a63a6d67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be205ca2d442fb4e2ff0b5546f492f8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001e3ba9af97ebd781ad13f84535bf7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1373b25aceb73ef1144cf5fe3e09aff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab3cc6834554973a018259dce82b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba88fae2890411712252e4c01d91a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbce66f54dfe45367ad6287032bc8af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535722fb0a9e5a432ca3ae3a165112692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e596fae2f602ac262e859e7cd7917a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d3a07bd544c3b988882bd95d1766d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb85f9f9b8fef191d8ea3679cda1710695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c9353bea44050215172f1ab80a975696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361349dd9777a6db15238b88c165473f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e15c9447b745652619d9342e7acf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b64725f480853f0285d151ad2d6bb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03934ed4362179f93f86422d02a36891700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed792ff2dc4bd18c61755fcba8be06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db328cfe74c6509ee59c9d39d40401702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d06b7e2428bec52f89b3897d7db31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84067791f2c9350820aefdabccf2ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d57beaad4fdb483f7dd96028c7bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b8db083ed25ffe2dc5e06e5cc033706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79f3137d72c9b9a810f95eb7387d92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadca1380ef6b32c16e62dd22ae1fb9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e4604a42e0b83a3acd52f999a8175709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a50b552c7befa707626805cd13f0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb464bbdb7c63d8ecb4bdfb20a23b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b144ee2f889f93cda41c12a2a06f5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e291faf0260d3d74ef63376da98d5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e90d2a987f341b914b6a06202294e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac716089c7c472d1a1d2a85e92a430a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255bf394cf68fdd1846b2bd0de1ade1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118df5a6555bd79dac6de7743248b41d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc4b293b7354bf09d3d350b597117a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62837d543546e5525e3aef9a6ba86e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa013d77707231d2c249ae65f8744720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f7305fc37933702cdd9a7f0584565721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2995bd5ec9bc49554463d8060a0c64d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f076bf367e5bb5c86db7c113785b6d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04808aab8a43a5708c21e2ee75c12abe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc57243685da2f925460ea3bcaa216e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8ff5f2e8f57cdac52799c6d2c2d87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd716916b15fd3ccdf92d50675c8f85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989c3a75086fd5f450e8b3cbd92018e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba5faf042add6d80f8c0675e8f3a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05a0865c23c9caf58903eec09223b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5047af63d84365f2a947720e510ce1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39152f1fd71e463d98c53d259b856fcf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d15c53d3f7a317767f0aac62f5a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98699c5eeca2e35bd0e021fbdb1a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29749556f479fcdc6316d4e78b0449d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750862058d70bf34927fbbc95139fcbb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdd03c3a496df9524e12e2eee83fbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bcec9fae26afd16b19a9c1a5c3dd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8872068ff4c946d36e931ae86e8d26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0e28dd998318e7fa2763866e628c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54de95765ed7e639b4e4f7046b0bca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d92649da5ef7cb456d7c74fd3de08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb69e136e49b816498225802de05eb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb17d1c7ec6a921593a576cfdd96dfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74328139a9952ee1207ff5a84ff6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12584d1527dc8e4907219c98c8a1250f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c5e4ee2a67c8f8cea38fa59f89423747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de37a227589d6f92350bfb85b04f93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d170f62debaed55dda57f936f3beb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0920f619f636a54c4c5cfdaf4a1191750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad7ded87a4ff33f6b9feeb013b29c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d2e094799a1d25ae10fe6ee79de57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e44f7e173ad940f3993a8860c9986d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7568d7ed5222a455718d8cca33a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e26ce6454a0a1beb6e6a81e7535195755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c9b6a9ca66fc1ab6ba8c9c59487fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3dc11071d4022207832dc3457bd53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b0be4c891c9f1d2780e67473b4ae7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd873b32cb305ca9df21f56ce36491dc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073b27d00c4c0e3a0c64871ef45e930760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb4b562840c184656292bdc837000761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89e0c4b1c7ae3da19157f39b89da82762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d29534d9a9b8e6c450e00aa259ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504450fd6e1d13111be727bce1763cb7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c48f957df2c29bd0b3f89038032f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd516b205b836a56f9fba57b2d29da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb39c4a60b72e67fe1d915f305bbac767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3d1c6a79da180b269a71b34315a7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7549fd2651b88bfd89ae393667c61a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89233f15cf255dc449578eeeb79ccff1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de92fb4ad8211481cc3e5921313d58771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79be616ffcf3498c84473d9c04788e6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38e7c488855deb46adf4b69ee553d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dd9ac92bf386a2b9351bcdbd45c34774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991a257f4fb404cfa2e187a518a012a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308083ba350d4c80ad3aab59b21aaf9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ac4c8dfe2ac3a6062cdef029945f8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa63dad01c7ff4ec5508120ce1baf0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06433f8ae4766ba9e7512734cb0418e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff4ac8ea742c34bd4f30c7c9281eb0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5c20dc6557dab9ea1654a4f315cd8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add86cb4d648e48ee9b40136ee0623782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b798191d2cbb4f7af14c75ac60c7544783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845e6143c9293942ea5b7bbba802b451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27113d9abd69a327a748da22c8699212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669c17625e42855293595304ff0df123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732abc77340b21f987fe0404b8970454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec28c3cd3dc61aa1edce2c6d234f5485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561902539e31113e5c32f279c3b818f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64952c6b8a176879cda9d5656329737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf988d0bd6b7b2ec973c28760743e31d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb38dc90d52957a1890d0da3a2e82309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4599ccbf46657865e852f7850a04c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ab6274a8d14f77ec37d9da1e2a9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19e9504198a521d39a80608ff9c06212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f7edfb75adb614e88de334a9ec5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdfcc491c2d5a8f48d3e017665d0fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a8011df95f7eaab04c0485927e9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be17d6a3c28a7aa38e95d2df7809b6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913317dc6d3159e88cb1410a095ca22917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6b38bddff0a6d812342f7cc41d8ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f9b16ba04738146a42e4dde08ca5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f7a5c4bb27254fc5ca213ee0a6bbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003ee9acb56541a5989ba5c46fa30d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207545773c82a9b251d9e5f69b9faef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467acfc285969ccc51b054fb886fc2d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9202ca5a255c059bbf489305d675e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c3ad4b6b1122d8c91cf5f8f333a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899efd2a522bc38077981be0d059bfd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e26326cdc1c1aaa730b7bacf2eb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aae8dcbff07765f6d5e8faf085bc4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6d0f7d0dc42cc6224da34d92fd44c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c69d633c1c459e7dc7a0e7375e86930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934fa4da1094bc991cdcd25159c213931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a071357b0055a0105ef05e45bcea832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f0381a12f8fbb4929244b6791bf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de313d3af201df25ca032b7154e37a5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53d99a545d8068fe0f3bb5252e2b1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886ae207bd893f97b0d83ea9b7bf71036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62cd05bec9f7334eb383055aceef237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5acf7ff888819a982051c156e2490f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b104098ecd67c8ae626fa4228080df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562bdeb5d49b6c8a9600f18a695c92540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139d1439a87ddb44f445f084ad428141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36e20b0e395acd54f6df7fdec8eb5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24166d077efbd52f7672b806222296bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53373b8c0149e2f02165c87d15a72c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba2fc3d54204e500b23d84302e3d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5af7ebebeccda75b5050a161696ada46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f5aa06915041c739179fd36ad85847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d393a0d134bf60f5c12bc718ac5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653635d6444322b249d7ca847c9402e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ef1df48bc0179638b346a08ecfd5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613510dd4223dda01b21dccde265dbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39218df4bcde92eb9a6513d675f806852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cef98acd9d5313634d1385cc9396053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d95a23c45371fbf85a4801e997750354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d8557da0bfeea07901d745c4454e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387936d1ad8330c9526126b2af203956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa38e9cf0588df64c73b843e179a8fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9db6655ffb7ee484c9794411b20e3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2e107e9673e789655ee01b175453c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080900a8d0bd5954d072ac82c33286260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071a067297b6058a66db881d1dfb10b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08ef6c7eb5fd3b69b095b6ccb436c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d75ba03484c868ce63cddbb69cae9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a9d14b995559752177b28b667ae2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6af77ee1664967d4ce6835ca751b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eff3cc075da97b0e377789e60f8fea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5720f6bc804c93594531b9dbad642c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3db666c8b29eecb2ce943837c8caa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c8d4f705547c8412a33ce35d275e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f42c90c75dc81a2c9b49b2ee4b42e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf330d30b39360a29b6ebc59052f8ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf526d4fdcbf8e5f2959e3ec1c3e697372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da931368f8b323028b1b5fa814d3ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ab9fadb388af823732f47bf8f46f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ef142871bf7808693222d3e44a9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f215e3c5f907349fbcafd5e39d2b7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c4f3dd44ab1a4cb05ce515a33a7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242ca405c9b13db4366fb80e7b9596b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02f4c35c09cd7096a5cb87b4b2cd2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada99fa001744ad9edead94125e24480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f15820b71d0bd5f4dc04c830bc77d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7ac6855fc9e6769bcb4f038ad903882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114828d98b3d3ec313ca3fda525467f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179ef7e562ac49bb6f373b9a11847b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eb34a02299fbd7d237f3059b0ea2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc2947c8970c90f5e8ee0c4b3112c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c2d4835fd31b4c8adbaea0378911387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b479a6171edcfd7546191b04328988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cfe1f8e8a93b0ac4d7eb67bb1180b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ade061dbdb242864dd993a35f0f3f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda9ca48177f57cbe747e672a11506591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570c53e430f8c9a7a7491d687a26b1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382e2a64eac3d17b0523f9f4b79f1b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bd194fc3f05cc205ac7f8adef368c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62267cb11472fcf28fa652c2626045095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda97082c05d5c8594d70db96e4404096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ed87c4f2863440d076476ec94d9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dab8bd74a59f121e65884041c0968a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c95433117a7edf8fd369e4135558199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7984ebc8fa014435d08e0ca3fcee064100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23395bac40b609a5ce15a0e98818e97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8bd490358472ad8125f9be3387180102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa06d60ff4065aa2dbfeade3f1c5cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693abeb001e023a2a852f6a107fd84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975f831a53f6027ed279216ecddb963105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f1e3c790baaab50d08dbeb5bc82a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63071f724f544d56a3cdbfecb20a73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48e42c5fb275b52f2cb2c1cbdd6b95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f5e44e2ff8bb360b109a8325084bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9b7cda212dfc75bcd65d2956b9f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05723690b330731d19b1e16ba14de6ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87534a43e3e3c11b7b4f3e537ce3d6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb55e60f3087acb944f7be99d32bc1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53068fb509091dea9513bf815877f2b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058f9943619b41f91e3fb29486b9268115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3999af967701e14a42cb9e3c3f51e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641b490077c0d7dde8e981fb65f893117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5d719f189e5f1d60190a3014df08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c058e21f84fd846478657c49ceaa3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d066624429dac84de684ed82ca79893120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaecc458d14198d09aca0481aef58e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08703852e40e18b5f00b35c216e8915122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a57f1004974f580d924e864a4841123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c76d8e010b6bf81eba41be887661a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c901a048e1749258c49aa14816a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36de6acd1ddb7a300eff09b005e21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49e7ef4632230884e6e76a00c91d8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541073229b300df1c1b961a1123b8af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac2a4e7e35562f59c6736821b2243129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b428229f66be10ae94ea63b1a9b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a4d8776dbc254920e657d000cc21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306d456c7b3989161951daac7e12be8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a0e53a35234997aeb55ddcbe81b58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bfd449c180264d060894e2be19238134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82a0b75e25b045777394ce03faea47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3649476f471a18a35f77eb04adc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa52242ead84a9748b8d8493a0fc6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521271c4f3130369fce6e57a16f01c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da7e1d30a30b1316f0b4efc030393139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6fd54ec207fa462eda1fb463423ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9e443ec96f9bad664562958ce0743141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adf23026cda678464381c12bcf19f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474b1d9d714762394d9696d9405b2dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b29e4663db904345c3d6e5cd1bfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e62937633f7d1e8260875cccbf32c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec404e7d30dcdac505f4cbbd8a965146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6d05e018e5afdca5a77c1cdcb74a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7600d183f9181c53ff4300a86b7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2eef51185a6c6ca3e09029604fd52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb43d9af4438f07db46c45ff4e09d7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97d8bfb115a837dba5bf39b4b0d2af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0e4371a2cbf5955572c14473ffcbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f1a56ac127f0273b2364327f1475b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56348091c13c0a858a2c1e72489b1a43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670598417f8b7a5d5e4d58053fdaee09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9bc1aa7d1703b8d88aa8d8037d87a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b29f79226382546fc34c8dcc69cf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6415d0dcc4750a0b391063bed62ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85fa15ed77a7298383b45cdaa3189b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ebed6bf74f52523d6e6280211f916160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2e5b0217af39ab1530e0d0d743b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708efdac1055451c60cea5ceb8a71826162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b528ab69c2ab44618eeb4c8485b1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3997d19ee99f24a77c36f9110a9f399164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce1ac929114f714c044411de7baf97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a41da8977b1654fc5be1aaa65c78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496e5968c3c04089813b9d4bce42cf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbb9175a4100052d544b632f560f8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4b7f613d2aa0bea20fffa4ae609f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30510087eae1926fc76cd3dc8abe58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64472d78343667e43f2f99e730e3b877171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0768febe0e31b2bee528201f8cc227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16528682d2693ee33b52d27ad5a88a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f2157ab412c3c64440eb13b8eff82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9dfbcbaf7995aeb58a9d312bbbf2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20e1aec889d35aab44705285f3c645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f306b805e665153f5bf15949b399ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41bde8c7c4d3ba371c5e7e9d490821178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cefb05016a9c9f5faa4ecef5ba3b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf5d6174a85f6e539f73952d5ac6db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47caf3af673bcd2fdfb3c73ba1cfb9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7146967a39eac1966fa6e01e2275ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e4eaff218189e9e3fcf50bee0861183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e58cf9f6d84e8f33be572537ec912a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2a1ca08af659b30affe355ef6eb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f83f22afbbc0dfab618a4ef16725ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd11d604ef94a31580226f7114959df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3bdf382215d168598a0182891c48a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912395150b129830c03f7319e8fed71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496353e8d4b74dfe01ebea7e1c28e007190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f1b0f0182a5f68b14fa6d3b30e58d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8bb41b4f411477b78005ad3a9f72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cb8282506cbc8b681f8853ded2a5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af539fc3d19415b0b75bd5e5c23dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf25689f46e027ddd93ca7b3dd8035195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4be995f1828de92f0a72ebfd231683196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa8e40e0305affffcfe4d0fa78bd91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377246c9c2a2b0815aec3c32a39680d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec280c7a2e9c4adf56db4935533a0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee6f30b995babfc6e79e9346564d37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e5757a6fa50d73dea74350d1bae6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a2640caf878590ba2e1f2a584f76b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f859afdac9d2f17d8b01ad381b167a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df0c02037bc54cb6239def417efe3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f065b8ce5fb9065130b89fac0848574205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43803100eaa0c10ed0a21e7a4f2ab337206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a8a44eab9a09af27fa3d38bb3b17b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253292d9cdd420f6a813ec51b62a336c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea489fce5a11538b58802c22c3de346209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60d3c90c03de3ab2d45844b24ca982210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37beedcf828504675260f81ff4735211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabccbc09acee2ce0606e56d20f09de0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6208514019968235c83d7feddf84464213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84741a6cb2d63936d037cbb10e716d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910711f0f3a5d312ccb5aa2d36c2422215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671eb00f6601fb9cb513b4b56ffeed0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b373ff055131e749573f36994ff65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e2cc095973968dd7254cfefab7cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39236f7a412e9aa6cb9b4743adedb6e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90214bce147e56800eb1ac8ae35a28d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc717cad582f85ea9b74fd38f44ee0bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee11b179f64f146801f15177febe5ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d89018d5a61b0444a589d267108f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b4a89f4b4cf606a057dbdb12cbe2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b649b9ce9aec54977531d24b117e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc99c97ff28eaccb4bbf46d1eae07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad2f8f39463962257bbb74a129322c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2090acbb516834638f7dc27903b7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85aa47ffce77ab610c0324339f9280229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8b2890cd1b55c2274d93d2834e945230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650033607c79bbeed4f9fa2fca4de0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ea283ec41f7218d4c560aca2bcbc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea43e59022785c4e80e2f0e57950efd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03d98ec3131619063503a93166feb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28963710e67bd46505de79a59c36760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233fcb0c0c2a63d7d7eaff8e49a678236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9b74e9a2efe49ba5d34bbb0187478237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b21f3e6c85f0c9dc48b0b51af8f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b561be5deabe27c8253fadc97db97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd152121555170155feee28a640eca67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576aca462b32d1ced44eafa63ced01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de07eba94c2aea081b2f7bc7a7f6f35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fbbc51d862d1a0a4775949c9bec66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d9f20ecdaf4f5a08e1b39ca341fbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf04dee4ec192b9f41207eb729a813245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89f20fbffec1f2072d617d1b5e2ea2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e4f1bdd35849e437a48a819d96566247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c786788e4bf7ab3e020bce92b7fc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdaacc5b0c7ee8733a8757b3ff23a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c10a2f28bf531d1e005e7ed1125ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b22e29dfa194457d3bc0bd3b35ca3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0e25f4f1dd6fcf516c1e39964c391252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903d0e2ce593eee722a250e39088567253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71407b2cc54f107031dc82497b1ad556254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1fbeb66a99087a98df10702320632255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadbfce785e5ffa49eb1ba75ca1d4e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1cb09a9013d2c9c3308ac32127ddb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feca3370d48eec796a0222e665517ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e450427262f2ef0f7b3d01597ef5cac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f50f2874eb6c291018029d11783b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5411a70bc821fa048a35796435dedf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e72506b43c3306d726299da0fa58d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c1aea232064f261d8bb2dd849e031263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429440a2c07a8a897698d3bb1199573264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7a79c71102ab850635498aa526b1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f12e5c7dca5cdba5a08fb462d0c4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62570aa82137506b5b970d1cfa7c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aa5be5456fc4171a33295f7b14ba6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084c104580c18123ca6d7319ff1313b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c587f46024a66581a93fc2c992ef909270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba601155e9d01ded5d1bc7c1a6ae608b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e811be78821a3ff070458f57c6c1a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695002b8780ce09221ca45ae2add8508273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e831dd4237b737cb889ee484888bff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c713f58809ba56fa345d062e750847275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df406985db50b0150d86aa418ceb3b98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be08d3fa075682cf4522c1de2cab48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccba78cb37db9c532f66f7b59a8b3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafd96b9891174e6d4e240cc518884c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df21b2800bc891fcc7be0ec4e4a154c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219591995bd1556f8f69fbd21367c88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77195e0966da120675cd056797bdae2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84505d3a5e4edfdb6db8ff1c159ea7ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae0c9dc771a037264cd411bc244cdf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514e85e2c9fe786291c42853edd1d1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d8d83043a3bd5c8d1b570359d825286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8f222905b40c6177dca9a14370c71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ae640dcf7a26c670150379485f29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23bac68045ee7d37ab48af2628625289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587b8c56da487e8bd4875e22927e531290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bbbae59920b2a477e5d22cff127a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e414172eca493986a32ce3180d093292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952143e74135fcce82d60bf8300abb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e9dc22101aab74d8b40dbe6387c6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafafa419b43e815760f0f4acd8e935295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e6dd598f98236927263d259a6636296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20016c7e547273ef1601d0d095c457c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5700e3c3de9a43c407f52e30bbd17fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39758d5d599fb6f03978aa483031eb1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581e8e64805e0cf3ee0d7ff11265381300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae917ca85f1b2b01e4ac298411410196301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164ba9025b08fa2790e8091c7afe5de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd84c89969eba5b24f247af3fef9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced81bc726daf5987ccb162d3a95688304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d63fb67086d0d13d98dd38f32b2be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160082a137f24070fb9561d163df0a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0885f8803d65c3c10a40d1d2989cef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cb874b5cb66a29c81cb4d2d7e38e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e7f98b93267375bdd3e576ceeda4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e893615b42b94f5453d0d010d2286310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919bb1967db46bff230d986744b007f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabda889e79ee1e84cda9a76b49182a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743571fcb5de7fda78483b27cec8c19e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e8dc9e0c5dc513cc6f8263c955984314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666411fa98f6cdae60b169876c5017f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae07b521dd2142df19f89a17219e50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a411d637a131ed088bc31e58cf3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c140fee40385658059a93e988e4dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa455817575f50070b72149ec4455ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93558084f2b1144d2ee3fd52450989a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e1b53a45db5138626aa14cfd0a694321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1c0cda5249a8a3bcbdc0583a4a0b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123eade70e1ad1adc63beb7bca772d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e27e41dcd775a1fff47b46a550b25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca923f963daba0d26efaf13f6156a8d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33affd0f1a51aee551c5042a8e915326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73841f267f119a52d10594a64745bb98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8c3debdbfe87b091e82ba7133a790328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2f6ada11e69f04bfbff48c916110329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece241d4c9154df05e86411fb17d42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99447b1f3c20f1f498e8fabc45ccf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b054e0dc0b6e60e06c5dadab4da0de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c65da13af5a18e28244b36176cb2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc9ec39e023f2582a3830c1072cd63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200946c3250acd6e5575ad1bdd7e6e8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf635477d0f0b6a5475f3496ac49d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b78d159d2209cc6a6739d25fa7a422337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f89652001ed0eda9dda051f46c21a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef935cd137459197c8551d7a44c10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd9125b9793736b24066c71d2b7a61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e82a1fb62d58c2d7b4cde494534e44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee3bf582d96bfe9ff7ebce346d023a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75bff3104e0eadaf36af9dcd5bb386343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e05cf4d16ee49f372461da05690b58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372b0123d027b110459f9985e7e9ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d32fd6b49517f83dd65930696fa6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743fbbb7b821c48e60792c4740296e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bd2bcfb0ee836213a2b67ff9f47ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741255b0042f77fde177ae5e4d9fa4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1742d2f1e2e8bcd15cc2b4db4096f02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a6be1e425c3ddb033cae9ed7b28ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9cfd3746c864a71c53386e4156e48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb841ae627a696fe9e1a1b1cf607494d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce7757f37a4f88c8c283d3b3ac85ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509bd23b6b733bd691531fc3096946b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18e8bb100ed429e39513adabfd0b62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2159074658323a742e9d53729dd2f9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666e6ef1366c91e7665018c984ff444358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29944907f95afd50ba1a7bd3d6633ae6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f47f7b6fbb71d2f9999c2bd0fc310e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d5b4402d51e2ba9312d94ef6cbbc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4631a5e57c76e2dd5843f34a64aaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fc021eda0d4a1e32123cb055ef1dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d48267d5883e56d1b69afcaf187b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c2efe28c52a34dfeb1ec2c7f5b202365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cac35e841b069d62b83f5919412ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47997ef6f15523e542b4b72847feb73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd32ab736ac7b0012008b65c3c10aba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0283365e1b754042cd135add5f304c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3454fcb630ea9e8bf99d529da6da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325879f6bacd16d1a6e1ca263ed89529371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec575678aceae8a29378fd496130337372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616030417dec1839da780afd71ee71a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73af579f394adac7bb673193854ae6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889e8951a21bc13b3d3e49776cc1014375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bbeb83f5163984b930339c5cca77b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6939029f18f527339c9c82dad2f25b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f829aac039d5082d813adaa5b2877378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d9f378f9a4a1956e1d7da2430c43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5573bf51b6e692e06d9663bedd7ba3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cfc12bdcd9d09a445820ef4238a5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db0321c92c336e8f092197c1b7d0b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49bbc506c6db480d2b9bcea6a01fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb3d7cf098dbca21ff144755370b3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f99f1493ddc1d9a973cc590b597db5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb1c0d631f05c60dfbf9aa02d58be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b122a848559f424b3fda75f6719f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a0f73252bb06be9c5543d87572613388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a979fa81e1408c4aa41349a909ac5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ae61aecc15762537283822fba949390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031492bf92ca315a66e51124c628310391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409596b9a0c70ac5d912f1bbe2973d3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cda3958f6a50369f0f9d5635f77794393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbb2508fd4f49723b14b6196d1547a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324796541c6a59c8d434a44b88e9d7c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ae66933b585173b0b3379e02ff76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bcd37e2cfd8bc61f699449c70e116397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b1b0ca1576a4a0b7a59cd7824c65d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8bde5a45c16f04e11f5bbbc53fe34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6cef686a1003730afca70e92ad54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521ff8fa2872c4880d92eb668bb6fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b4b7508c67e15db4880c67df24e96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a24f89e1df94608782f809e8147cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b1f696517fa2b30dd555090c76510404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174a673506e46d28da2241cd26e10ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d809d961538cbb5d76aedfef2426406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29a7df374bc7f8515a763c6ece5e89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e148861e69141173add7f7d17e84bd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483514858b45541aa9a260a43772a2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101f9881195aacfaa36da89e3b1e3eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5828bc9a9f85903b5fa62dd42082d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bd4a35fa058c206e6174aeae5f183412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747d22f3b0adb0124fdaf87c4e3eac0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95b18ad7cc961fc90db7e39315df8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380eec7d9c4fdca58d0ece9029942e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009dc4d0d53010faacc569b1e15a7ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea937cc63bfe21ec95778e4fa72bff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b7229d35331c31f0abe5e51d0fcb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5302cc5d7076f7434ba6d03781b63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201ecb904d0c1ba074feeadb08600b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638708e2ef1fc074ea8929ddfe8912421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd637ad391798130b89e5d96b25340422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef388aab4a2b511b7f378049d680e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebc00008f7fd7d07d46df53947328424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e293ef833338a1b9958b137f8b93c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c07f4aee83d6592176793b816974f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c81a306b2fd11391baf08d36ee0b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e6c78cee5f7dc0e22ee0bf9cdf18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cccd1900e07e2e05765b7770e99fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de909e062d995c74e80dbc4c7c669f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cbce6f876dea37d589bd33d30e6ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39fe5f17376ba7b8f969039120b6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1725816329154fa2435396df2e6a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93a88942869aa59cc9ea91f234c005434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeeaabbf423eda9bad78bb58fec067435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4382e92d3305ae9000d655e72cc4357436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1806a012dc41e1592b818aac442dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970db271bcb390fba03a84abaee741e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c8c664d38bc295e3d16c2beae672a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac05d75c297b08541f0dd72f7b4ec44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea9de5c3875f73dfdbed2fcb4c482441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb239aa62238e244f9ca47b59e169a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcd53352c970cca60fa009d0fa3fc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea5f23b15a23069e58249c9d98ea03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdc85bdccebdd673f4d5a1ae1d934d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3db854d2c9ec0460332820f877c8fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162af7e339a83b99e02ad85d9670f73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab8fb40a79753edcbf59016721c01a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda7e0aa564f044dd94e2c6011eb14f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889efbb7d2870439700f4da527edc382450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b8b7b458bc8734b064df2571d056a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d216d924903c2c2276d0da01a7bcd12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d8dd3fa4c97a0365fdedfdf45990453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50c70ef4266b3c975a18b9a48934f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c5794ca71b13a0e1a4ae1ffa57f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4a8ffd439d78cb772e4016efbf7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c5f30141cb32dbac246bca88e256d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29063ad56a5f9eb262e40e6d294fd63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5efaa7dd6abdff3ac7279aef74b773459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8f900455ffb9a523feef63ce7c14f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316e5f7362c7e43c648fa1d5506a5b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ac084c9b5bc7d051f29ded9329d9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4cbc2a445cb97dd26643101594972463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349ee81cb49bf7356ee6990e6052541464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680eab1a1eec37ea4973a39aabcbbcc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380883726c12be2751abd6ebf5217af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6181a714bbdfbdab111992af9b2fc22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f2cc6891bfa5033c5c6a9cd3135dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c6a9663bbdec612fe0816c631f126469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c2ce32dbbb16b8a87f7727e7188b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aba04f09ae3a551aad21b756e72b30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1738d106362650336f350e1fc409f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772624f63889515c7eb0a6174243609473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440f0224ca84d508681278752b115b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bd66bbbd8f907dae1b0eaab36174c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84042b1c396a30c2dbf89f756c37bb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00993960601d6035a87224a6377c7b74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a20fe520683caf73e5148a23b7fab5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c47fe44e88030e5e5122dab5ec2af0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d6a93459d821fbbeb4dfdad93967480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9872667207170551e3783e06b892ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716da392e1fab413356e0602a0e8dbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067389cebbf15777b4251938475eaff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32195fb42d20a00689a72019db0d76c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b46422a8f279f31f53eb6cb2de6ba9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879055d480740a283271aff5d71a96db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81779e1713a423774aaf63c5c5cc6f3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce7784b9fb3844dbe9bc3f6a3c0fb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35308609e700154a9815cacc9b67e2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cc7289680e5a29a670af7aed9d319490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dafd2debd467ee5249d9ff9f525961491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ead51a0fb5591e16e4fc01c6191c92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d4b1c0be48c632c7c471306324c62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359d78eacdfb9c9d6484bbca7f5b0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c05edd2378667e78aa3e3647bfe70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf576bee3de9e8625139e76259c1aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcec27e9def3f2d4aec52bf936e41c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb5bab5100583aa30e69eefe5afb62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ac595a55fe905eb49eb2d4f54823a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a716a6c2b662d98bf0a1d450c3d87bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e9fec18f14ae664ca752c0f6ed5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd5959a3c44828e075ee45c7147f1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8876dd41b723fd568246ba2c3f5e5e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c508830b4472dc523378d69f65be0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5ed0a4ac81ac8df2bdb9754de855c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6b7cb34e255f96e901b70a287184506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bdf80d333de8e63c4b7af5a0cd09f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb2253d3ee603ee1f6d06fb656d769508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f498e45c2b306f2db33f585eac16d9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf70b1074a9c4c566142dd7127cca2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ddf5124e6dfa875d78d121c36f9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d17cfdadba4f28b24336d27a85c382512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b685961a847d698e50212313bccd55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66375799a18288d5753f2414336a8d3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c39e84b5e440f8a77843ba6b0143e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b7aa1beed2a5f8164a2ca600255f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16946a1cdd86c5c6d01ec68483ec5e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a3679b1ece3729c9cb50b61b41270518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c869df5210f564bb9c8c05ece115f66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde6d35dfd9ad5a424cab4f68e49311520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd6639a9c450c2459189a6768a08fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43fc6a499deec4cee8f5d81cf3d374522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe915205ea65485bcb015fdaa5afcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fea0b38bb819e982ae8951dfb31200524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2436e539da183e7e551fff8cfbc03ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3eef6315d2b01c2be9cf50b4acd55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e36b9605c8b09c08c518126754f78c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518f563582842b5b83bff039afc635a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5174e00b587eec20afe27f74839a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33065be5af4a3d9b9eda97e0cb66add530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22419a3b4e62030bbecefa3db576770a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9669d878026d75ba64dcae8e1849a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03776b4d9bafdc5c169bf97ac0529533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa3b2f26b22ede1df740901fcf1728534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91450716405536032c97973649d0232535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d6d5acc120ad62876fd9f1ce7797536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402cb3d912cbef2aca9cc0c59bd9ea0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c379b5bfee1bc79dafc930e754880538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378e7d860dfa12c4d6f6c03064e9076539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8794872f00ed7259c0ceebd284e1988540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7050046b2414f7ad99b5258433d994b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300577a8cc19b89a631b281516a7ab1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647199c86f2553536e38a500a9821ef3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8175582dced2f7d12757c6c5a26eae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb3cba218fbc6eed8fcd56399906c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133a7719546ade2d56359064fa3385f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6658b40dd1fa8cce7453870bc9c52b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f82f307c26420a24d0c86663ec1c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9976a253e8a4adcf2f61789a964c5e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01b6d6265b5a645e99ecf1b742a74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cf02db892c15df0adc3127e5f4e78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4446d75c2f2a467e362aa0ccac5807552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbef90cfd5013053d6b3c5dcf98311553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576e269505c8fc236501f013ec90494554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697fa4615dc99fed699d079d20c9606555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81c1f1eeab94362e1835c0b6545ad8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5203bbca34c8a9f759aa64058683f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d139d4df40bcbbc78730f53216c155558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33456054cf16189effb61d0f59750099559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19115160aef29419d7c803df54489661560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144186b9f1254b97d0849488b255cca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3851bb07317e7afd7b30391be83706562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86758249d295407d1848768f7c3efd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc4cd443fb8e605ae686df4abc4463564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816707b359788424060509f503adc603565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002e831d0dca734d2186430fdbfe567566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ecfd0a786a8a1faa14eb44279807567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a417691a6e8d8ea4f77a967c764fd3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a691c6778eb54cead7476a9773619569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a150accca610cb0c24b577073c1842570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cddae3aa08c2c9629bb47000e25f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60152f21dabac0470e06ebad6e45d40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec06feb2556ec45bddc7c38a5ebdf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482997b07e60937f596d44e7882941a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca27fd591ae2a647ad231f75c60ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd926891424affe474d29b1c75274d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc3aac28e68dc53ab367842a5c6944577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13679ce7f00f67ef17e66211558011578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55b03d0ca54b9032482b8fe721f356579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6da2e2fcdc12c92bc76b8fd586cac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bed3c513f37c5b2451bc3ef1fdde79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b7af256860a735dac94f1743b6f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e5e45461f122b7948bb8deb9bc1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bfef6d745fd464cd32ac2387502e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d995d27b84d9d651e5e08e79cf2ba2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b67c01215873cbbf2ccf21b8f47dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc479dfb072f46943ae864dae04e174587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe52c8398d41c1e865d28ca3297a01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75bd5cb9f43541c674a5cccc6d0b20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6a6900048f76a9408d370a0594fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c16462796641e031d8e9b335891c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600e06874cfac80ff89708bd3265c09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38071f0f7ebe0e7e5c30cf6da619a5e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0338103676ff8c39f7e254715dc07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434499d8cc1606067d459444ed1faf3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef798fffd147a3acafcb2392aa43f0d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961035dcc23d05c8b95649aceb27ad76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5c0b9535fbefa8485801fbed247a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a04d58aaf7602659bb9ef98ab2354599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da41f8f8d5992d3ac5c78f01f5d6d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923db5d57f84f3e0c956dfe99f37d1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bf775e28bba888a2d16412ec7eb28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8dd77cd6c0dfd9b70f8ed47c78c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928186825371fc45f2b94c299a5be50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8a95b8f471e17d0e8793551e1e7b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb4eebadd6fae723a0df6ba80cc64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12dd223eaa1748ebb1ad6d836dbd81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc24ad44a6254a47b764f0c91e206d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c08a8103939281468c1d060cc82acb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02597a406ce7aec61cd566d0c403684610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292993d690a212ff91553b4f10b798a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232a4ff1f2bb6480ebd8439919b1d4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1f8234622c8ad9cac5617c58120d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf0ba1ff1621041c4d9fc7de208885614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc32434037e90f6995d6fe6c955ed29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640c134e176478ab36d1a8665d7ca7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f9907aead8db534297d6a5e012e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e389dfd327ca35e48e9c2bf285d6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e9b1331bff9e8e49d93562cba7e6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b43386c3efa2b694d125617e2f21cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e118f6d8434b13a10c7bdf86bfba8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9f8695b085853a691dddbf5f8d901622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e8a32e0365f4ffcfdfc4a1fb3c9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729852696ba67e0ad9db87fc1ac3019624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ad39a34c266188da54a43ddb0a5a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36062467bdff4b75801c401d87c9f0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755a17a7bbdc086b89c352ac0d66954627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dc2cad0ece24e1a743eaa1505682a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80046dcd6235e3e47318433739737d44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffca21487981955cec580e193f5704630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae2497a3e00df65c5c68ecc7e29293631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9f873e47b57bf89f1ead476d7f24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da325ddeb2b9bbaed843aa40bdc8efb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5840d58d72306b3d80e02487fe01f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644c14b8490a3a47b032e665cd114a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc2f399edc9dadb994c69b36473076636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ab9281ee93c94bcfb6368eadd212637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d963af6b071e2128522b720619d32d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55acb81f48410563622cc53fd91013639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648625e48f07ee606c868ae7c89bc069640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c8944d2b811cea17132fd15453383641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7cc03cd3840c73cf753c5ce720962642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d87e57730ad9237c001d27f598d33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91daa46a349047dec29e19f02e3e3f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178836e251bb4a023cec3808c711b6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a493d66ddac7042e40ef7834f3210646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f7caa6ac51ee340e6a4585d4a6691647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad53bebfb8b6f175f6ef23b155d4bb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec50297359d4a76cba498676d17b353649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9367886387312eae172fdc59b69c5c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9f86f0389e0c223aeb0db95be5614651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa4619efb1073320742d814344fb73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03e49e917631c6eb5b4ad605e34dee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cf2d93c8daeb52cc8a356810f0ea6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097071360ee14bcddc14d3302f01d51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd3626f2430087f30a8722f39821b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccb0f5e028aeee6b27654a282644d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d65492bd88c432469622cabbd7072658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8af34edb3804d69714caf8d2c829e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12d8c22d7defbd90d0ba1ca0ced514660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f9a3d8f89eac1537316b2a49f4a6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb9cf854e3a296acf8cdaaf79f3c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26105d2de14d0795792fc8e836392388663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f0aed25c34149acfbcbef8b0c0b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7de81a408f186e3adebcd76b88508665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e725e3c0d5be67310643fb2b7bd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f7f0e0e09c7df8b230e8509c93ead667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d8ddfef88d6a5e09fe65b00dcf55c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eb441e6f1f22253ad5b8dcc991683669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f8ba0464ca185470cfcaa834851bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d42a820aa066f2eff1a949197bdaa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11c7595ab64e890654df84547fd19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760155b27395a8c2a58772a22376f33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4f305d12382e2017e272d16e0a8ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274359e2b93de79a2dbbd3736718a4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355e19761c4a99db33a62195c69e2df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0c9e15634490cdca93a8281c3c4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae49345c41f1be9cd22023e48a6c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88f5692ae1d17e0ed5deb328d278d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b7c2072a804eee700c99ca074fae5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028a600f3b63f228952237c907fc0b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818a4cd00786b644457785556035456682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ff210ab14023a400c4bae0229e35d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1361cf0ea70473de15befc81ef1fc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ef36fda58f0741f346875eed80eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3174018cd3563f0ad422b86808cd71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b6f24eb89dd6c7827b93d4d83a4df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6fff0055a85e4fd5c4c563387ddab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aa47ec00078a5fce299f7ee862cf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857a246b9ffce53aadd391bd4dd1b9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4b4908ff95ad942e6396d766a5aa9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080164c4facf9db29eedbf5201fe13e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dcb4899f73cc04c60ee94c864aa0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7039b16d7f3707a66ea9de1c21e4811694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cc94424a72afd37ff5dd8034a8b29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9477a006cf0a238e474a7e64a76c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e71f83bb0091c760049195eb77375697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c66bd1310f0bad9931e9da7d83955698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b8eea96529062133e69d313e5774c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc11a5f9d23b1c8230779ad6d2fc1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e33b4a71e76f5417e412f035a8e566701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c732d57d7429ca33d7444488395f431702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c35d3f554080d1219c754cc0d94c56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb390128951074f9ad3f4c86e528d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2985bffef6a3baf8aa41f59ef6f94ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f26db1e7030eda0c7d9350dec58b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c55fb6106394ea2b35de4fad76e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889cf12a17d8eca5f42d90b1a1df3df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9853d79a28f1b62f06d89bc464003b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78701974248efd208d1e7d4f2641fb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d525f08c2365cb35efd9f5b3f7c8d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cef9f59c64b98107bb288efb87b0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add9d8c47ed51f473086f5a3afb010f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2493be089a64d772831687af1bcaaf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed84ab7eaebc4c0d94546737d3276c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b39775cbf72871360d9d23e4f4b6d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a24e70f6eea5f23fd1eae7f68679b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea30e050cd9992a232addb038cd563718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a22ab0ad5b29705cd14df7aac44a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3caa498648ea8d23e605cde8a13ba5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28576f504adefbf3478628c2b9395983721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a49d491580f9285063865a514772d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1a872b177c2c948bb7f0e5331445c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005d922117dc18f38b99c764a276d4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052c4666976ce0944851fde63d52498725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca770b61259acc3232a30416f2717c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758419f8f2a91b78ff55056cc1a6b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12406f05234c18a860651ba76e37d0c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667160aab2f2d0065b0ab3ae125a5d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544faaabbd27a529a4829c5819de20c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfcd48cf2080d6f3a78da7a0b848d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacc93544aa55fa6ca66b9342da8ad0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24548d3bf90960ac1dbe9ffa5e02be08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836231aa9b2685da648335ab6c68774734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438a875e039346bb7516017ed00a289735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d38b14f70054a87032a001def74f35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6fa8842425cbebaabb692c9efffed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0edd13ec9985d15b9d0b7cda7cbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff15a89ec75807fc3664cc3a62c744739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70062e073e2e7d2e9cfa99ec8f6e65b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4585c23df794d9ea980806ad656b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9154296e7b768660154936a641af2de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf8dc1580750789799e3e78db605b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d177afdfacb4df2d1ea9439fdc03fe4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8e3ec0cbc21295be6bc9a1b47274745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ee8c338ae905d7266ecc75d20b91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f20951d874d4973c42ba319af01b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd3c46fa859428ccabec767524e448748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea3f545ec396922537778db59ca93a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9ccc3d075764ffd1aa1d5f87b99c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d516fc036965bd5aed501b45260b7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9d76359b8a03692a112d401f56207752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886293fc92c9f64b61b1ee41fc6a8b21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e38feb6cb7eb3ae3563f7bfa0c376754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78a256938500d2cf072d00c4463938755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38c6c3d3a2520b05bab94cde1100c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dfea53f8e17e875f4adeb40d1921a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71be47fcebea0a620ee27c34257e5cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff60c07a766dc1d8d2af8986819dab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2faa00a60b07fc90a6afabfdc95aaa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b30a0a5c86853fcfaeab95574b665761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1749568b3e5b6900663c4dace3ed2ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b5ac3118465831614e480f6cdc504763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93986e3765c9a2113c4640fcb78707e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e7bbb26428d3246e93c8196f51bf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73330008659d954556f3e83b3ec10bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb2041bbdc459039e3114b98b9740a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056ad2fa046b5b5ecaca985083ca345768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b30d3b3e3f3252d760ed7ead17475769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38394c5a89100130a448d66d17a1f06770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49812a79aa54dd963c6230dccceea1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d30ea998415eee05fb33d24b02f37772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc41baac9f8ef9a5bcead57b84361773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58c35ae0ba66431acb4c6aef95a932774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba276f69e291d9121ccc45d03449473775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc637b3d366c022cd6f93dcc8b803d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ca72d20044bf7f0dd212fbbcc0cfc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72f91e6effcfe63b3408c7646ac98b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b97c25a7752bac3158aae790afb917779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae4ae7f0da867722f452fb3758e1cf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988aa10e5b01834895b358dfca0734f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31870c6b6775b3168458d0ef58d97f89782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04592ed11423fd09481052fd93846909783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>