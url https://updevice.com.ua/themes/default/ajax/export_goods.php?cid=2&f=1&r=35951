--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70759eddc2f471d62459b739b659571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d48c4a940f54d2d8974a12495da72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9ae097f11a00efdddf76e4017c5453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c23a5f4d5ec909a94ba24a2906b824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b05503f8e4422028ad63f6a536a1ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc250db05ea41faf22d1e2fa591802a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb3465aa1ba273ef9130dd9f0eb2377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0d323472767bcc321c648654d8aaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb1e05bf3e63936646e95390c69da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7670ba94d7e60f6b92a9ee6b8ad1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67f86ef782b67e75745904b80e535211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f98db539559c5f2a0dc6caa781de8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39118319e9d2b7dc3b873df35cd77513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b9abcc7c0af19685e00ac5e6052d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769db08f2e57e6baa9bba16e8e0dcc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed87964bad1ac83ea6d6a2f3ffe3a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f5c04c222f6ffb147cd4b6e0b52a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3a0aaea22faecc1ea71ddff81359818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918afdaeeb0b69e1661d39d057e9de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568a53ec3666d81ee53358d86979ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e360976178b6881548a63d99f98e05021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e295df7a065fdf31b14f021467b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbec8772943dd34658d39bcd87d221d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731981e1e2c3f0eea7b6fc455cd5b33c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea442c2aced2d389275b7eba3e7317025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03592df174a9d84df718a0351dda8ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d815e5b076687d137c3ce93be939e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b5d69928a503e446bb81c84c927e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c557d541784e35de058002dd97861929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39a38d174547462e2f5399f3bd194430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b439c898671ab64c7b73737f21634e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f91fa42e9bbd316aa9478c6d289b7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2871c17750dc0bb04040ec8dac2118733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341ba23accebbe04e5e16e4b0c628c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ec811de9fa30b06e5710d0aa7a07d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64b79e4857c5cf68bf44d3f67c0dcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47fde3447f0b7f4d1e3001ca6b0be837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538d16b25752a66a94eaafb530ee27638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf504320ed74a74260bd78a78a539f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053d814e12fbb4336eab717a7eb882140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f587bb4a97e828855be3884a78d3e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea7e93bb921e0731e037773784efa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb02fbc88b1044b063f1d04a8582d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b65354e8e435babd72e809ab7b26944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74002296e180d199f317928b287c155345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48faf0dedfac7d1902b52c96bb9f9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c6a7f8661e3a2408a56aefecd3d1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20321326f8261e9ddd09b28aa625695f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f11fd012fc66888d8388a3bbc15b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd773f20598acf84c6799b5ab644d1e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a689c88009cc3e30139cc14e9629c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11419d579e2c19af33d42c2458d85552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef114362e414c965c8164f03c6367a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9424e95a5d0fe38114c18831c8ebf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf883ac29aec3803510fdd0eb23ea655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722339f89f7885515b16154e539fed0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18fda059a2cde90a678b0fe1a23c7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee98b89790141b50ed48d1b70f9c6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da243c95dc29b2677b97b93e4ad70459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb27e4826f593a3e23b8876719fbcec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76011dd5c85227d53a6db671d0429861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef465c8e4ba6d0c156a4939328594562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63b29a410408dd9ef777312729c1fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e63046fa8ffc8de6e43b1d78f7fe0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8becc3abbddd6d9038bb03a017122165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e277d74bf9308b0042c719cc6ab9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade837ea42cc81cd2040ec011719f09667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3aacad6294ef569bce84b1456c04e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e243bc35113b0d960adaa5f35ca59f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccdab98f0d1df6afa29daafd820f3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38207875c083d7b4e410977d18ce95971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814d49e330722c5e5a137d50eca5b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cda68ae380f1d1c994503916cfb7ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21303a55fe6d33f17c41aa89522aab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabcdf36287426eebf7b0d7298f195875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2e452dce04ce3bac09cbe33ab866076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b90c80030ae92f392cf21224b713177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd271ca994b0a184f58ec8cba4b6adf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8543ff792cedfbf2c7c57152d6cf4c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b906c322d62e5865af22b4607db880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fca560be37dc125fca1ba5dd94245581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967152f6beba5c7b17d7dbc7f9c560382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b8056c61502d1edef8cd59e612f2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486789035c5eff28dfb77656e01dd2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cc42c33dfc9c6d5fed885d6d6c95585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f254ff4b4226fdf4e48d1cd7ae1d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf6ad8be8d77d9e8a24ce4e14794c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f907729763ef0ad5d096fb09f3c8e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5c37b8272ba73f72d30470e95ebf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e759e23e4155166f9283651c1ac4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c5ea6e2947462ff6217fae2ce57fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a71a3a2d80ac387092b8e1fb9b0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec06d2f77fca32ee503c8be9249e7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee05bbbe6f0ae91b4953030ac51e4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e5f310185a377c71b054eb9ed49395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd54b2c93ad766a0634e74d07bee68f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76614684fdf38bc75bcd0aa22f81bc0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fadfaecec99ca7183f43ff6c3765f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3974cbe9db0e09056f1609e9305826899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192658d86f2f3e6db5b9ca9d0cc7d73c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76920b6b51965f8f2a0cdbe11fdbf53b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f2dc2337bca80bd2ac35745cd6477102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf00ca9bfc71da3326c9eff8905d94c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a79da34926ac83d50d2fcda7814ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49a8878c3a3fd2a20394e7859566e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276db0cf6a70707dbfc63a1338163e3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1f625b0a9d43e4fe2068a7e3ac65d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcb65185c55a6b4111d2d7ae825919108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bd998b5e5dd2caa29132ac1098ca9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39864146820e3d7ec2601d39998c6ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5f55fb9f041f3d84e4d998c12b4fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50d358ca897cd84a1986148d05320112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a46e6a21c0f08026b5e160894f71d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c140826097009620caf82d48c43e98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f5b0854759c51d7cc5e8f356c8fe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522da6fbb139990b5a2150d2b2646476116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca972bf8687e2f1fd689de48315c3f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc44df16bce5f5a6f0948f86c8f5b31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322a98342fc86c9ecace385f36e084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9542835b44b563d8516b982e3d22f5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b8eb820785f48ab5414ca9870bf6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a44b068a8b0250752b88762121384122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e9403eb1162c8b543c7805159211e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d14dddb96d02f58565e69cfe8aed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17c4fa200af1b8ee0ba6bd0f5b7097125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f1d89e75361270bd70011fddc83a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996087faceedb0f5fb63234f5ee63451127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eb48abd094c808d3c97499307b119128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db20003da181cc90e93faf8fc4d2cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e28247cd0aa7436d39607fe4f1fb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03877385ae0a7fb4114c59aee48b51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242afe909aae0e4f9b9488f37903cc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc370c1cd1c987842cee508a98f46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e24e58a9042a56119b6619134b7b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92f6fb6e04129aed288ad9e68316ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6212f6b5e3ecbaca81bbd8d00955ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb337136c0e603451366ef2d052a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b84f4f90390feec47a2c089881a5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb9e724b8188962034438d07c15626139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2627da218267566973edffcb9d3b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca82adc5050059e846ec2bad01e2ca9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ad915967c47e5577606a7b9c343f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f69de9107f3818e63ce308345fc485143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31510fbf449323ef7b0188d763f118ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003e41fbcb7b33881e7e043d0e0cbcb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717e3df39b62cb6448f428141ca1f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a051a3697a6571297716d9818a982147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97edab9285f1f321fed2315ffa9eb14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce58ea6ee025ad54bdad2b6d01517149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd709633b8e70d73a9f69f70f127c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e2b935a6711a3ebd79f53cf083dad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708e9933dd6587aa0ab7b8d4bb056a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167eda34b1fd1804a1f1eaa6a371616153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e88a39bf7de45f269bae85ea618c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b637d38ba6ec9fa4de97b00c617461155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce99de04aeef9f76da147e5f3819bf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add8a9e05391f5a01d30a2954a6842157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a296b55f50a20394fb038591fafaf8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d9cf866bcd52376d1f211fe6ce332159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e539eee1757e0a14fe338d753c8a2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dab41a2c25bb7da1363e1f20af4f89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b9bab9834a1634cb291f9a04b120d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea477181610080fd160ccbb166562d75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2323205e822a6e70e3873318f57b28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7876b35ce79ffc9e5c52ab6219142a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad671c72ce6a01023abb46e22dcf543166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa553eb8f2d0a0714a6e0487e55c11e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1952abaddc59ba1994013863b121829168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de5c1edd0c0b0dd984ba428ecebe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7131135c71fd03b5e90890916cae4ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef266e2205d0c2c8a96938ae7581e001171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d5815663dae6f5711517d388a961b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4bad223df17c8573aa7a3de441151173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6fb393c7b6a065b51427b249c09d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e47e2d7c539e96ec27fbafc69b241c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21f35945f0e0ce5071fee3c5ef62ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e615a971b445bf85754dcb998b0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a1ed8b2eaa0dc763962fcae0031af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d208998224ba653e428658cdb45d27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71720e8e0322c93cdb12bd030216d3f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795731aa1c64faf50d83949b7a9f4d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51da067a0ce970c4df19d2fc879d4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d1253f2ae13ecc9a35ab2f49f79ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92772bc80f995c37bfe1e5eaba0847af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd17cd0478434eea6a558652d243fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5c35186e3a148a342a47ca87eebd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859f8729203c2b2fa3f93125998ab10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff00d544d20f962a4bc68ace6b5ee5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a1288a687a75835e6fedfb30b1ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48590cf32e119e1bb03c9139b8c1ae2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7afa1b1edbad988f54b37f24eee819191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf6fc41c5e029578c212d057f2f32b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82de0df25fcf67e8722777011cc00c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eb08f777f0aee17383678db069a32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2d237da59ead82b3993e040fe81e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a46785c295a79937cf217bf9fbb91c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651fa17e33c15f2f3cd01bee2fa5cd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a5f4e2de7f0d98b1ecb00e064fb84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55756dd2327514b9119ce36be1868f0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb54f7cb24dec0cdf98f641e9d91e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b74d234eb04871fa6007da073abe5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a881aa03cf92f1880c4d91ccc67df85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e830d5ec6f524c3d96831e32bbdf58f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83d2b9d2530519618d6e429e69bb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d0b613002a7fbe5fb7e744ca53c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a242bd0f4fc1dd8a7c3485e09d4ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564331c48636b273e5bf02818a43e8f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5822f37c0482901069dce1c5e3f45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a667bb2387498ad777edf1774e321f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611af7a577b2f428428d7471e29173210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb533c889fa5a0991ed5af27e4d31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705f40ddc0c4bdbf483c9eb454e66aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c6a9fff096213f88ad73e9b5316f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be8d01e833c9529ac72f181b2278f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529726de4070495287a53293006bc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8d0d22d9b9610a4a2b72b43dc967216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee8e327d857f6064ded2b28d86c3dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03a7d71018c51c58595e4f0a20fa22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb841206a960dd0b8a77cabe49097d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4952fbe9f7e6336e5b79cc6f863b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c1ba59e48ffe82cfa9e55d7355638221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b5462bf9479f3825a7dfe20580604222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ae4ed0c2a4c5372911409e2a33741223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7934bec5f28fb16b503a962d330cf88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ffb4dd5707e5cfcfb47626b6515a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44dca82124488eb747373a4a15bb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10397066e75a69db1e26ef72db9447a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99bf4f4285913d16c2eac6361d324f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc748470313dc6810706935ec8d89c81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbc97ef18ec25218fb0d08d95cc7a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79b5786d181694eda9019e48692185231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8245973651fb69ee7b7e56a0826e53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f837d817848836eeba68a59568922233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba15307f0a8a3294e262cb9e39225aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b68c74408288c87ac15e8fcb82ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce2bbe80ff40bcf1733a487bbce1a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56482c55875b333319a04bc9b1c30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740c1836783307102030b3147c49108238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daac4c66900ca17a08fe3c6020d556d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2144df807feb261465cccd06a682dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040870951f4744f47e11fd6d3fa6be05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aef13f7479a5cbd4f2daba032279ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798a82e169bce90f66266ae1e964e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d796b70245998901b030099747b3193244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d693897414db0dd79ad57c1344618a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f8e8aa327a4c47bd99f57f7a0d54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722caab35104caa9e5646c04126d5b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f330e690d477de9be180550ec9cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8d3d2f33c91141317b82e3d7f687249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45c39bc41a3fc380ace249708f82e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2732a77364e823b3668d21b827554251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db413a04bc30fe4c98ce03eaf145e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3174e2a1a83dcf474676b8f2e3d6b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760c0eaa6d2bdf40e2a3c7a089323c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524f8d9a7caf2f2dacda9c7d403e709255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b350b50d251e9c8d7987ff84f8a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457686a5725d390003ee754fcd726ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e021175efcf861d2ca983a4d02c43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e6de5eb454b7818cc01d7c03f6dbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c48882a412bc6ae92c6c7150a025bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b0db1bfa4a59e51e09d7af0f1407261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6a28d1f325b874dc0359fed4582d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab24208ae85ea5ebe5c53b08c850ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676bd62548b8ba63e6f6886fa6bef29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5727e9f769fec16e97127b11e4150265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15027f39e81c2eb8e03dc5172fa4a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ca01efea4d9aa0527ad26f4d24ab6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5bcef93edaa3b930ffbd716f97709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6dab7ca22878a56933f6a02c9306f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d47260d0d2507af1ffc18dca4f4dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca72993240737d9f421623e5ff7407271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675762590ac1cad1fd911d32559d3748272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375472b114ec28838ddd1730d90215b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ea49979226d3c047c12bac30d2af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d3cec268f29070dd392dbb7a3e58c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db795d614aebd3f5168edc328a25f00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599abc82f650ab6c8993b5a5ff1ce3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d08fd409242115ef4d6b86b9ea6d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c18579949aed85ae17bcdee7a88c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd4f5067c6155e07f35712540b67ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c14e441eab61f88a888713581ed70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25426435cad29620abe2471a81a8e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c82f2eb5074041620764b3301b205283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccd9169cb161cc293e6681e9881a61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f7d142c4095fa00a6cab97497f835285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022021b45e4e4680868b5caee14a422286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4fca4118f6b360a0c12a9bd0bba58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332584f35ca21e3e8914f258cad08c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8766acad61629406a948f60ea4a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae18a14d0b3a3d9b8fa01a51f622b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a029d075ea12e343d9523b633f576291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a705333fef900528d0428e185f865ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530ac135d7a1a087e3d21297902efb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839b34fc9b61f4b79d7902cb661591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00a76dab0692c510a9edfc62432bde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88506e4b04840d715eeb6840ef9c7fbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8dee8099fbab15cd1eccb7b2084ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a5a936206b1124384adab0e5873e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd27d7313d157aabd5c77120692e1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9faeddc4d2d27db7b6a94cb957db8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6b6448e5cf9106d2c033bafdaf6ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b384fd27a3cdb12ae81389767490302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce502a9e2f4523448a014641c69e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130bdd27a6c978b701a54640fc1c338304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb46d5dc3a380179896887bf4bcd592305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b099ae48d2c9cedef229d27b30d1ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a5fa14dba7eeb8c310a56e40f4a4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ceadca4b817cc69c07ee011422f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d37260a8740983126f57dc41c22689309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e6bce23bf8d8a822065225eb600f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53cff7b256bc1b161a77406fe2e76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4bdceefc74cfa99b9eb8c35274072312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e198a16f7a0f79b1bd57455f9aeae3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aceedbd236727d60b1a5b8d0b8dc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7628fd51a03e354df0619a832a98ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580291e918ddc998cbd30fe0c5e734316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab51b20173df2e57dcc257d42b2f46e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c019f0132eda8a85ef6f0e7a8a41909318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09625a81600010165e63ffeda3a556b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a58bbe1680e79f9af7f0b5d88ab1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7430d9b24a4e2f98669fc660987c45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b93fa112ebcbae845595f0eda7d256322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db3ecc1362e5951ecac2ab6d5b13c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d980340ba715c35b21f65dd077ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a072e89372519ed432c793d24324180325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2013dc99236ee1e500328231b1a11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6dbefc474d240f2fdbe711ba470f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf82b5a63d5724cd5dd0e637f2b3806328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34255fee684b1814e447c14aeb7a0317329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e9bdac4200c6ce5d5a8b09fad737d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af4afbc53276c97e0d75b27db2b05d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eef63b204f12a10b5a60d261ee223332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0c426e892dcaf2f59ff9a61f5522333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdd92968d4fadba4c38b1d28c2c21d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c12f8e9b50df73e9ddb52aa6a5736c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775050c67f0cb41de61ceba6e0647d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee3b67612a8e185a2353bc281cf31a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd39e5701becf433c86c9747a53dc9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0102efe85f462c8f21cb13097b2fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb835ab384f8bc878e6aa98714f43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d1321be846b40aa3591c36f67746341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da489a71e9cdc01b378e892cd6bdcb8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a329c3c7c26c9c848ca0011015cb235343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e759e108290c2e3578d54452ac9de9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3394b8b343457cac7540496af402345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea386c88a44a3109c51f0813d7220b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5330c489212058ba30e3c5d691d0cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2427d815c4b5be37494c0f9f036d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d23886cd5d75c0928662d2aa45d6b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe64db74059cf94416f71ec0a1c23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bb08c4e104aaf25f86ef1c646bb29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24fff007f8dab024446bbf389d672e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72b33978ecd8c1f088c94168cba61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4000b7507041e42a8190be549bd20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348f707bff6168b1d19239a218e1baf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430c55a67fe27178a2bc5e400eb0896356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc4d6908187f96d9dbc376a291680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a0b08d875e8adf5011e7b9b37fc92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea667a12d594150fb0c45ca61af7c43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a6cf65d43e495d07995e8910131d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6609a1f3b4fb518177f2d73b6190361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06570303d20de7b63acca81b08d6e3d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8162e97e8c80463f1c7f1180504f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0ffa5d066e14cca0f46644ba18e7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae4474003d8543769af4e70f01195f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d48e6c69908d4ae31b024d23199bad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f080c29eb6535300b915cdae5d129367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf305ac01cd6749b6c24f650aeb850368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833d9fddfe5cec360429c6a3f7bad1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f1fd7ed12b8e30b43506de88f1d0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4cbed8474f6a85708623f1874079e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733df89636528af5bbfc256cc3fa4ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97744f888f8cc95ed6a6c1c922738c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6b894ee23be6fd482867430fba722374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c2e25a1f5bf243c474bc5ac587df7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394677ab3f6d2e5f17df47bd56d71600376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e436b454bfcf2f67e4bf0b562725af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fa430b9d159f92635f305ff12fb0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102bfa11313af8eeec6c3c67fba9df5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc108cd77a5877163660f2e5cfa7ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb1d32c8a96cbb4c35a74bf665837381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a7f40243e76aa5691f022ddf7ad1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763157e467e667a29d4af42b77a551b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b26854f0258c1bf5da958d282aa71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a8e07ac312edadb1fcb2e3ec70625385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5d329d51fba38b3200e72c17cf89a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b1fd8e4be383dd208b7c27be0c2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56f82f66938230d67afabf66cc5339388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8007548a00ac8f86c2a92554a97defa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6dc5ede00de319b1211cc83599d4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad38d3592ef35d1af5af2be75db0fa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844125acd0b698b6ffd36d8b62a988392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9653b24d5b13549acd47fd1466d8695393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03643a494d6b20fce9066a1cd64bd46d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7095ed8a443e1bdfc6fe601e0c888395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14490cfcd7729165bdb2e7eaabefbd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69c4be11104e6769e5c2fcee1e99c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c8c5cf06ab48269ffba3eb16c5a78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3725ee73ca4043934aecfff31724399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6acb7d2bb0253b572c22865e9a2685400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9450a710f9674743ba4cb7ba58b877f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f5a6e32f217da5a8f0650f1c32d92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563681cd132e27fc53dc193c12a1f4ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca32fa85187ef9ffe284a59ebbe1ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b784922ee3efe5585b6823d042dda9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566db0b4c8f40533c05911a54cd45df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eb7cfa6907a861dd12b68d2b88eab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fcdd7cfc5cc0c241435ac71f5a17a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d95947edf0d303f1dfde6b0b943a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea97a897ae1b0404a9c86d62f64f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf37fe0c7fa451efeb5176cfce1b4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e54af674cbc94e0b1d974bde8310f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086d600aab854aafa2089ddcfb29575413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57574e20a2adb53e59b8dbc7dcf89ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504bd3751a00d9a539e9706b86456ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaaf4271339b6ba19401b9aa9d59ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd52cfd4ea011b6b65e7207d19395e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1e3a5aad0d2fd8103e1fb20545af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528cac7bd2a38fa20e5b4582c7cd61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fdc97e91a13d7258817d340bf3475420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f4ade443d0194b2111df35079d22c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a50e74426ff135a0e40eb492f6d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807dbdd00e6fdcee1019634896ab26d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee56cbb34918362818ac58584ee97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1f086b06701833a235a0daed65004425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0800974ae27c3bfb4c5972e61a8a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8f630ff3b31ecc23724757a2bed63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2b8d982184aea48d0301d5e7efec2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600514d18135ecdf3caa9affdc5f547429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe055fe3aac09982852dc69d9c7a71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f2b2f0bc3307d5df094793367053431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf514d38596568a337335dd59b9f9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05eb30f5ad9b7b4a9a4aee9a5a05af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a107b0e6320b2c1d1e17b13300383f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a1615e5cd256aa9055b264b182f11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff6de41c5a95fb4142d74cb05027ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdb582b898ab83ce016c0c4b2c131b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442d28cd2f896e33512ef09aab8ca0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea884d811cd11fdebfb468bf9cf09277439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5565d7759cef44c1bee57f7b47f5b2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d774e6c4ac4706264c7a055479b505441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d087661ba5046f91245bb270be9969e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b64c8a7ef2ad2c968f26073840192443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab431ea39914a3a8a9a798dc38088ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916fec8f1476c995cbae04b017c0942445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8064827466567cafbab05fc27696f40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b2c20736cd36951177b87149e203447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b45495730cde3d91ae576435c41eb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2b7fa06498498ecab2b5fdff865e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34146770bc617bbee987464a5450fc68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4981a42e0b19caab879dabf227cb91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23bd4390a59e17c03293266c556ca2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2182264c18785ab0ae6143f40e3bb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6931b05385d755ae7e10b9a610015454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d92e33de8b0ac77be39824c8c6c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7968f28a1c417b4792ab45a5228a5d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129069edb45884afd8e27d74f4432c54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200badbfc369b7d1a551fefed0d4584458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e219d84d2b497ccae36e383e25de9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dfcc5fcf555b3726340fd2af020c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa86e165a8207aa20e11aa39694577461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e80ed6011e3ee1fbbd62bf58e45db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7853874dd367c71459e90af77ee0de0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d8afec6d20461b09dc7f667172bb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635589c5992c0d1840baf6fa936f441465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791ba1b7e2d25f3f0ee69dc61f2a67d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338593e705d247a42628a5d033aa15f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7019e74fc1bb1c6ee3185de352262468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07cb888f3cf2725a11817509bed96f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c603f4c5fb2d9fe9b0c9612b033bd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932948621d5733ea9641f0f3fdf15900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e418388a5dccf3a2b83715714d34c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6e083094ea661f4b817ac54234596473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c0a7dc7bdd86a41ed2e114d3c55d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89317601ffcbe2e231533f752c04014e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfe4db495cba6a157fc9b2666ad762476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f4888d3ff0072680fe4802508035477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4a06715265f77721b073fd6cfed8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf0dad7947886557e8faea97fa0cc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659320e50e79b3e89e0e13ee2c953a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3bd3ae5da39849608a112607bd8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d28d7461c36df354e5e239c33be97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c286f202d70b15a053e1a6ccdec0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be54fcac7b46ac41bb95d843e350a06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408228dc3496a1946ce350f0bbce678485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4856edb26c24024ce9bf3439d36856f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4bac97da21845a8d15c8378418424487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c526e26f20de8500e92190c86a68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935855bc1c7f98a6eff5f35f979666f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e7b65176c582ca06a7521f6659a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f2a820344704b9555596a2b2dd4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee52512256019d72a214cb1c9a6d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83503c5edf5cf4475ab7af3ace5e7f38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3bbaa3abd0f5dc4997baee65ac7a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab74f14c0ef1f8c73f87a9425fa275495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a6496f7c4dc663db0994056974fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f85c25f9b4cd87adaf4618a972277497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723490737393b0ef9e443ebeda0f2d66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd201a3fc693d995a8bda73456dfc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6714ec5d878073fb73954131bc613500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72111e86afcc5d5bf676ddbd51eb422501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce4ecd502f394458b1413ce85ac7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ce1d6887b23eb893712ae906b414503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34353e0e8744cca01df995c9e283f263504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0befc43749232121a27a8b81f8d69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d1558ba1d815379716b633f913885506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6d8f2f1ada122583229e91fd3373e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf638213d6685e4f4f10e78e2d61d94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4484e5d82a23a593c8bfb72b5c471509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b1bbb744a06a8c24bb7f23c7516e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91435b170208bb54530f21c2694fa8ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded20f906babbba9a78774846fb9beb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7434ad47ec60ba43076037f598cc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4871f2e9f34fa46d0c78bca4f752027514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41e9fa272e7b9d63400515df4c8a57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26f81a6bbebced3e75614469a93a7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed769d5c34bd1f8cd3830bfb678caed6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c5cd6b793490dc2124313b1cc4bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1f5e3f8c57d23c1da61e24760d78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb654cc9771b091e90e403605f0b266520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd15977b8ed5992862f4161b1691b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c980cdf88ab39306a2dcf6286869e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209b62cdddd391c0b921d5bc5e15969523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d72b2d62954c9839f96a2ffb48760b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122747d8de6a2bb301c87f6c8f336ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73799ae80cf5a8285c9b31d7c1708526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2609ff92d2b1b8e12b7e09be3429820527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eef5a77c7d1a29428892b4757fb5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ef7f45813b42100d6718227c3ea90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafea2c421d770fb1c76b3a7a01e5f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6980792e7d45e55b7488b462784a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d816eabddd896e01aac0848ddac1dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f16f25643e1fe93f1523cf46e9668533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88dbff039790386573b92608637a2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8f013caabc662368b94b1a9163837535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae2a84f1f9018f30e83edb30b90ff3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754908243cdca50c06d71ba46b9debd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2252f3bed19400e3504b7b41b742e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e07b9fbf69ff93456b9edc46be848c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abaf5aee5ac1db00291d1e01c4a154540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ddd46090706bf56b9ebcebe2c2bc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c5896a475eaed5f2c433d314615c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c89c381cbefa97d23277af6dae2c7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1c8335e79bd928967c49a50f6dd0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb261a98f868bab6e5a8c9facb465e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08d7304068fd09d337291b19c3416b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee62ace51cc7b5f95ca4a301fad1955547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2899c40b29e6bd19b9e12a85b3972ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ed5a65a61f65ca347563cf3fcfb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863232415993862b81085217bf135b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2da7bdb05dffe9ad33aa66ca898c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012604838381f808565d007fadd9b269552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591af50eeb10ad3877b36ac390dfed0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9321fdb6c7e68f1591ea9282414dd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082275ca490827f9e544938064d5922555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c063013913bc88dd6a2dd038b5e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ae09a48bef9d96a5a0d467fa5c56a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d9700e89c337eba63548fce1cee29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318702e570d0bc51893c184d2582e0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027b608ff3cabf165dd1e79c8a0318d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82344dadefa456c3c00b4505cf556a27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e518b502be51818a3a6847d8d333cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7049f621c1b3242af265174ba1147c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62080a16e5dcf0cbd0283d46930a21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a3a5054d450f3f580c408ca5b272f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64609a071029a0a9fdfa3ef745fc17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b33cde89680dfbcb66a512ac0b37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4917319d1cacd7e92723bbbb219cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfbedb9673fef3def384b90472dffd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943bbf76daddd1e1453ed54b2612d59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868bbb6e4b193d8ad46f903de4c8df4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc034c2ad8d89c7f8e36efd944940ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d148a513ed647005e9a0466113b5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b510c78ef85165ef6dd93cb8734d5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7971f7e26db2480f79ec740ded0c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e3b83390eb8fc6215bfac4612fea1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249868b6037fbe83480a9a96dce2e4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d6b1ce7a04015e0b41e8f14e8f629578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4fa0affe32ed947b7fff0999738a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89bca52b11746d668da1ab2470eb01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab874e89bd5536e546a6749ef7f17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6cc039c32fbc1599f8d734b38c98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457647129735d78bd765ea437039e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985d6a88e1f28771681a2f0f3020747584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5258bb1a54c53d8ef4827efd8d8f60a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0c4b892503467219012b845d7b9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee5020015ebd661a69bd34698961ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460b80e34d79456049ac6197960ba5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2cd1079a45d9d02fb9ae5e3f270ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4376d979febde90437cf70223978aa7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bcc938809b8eef726bd3b86b705a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d6db400731fb0e994fdf03e234837592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b85f66b5101e070d7777cf1878e18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57350e5ef05edbaf634fc577f64a2bed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d8dc5023c1bb9b6614ce5eb508521595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a222920db21c17659beafbbbed3ff18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134ff8f931bd8079416ea124fe4b400597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176144bb072d13fd72251abcc21b99d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca9004ab1faa8d6a1c069316a2f8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8775b7f3153f7d5b58535ac433ba7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dffaa8cac716a90477311b7c094e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa76618f1ef48137235a738db98154602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88e9f70404d8ec6f03241e0772ffe1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738f0ea386358ff9560fc99e2c324ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9eb1b2506e79ec2c5564282dbf96b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de51eec791fc86d4588e83467859f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4154c4e86cb048efc3fa0cf25b7c28a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d4577d3c91a5e79bd8d58d60a5a09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f4c1e3649c56aba56a2cf0b9c40ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed091e41985e7dbef2b76ffdc73bcc82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182c763c583126090d6c4253816c67a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab88370bd4e6b9e8dec991a2c53c69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a41216fae4a29e24481e4432f66c08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ed0ce6d7d2d59916a95e552c4118614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458412410468066b407ab43f5d4c8607615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e5dfec484e67a9ceeab006c89cf8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daf05d4b07f7bcfd830d077d09edbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c47ed40875952e9591e924e9843b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf508eaec2ae02eb84cb38830bb2dc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfebbd7bba365fc7769758f2af7cae3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd31b4063c72d6e868478a61e82849621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd646ca3b870fa1782c8c71325040d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7798d04ad490f7b54c9ff98d43f39f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36678635fee3d4a62fa7a7432af76e02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098a45ade223d92b0ba349d592e66e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be844653eb6681fc38b657e5cd87c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c15234a471459bdcc91ca4bd4ce4e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee380730e138b2903901a0a4c3ba70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791038a5c20c6dd00eb843167fa652df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b899e4d5515e0a6657f1b0099f7c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb2debe9d61c1fda33bfc4762a3440631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d93936a99762e6fba5e082247bbb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72392c8baa8e63600c417ee083b47b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6e623d2aa5c6d91e67150a19494a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62c2777047d49a8933b9542011402b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7dd5fd529f4e6cb51676a1713321636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc444c0feabb03da89bb0f4e82c54b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7563f0dda3f6e718bbbe4dd2ee81ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c6a57a0b74f626f9cfbfda5f17ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88fcb64032ffed80ea6b08c49c58a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a395606c4736ba6f15754ab80adb2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7cfc67e0ec0b3a4193b7f71726e51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2f8ba57efc33004e84cb36d1ff636643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01f2b610b33dd49528eb4e6a3bcd89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087f5f52803514d7ee439a1d588d1bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824ac4e57821d668d6d7adea5076a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d32b16d0eb49cd3ed809f4a6cc056647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a8284b42318e71b0e7e80605eaa7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d16bfaee79680cc962101a890cdc42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a0d78d36166df90047132aa1bfaf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f92726340f656040f2363f233faf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea9257a46598a31742599ac60555ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaeb75b7a86838a08b90c949e92376653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e108c7fdf557c8efbecce46ad544654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12bf2d3ce7093b30b4ef9419373ae3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87539480face7459aed528e69469772656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124282325a5a62a888aa99a962e2eff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e7fa3c8fd654586710f2c4982233658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589907f4c3b4a59ce8fe37fba5298a72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17add2455986a4ae50bacb607c675ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4e4d3d2d90791201dff775c7aa68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92575bdbceaa803803d6be940a87b10d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04ec81d8ad8a6be87cc5dfd65a0542663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07162dfa87fa519f8852d2dfca1d9b37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c0fc509116946bfcf7be8e78d941665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f2766ec3a068cb1c5b925bfb7dec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacf0b784ecf229b1d07ba02a6b575e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed90afadcb218ff4f8f85bfd137a36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f56ef51516cbc9de4fa2a53544f0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42428ecc021fd7c158b553d5c123f48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20564f2e997e6c54eeea6fb011a91ca4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb92f49839e3de2191ef9b52af31b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff0125dd0867f61351430c595bea30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93ead06509e93146756a23095c34e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a92b7d9bdd3553f9978b5d650c4adb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4c587f0f0b4790771d8ee194a8283676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eea6c19828cb1cdbe3924f4a1c077677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0036fa18228a17671e36ff44644765c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9faa83d151b28a1f1ddc000c5239679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d120119a93f14a9e87f9be4e9108587680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913085e8f34576f8840e5ebdc3c2ee9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98bfcb98e42186231fb4d1cc6f4dd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ee1305093669a2ffc4d7d8816ce15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8cb51790cb1815315e5ff37a1e8ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414975d51cd407e6d33382576123bbd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91e3b3a421323fda72ea0eddf0e805686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76f8d3714c01e6ee5da56b4873cd2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2912dd97d2f720d23ac4446a9ae8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2212514f58ef16806516a499974a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745154b50cc32311059d55439ed1529b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3049666dfd6f7b709aeec763e0ec5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef1289b2ff6fb05407a59985ab7ac4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b579bf7d0d5b1b073fba48b11dc10a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82690a7fb7865fde0804c15a9f084788694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd5daf9e34632a86b05b749015f092695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164f0bcf4e855b2ba96cb30a0aa114696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64289c63b44063c7e980af60cfebce97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834a319856367aefa491228155df5e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0179332b07679039ad1a9c8b63a5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f17b6bdd5232644923e2a1001906700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b5e7a7fa651cb731793d1da1c9b3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593d4d2c78a0f0a3ffb4fa9c7b8f777702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baad3b4aca164480748993a2fd0c83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1044603731f0a9341f8040b96ca8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2f36a0865b093fb7ccf036eaa6d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658053ede9b00e0a64d9ce3d1733e3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba73ae820d647b3446c6a3be66b0b53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fb8c64234f266dc24704b04a8c58b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892cad30020637622b920e8f0fb71c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8979f061257b7252f5c4c3b38ded1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea951b25c574e235d3f1785dd9323122711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e888ffb214b15fe970a5996457f7543712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6250afa902df8293a0a9baca93e58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ccb2b3aecc98648ec6bd496b00d83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad55e427a0f20aeb5b0cf4c06a1b98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cb5ae4b3cb1f7707121f59f752731716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965fe228acff4741ce61e7797aa37c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277982d9c9ac9f6dfdd52d1caa2e839718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb34f9e86b6a8e36be930c39afd6e8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b3b498437aa12cca7d49fda8b5033720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39bebb74afc062f3b37139ed226d85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d273056924536a87e0962f470d7bae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca620cea596547bcd5efc0475a87e719723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23678fd6e86adb4fb8cb2960bb681652724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e01640118909c627c1a1e59f26795e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10563c0bf10083d95034f708cb8315726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b462a54f3f059012e2f4af3b23d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b509d979f652dbf3d165e9ec888026a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49411163c935314124cc64650089ed84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12f79f4fdcfa2a0cc62be3a265d41d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3263fb0f0a64ac25e64a2953c28340731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b39a59f7f5b886d92043a65a3f74b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe1adc1a334858ff292e75036665f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6209b5a82011d4d64c397e9ca01591734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0264bf80697780cc71dc296d5c6c32a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39ed6a5e4de0ba816ebcfd8f5a4fdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab59029e4123f453d6bc1d6a79a4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7969fcfa108038fe6f0914f570c0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a184777630ea676c498c1e38351e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617716042b9a167353e22396dfb3c6e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c693c902e50d041dadc673e7d97d81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50619590865f7f73fa39ee44f900eab4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c7fc5b7ab09388564a60a290cdcd7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217cbd587debe83b870646334e6414c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23733e2dec307fa734855884a6e0d89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3391a8ebb6ed61e2638400e303a1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbbc40fc04d05fd8f3cfc2bb66a38f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc4017a89edb0be29bd247fab92cb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3538a86d82ba08af3d15d98a3d6eac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262d8129873c66bf3de15f0c3239399750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b245c9e46f10add34f5e9b6e36111cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8452cd3c25e7c8b65620d75b883539752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284255f8448debfd695cb9c4989c7c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8286f594097666c0a5e28426057aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cba7acf49632c08a0f332fd762938755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5b33ff5ce9c04c915eaf0c106232756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96836a74e90f80a5fecc6afb8eb33b17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075cb2dceba3f4e69c29d7670f5c2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ec1d47851e4be900051d07b12f545759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199d8e0656b030c3f22c759781963e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78de4797daeaab27da65ddea0b5cee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3227bcfa32fa64e313388ee84b4d6b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5c24c051c68027ea04e871ae3a5f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfaf62149cb63b093edf8deaedb236764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5dc07cc86407a12fbabdac9ec2af8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd0fdfb4d2d0b9f39fa3382264cae8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9bafe3f042c0fa036912cc3d300c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364a2e0a7d80f8f6c343dd9e0b48c5d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13edbaffb258780ab6af72cf808549f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e434e45a3f26815b5d32feba22761770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6f5e0b7da393e277b208aa7b3b84e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8da7e82df244e22d7fec83e844e5fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28235fdf41b112922ceed86b06afbb96773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c90e1010d6c16429df8159a28b9b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6950e879d77093e20eede40bfc854775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1527ac8ed1d92e318002802efccc2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeae2538e1d4bd691247a7373300505777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc5725e10884fc79698abfd371e3bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e236b110231e0ea1baa3fabc5e3e5c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388f09056328348fb1486abd72b0f9f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc42ba9b438c31cc4aa73d5b453df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a08e007a6a21c596dd9b2de1494b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd183cdfe841aa50b6821bf879eaa8e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa0725cb566b6f9b70f93202ac0536784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9b0a30ad4f5b8985e7a83f26b4699785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f3e4c6417473d6954058daefdf443786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ac6e241d620247880c16a6c05483a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ef61e5d51621728319df8bf5c7b71788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675777fa7eeb01d82e0f9c9b5237d72789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486367f4d236592265598b7e9ff4465e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4f4c70a965a6bdfd83f522759fbd2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36dca983d698e385d7dbf459625d5b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e27b003777dc12fae0f398976d667793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886391283de769bc99a2e17ab6fb2f2f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92229c8dfec19e9b4c74f5e935d07795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683adda66f683357cadcda3000e9a966796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e33a4e0f4a1871b9ad7963048e5f1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c468f0a934329b3904b3cb494bd71798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219cf131955f9b568213e91b3eb0e79799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f246b674af513b3dc1b8f6542387694800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94637def39b35957c7954ac383ce928d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe0d1330e176448ec1ecf8d2555b9a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd09c0da47ec116314c9c70c3d6d8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b0477e30ef59e575b8f435738fe13804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0591c7f1ff31f451cbd4717151c233a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6139dc2e95069bd29b05a6df5e400806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe0837ecebdddf5525a1e9136ed85a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004662eb285be35c97791f8c00dae44808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893c24a3019a7ae4d6e63fc26fb0f28809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914238bb8b0935e57955d98255080e79810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800b913cad78817e0f227c7474d9a1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce3f8d7c874c9ab3342041d85b9033812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1289e86f0ed9b0502f9fceab3724813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbabff985f97aa48304b339b9bd0f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76e67dfea5606ff5bb8a2a4dc853df815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301fa74f2f18d1d9b9630403c95a996816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63563fc625d12feccf48506f74ce6480817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5e61025cd634f6dbb8462a98861f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096a4671ed93c1454cc716ea32ca202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05defbcf1efff8a6140fe38014bb85e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3db6d27052ca516d1df37764f8f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e95c451e5692351353cba7f89eba225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98768e10bca33f65f5f3cb06b69aa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743160d861c9ef2d71a1706a4c9e687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1523e9d05eb0fdbd2d26482c940da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c2caef4e3b93fcd1b0bbc355278979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05140df1b9aabaf0d55b61bbe264710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7256dfadb0d84acf586976c60a0b1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce66403316099d631b0fac711572f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7f6151a7889acb9cbd715c6994ec313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391985c74b83b8afa8f49c76c4c388d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd742ed6cffb33a9d968bd8b9387657c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375add5dc763507e2b86987f4e6aa7f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8014e424162273ffd8e95106bf5583017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d1b3c7532d25b4ff25c8864b75cf918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203483b4eac491b8d3c0828ef41311219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd2df6691120ca37a12ebd3069df220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331866139d5bba2e6188aedb936e2bf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c35aed3c1944db9383e819bd3602422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c138fccc77a65c3a6b2ceabbfffd0ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18959489bacf6df82dc98e69edea695524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ecb96ba3d6cc440d17935520284425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa975d4abf146835b543487e35f9b5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f179be4247e0e863ad6ecb3a650b74327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a2f707ec06285fa4585b7ffa28a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09259ea91655197d3419b11d3f31b1b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d00d74a221afa5c6fd7e71c122c4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf480cb5c3ef620ae42cc757ed1fe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b7b49c2823cc9ae7a77e7794d2c3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d34ec52718f4f2211ccc022f1256f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f7528e1372380016ec504c8e4b24534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0be1f12afe567d06e01c33019ca435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916802e41c18d88c3bf46786787fc8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665932a2caaba4b374fd5f4a6bd83c0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad19fb0810c52d5c364ec0b19c958b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf3e64cd90d830f82e2debed8a95d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b794d07b2312a21d01cfa223b784d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5df72a82fcbf3e5facbdbc118329e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a67e3e41ba79c89ac145b139ddfad142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a511d868c670913726f7ca42114643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66747210db4d567a22bcd89a21a18b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47bc121fc055cda7b54242a273675645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e102f0d80304a126978861f0d7206ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71408d058254d1879f8129b1529c84ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e319733577ad23d0abcc94b062738e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4afc1aef79b50a5c16cb1999025a0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85da24a1b76a6ee0207614017be9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067f805e6cbb3cb6133eaef685afaf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352f47513c087a59b3d0329ef840fad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e9f9bb52bc77e2b0d5608d88cca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f5f08cb10a82a65898d36c724fce654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5bf4db94892a8e401ae1663d9437f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3f82281e90a2193c25666f9da861656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791189aadab4271b21a67eddaec3f2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdec88d7fb6cb93a1096fe90609c5b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbfd3a27e57c116433d32af5ce01059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352604a9998867a3513327c684a991560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41f00468a6e1d8209002eb1d8d36361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d383ae9f77fb2c911b0733f1abde7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c70a429b8c09a46a50089455e665ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c0bc06a3d0dc1931af821f11d487964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1941f290e2f45c6ffe386899e5cd1ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a0dc36ed6aff4baf39e283054fd8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59518d808ae0f841affd5856ef12150867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a52b6f86ecebf3ad4f6a353e6db8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51455fa8be3d8abbca8d1a8860063e9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63bbe3d32785a3257dd63e1e934f3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca80c241ab85fb23b3eae9008418071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21a37aa9a9e996627ad930523c6a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb223970751c04c6f364d06178bcd4f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4512d03d496c483bef3318ba8d92eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e7473245ec18f8892f968497b501b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033a6829997cc9e6f4b724889ff8ef276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b90e7de9c6b4c6452e4bb2203c1ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106911cd6a31e17714ad8a7e6b65a7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5ac8abd3089d7633ba42265e575879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa9a8423466cd33caff398c74655c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2c350650c5fd323a1adb0caa2dad381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc2df468db8d5158d1d2c8a6b54ede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac14086213dc4baad1a208bf66903a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d965fd8844b0a62a3b3df517e4d68984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9cef61a0d58a6c7ac64156d2c07885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf38922b269b37ba7de502ae3e90c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb92ddba4c0cb860439868505b14f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c172a17133f4f8ea93b875a24f3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26227acadd2c4a4758be5ff4d38adca289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cefcc27718d7bdcd82b644087955c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74b9aff2d0e4b4d56d938af90d7bcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94dfe541a3030ac19f9b3eaf8879192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc785140a7a115e5c3044d958ced8ef693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656696b4d28b6d89c8d8bb4219d95e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dd00d554ba5287119221e48ab184695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461d365d0a5e473edb28b58f2366ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2230f532e87048188ef01d058db0cea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc3fce5903b2c7a9575d4a16095d0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6cb2cca5b132ce04a1db90956119999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25d50a32b8642027a56885410f28d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366003c3620d5f3f7e2c3cd5d5f51c02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fe17f6482c00b16a45035ed384f67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab08f1462f180de6e2362464e7d54bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be769f31d61fdf91da58164ef2f9226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f5c16e42c96cfc9bba687e8a98fb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088466865ea371f60445e8a704ee615106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c622467f4b9222acc2be5d5afdd7461107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e856a9f5c64f061647e0056f18a99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144bd7053283ee482f4db864fe5674a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412d546cff04b2971fdef2e93bbb502110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd350a95704664a96370282146f433111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01f185352432ff91bc06abfa15a2cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346806327735643d62bba28a1e4111f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da3cf7ca18b2d554e3f2766d06ddb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db96745eaa30cff7659cb3795cb0d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c266dcbd84b216781587ceded845c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35f5882cdbfc1c3e4176fa2730208b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d31508ad8c5634665c69ee3b87c57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2146b9d258c331dd17a66a694eb8121119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801824a11183992220d3571f82fdc6d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411bbad058c63af5061569284bb7b25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83350f299e43ae841dba2ad783331c42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c8811015790f32212700b61e92d32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89179bf72222cfce03c1b2d0999792e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a296a0b4353a7ed5b6113dcb10e15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d04a5f835b7ab3218f3158bb6970f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b3fa4535a48f7fd52c2fdb0624f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff7feb971b8fedfbb1356c56ada3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7595b2cc5ff21f5b3d3ab6d27218c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e6f419a79f2d683f6e904213d15eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de747c0d30ec22f0b938091a1dccfb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854bd459bc9196ca92b8fbce390b0ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700a45ad973c358a0b7090bebb790c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f17031f4fc99443e48a46b505e586134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feeaf81f2d351533950e8f7cee6fe0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2d554c6c75ad22e9a3e93f58d9c2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17cff30a32010b86925ae66ae8ba39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8957e1872fd3c991e9e8a40623274138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdd1cad4bccd12e9ee7a82a017a0f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de02f468edff279b050f83bc0d16297140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65564e52aecf782aa4d98e3ea3815865141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da37ea93e1a0086f57d18b14365f70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf9ddb4c7524a94caaf7beb94075c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0022a96e3a7ca76a594f903c7fbd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e308875c581be1f382cf755b0ed8c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf371b67dff9520e6903bd4cdf994146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f646052462056ffd60f3e9b90730ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f59ee70b74a6c2d6eb2c3ec4e3957148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05c6dd198c69d6173498ab33101ab5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7979d49d9d9ef4b827a67925a69bb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869607adf22ad1ee38657bd8e20c7e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f67123b04c10a1cbf86645f9051cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79641b4a88510b61982afa61b98feef0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f8a05941d40900da5bcf5724fa4f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdf995de5184a2c47b027c4c6f6c0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a2581cf88fe3dc5eb1c7cef712b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c595819f5e5cb0494140b4fa04d98b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b102a297ca7e35163d403de2e1875c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872e4e1fe3e286054699c5bbc3691ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75018869804f7e0ecd89726ee61028160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ce6ba09ba47695b03872962b1d05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ef527eaaf2f0ca6ad8869e78abaeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a679826f205a0587b628405868dfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253621fe515df748205bde1389bd632164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ea71aa726bdb62ac48f81f203c6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22edf8e24aafd3b17c6271f532ce441166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d9fe9fbafe180b7de7aa9baf95d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a377e15824c39fe96ce04a2ff86f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2a96c1b892a15e152226b774d7909169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f17b11e9d17f04aa207e1527e0285170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db605c685b62fbf91105489bd5c6c5f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda16fec717ac518dc7ff4ee7a4c517172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b018d2e544ee68df535853097bbd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8e0222dfe0d27e7571856cb195f46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fd259ba11d2815cf7e6634afa1132175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5553ccb6a224ac4c87315c3e87e5c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e2a6f8c9de96c7584f12e44851b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0e8a0a90c3903bdeb2b890fde2a15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f59d2c81b032e999c94fbf9ae1496179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99499ef831dd04b638fcbf1f00341fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d60248bcf687c6acc7c9d55e2646a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59cfa2a3a864cef3f00cb336393902182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da9c2c3368e86308b5220c79510d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e73751e9bbd1bef5da84370826436e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efed6521b34d1bb069da6a848763744185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b46666eeb03f33be7b792de93ca538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea964ac985438c3bccd0db2613442b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f4bac661864962c2bc708f4f8129188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28fcd0d4d912e972be0ed6c00c0c2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759eea6dc1614f3bd67250218cdf17e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfbc0703032bc2d6598a4fe94ff8a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378e23b939dcd6e6a589bbdade52438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cce90e1b5d573192e4f43a5412b96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780af57f7defd6363a238d197304bf8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b61deb00903befa78884c5884d62e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ddf9de416dab54546d123aa1c0366196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46db6149f8a6919eadcfa870b567572197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552cad238254142b84c3a017183f7ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a3a3505334c85796622a1ae5035b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8421cae5b45306ce183868fe1e50dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469478965f78ff12075f416ea9169d80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cface5c56752039f1099481c25ded202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afcafb2704ebc4a23e1ba30494720a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea233a57739a33e96f0ccae450f6508204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b4fbc0cf8e3469ff82de1cc2b0262205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a840c6cdb155b4cccb6b3f8f2e911f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e69e2315851b712a5fbe39f991d1c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3053adc3e83f5745a64e77c22ecc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df614b0bfc631ef4893b33aed04bd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef0da63858ea2a1fd2cebb37599613210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea4dbe75956d7b927a1fa2a73dbbb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0611b161a3df014f3081df944906b77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327bd75553f3712da19165e517b1cab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b915f12125621cb832ea360133dc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcdd9e3c699afab16275b483b4a9c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f42e2840b98ca11fd5db9f7e89c9c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddffae1ae99223c34bbe8fe58bddcaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e973f66083777b624ab19780da550a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19ebd772c540fce5c304c84f0e1a04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045f9eaa1f6f263bf4ab591d50c89f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b1335a2ac1b5dbda28fbd77eeb918221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c04f2d888e8c68494ee0b4309903222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568f361a639e0d030d85215c8ec7aa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64946a5ab0952d1f5cc7b79b415025c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfea5328addeed408d5461b556186f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7244aac55eacbbfdfcadeaa9f66d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77cdbb4e3630e31472f109af41843227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103e326d41c4d97d0a8089953851a7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27a36fc03d3b7c85f986efc8e12f75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee373070b06b4304aab34289b3241230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc395fdabdce3c05d80a6b92ccbe34b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10df43f47c7ccea41ee07654814728232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229145089ad33a65d330c194a8362e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554e12aba3f61e79ebbaa155d942955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bca5c64d53c41e37cc3438f00b8a29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c54fedccf796d213f68d831ddd759236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980436e484aacea5ed12fde7837f0e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59289c2d5ab0934a28b04364ce89b962238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ab5a51501356ed2dafd7af4d4d905239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46753dd79a6f04a3808f629b35da70d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509826ef219f94a6b33bc2a2a71d3622241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e49e2955c7ee0956c24f5be2fc57f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1841a36b769d9994f3bd546d73290a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8e4c3db5262a8dd69860955fbd1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c27e0c2b5e11a04f57ef0f1b25d3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcd900fa397d0faf17fc04296a767b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa482844ee40d507c079b0cc088016247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb47afa96bc89e1fcd24b64e74b388248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6107c31609bce0b39891ef0064fe48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a79ab588184f118e990420edb1f1be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc94f5fd1944b87cf0c0c17731f813251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90861f6c1b731d5e01f31eb80c92b7de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b5612e962790bc76b5125dd79c833253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0212fd0f8bd803056694b333369d0d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c254cbffc621d2480d9b3ba25fbd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44783b795c559427dfcf9efd9cd476f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635d318e316b71f73c0f3a02a168447257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fb1334543f57aaa11daf4cc436839258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842696e7bd005b30df6f920ec71a4ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b471815d08ee760ac15467b545a86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f706ead57fad3f0e67fb8c4a1f177261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189282f8a17934faaca4eda263a676f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1aadde538ef525d05cf36997bf707263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d68c61ab4e139eaba31aa84535e7de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae9b6bb0af82de85222a9d233563a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f6941c5154433576462f554ce24d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491944c8d5309ad779611733f78a70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a686a833a4cbdf758175d36da8565268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5b9d6872ad8eab9edae5195a667fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fef09249f99843e3088b3b37bb8ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6125c1b598d301436e68aac90b006271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85318c80f46c8ba9516345781308c404272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20034571a97714fad3b7b6c6ecfa9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9879720386d769a805b2895e1b80cbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313a5eb0cad4e87cca902558cce270d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466efd0ec3d51a1a1b29c1ac6e7fcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfe221dbb651fa8418b21a061ec57c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e29017382b3421b0e1ad4b20ca577278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7c6e60b358497a882361678426399279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f8a00719e5d01da42598411916707280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418357b09906c1ea6d51a0f2025310281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807aed5f85446b83e5120ef89a2e39e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190a01d3c1bfc5abcfa532dba484cf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973fe272498baba970265b408056ae3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33499270b0d8a20131f0360ee081f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b850de32df292f70180128f6fc3cf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80019f6f4dcf47ee6036eb583f7d552c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85929aff6464a2e6f1b14e7deb4993288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2d168eae2d80e9a987e714137aaf4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784bb4ee43848bb40f9e751f6d9dcf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629ba3e5d28764aa9e0c4d9d7cf6f7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ffa6de0d88d272a940107835395d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1103863672a9bee4fe10c9f6702822293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc61e73a8243def7496aef29fdae35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a460dfa07a3a5b66327114b54f1210295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66bf2d80655f00f977ced22e08cbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d379ca44fcc984da6404262a86b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dc5eb3730f34b0081cd24ae96b19b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12ba40e71c337add3345f9a10bb6bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2a835504433868fb87e92f1f01e63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01870bd57c0cc32a3d591c1f7e3c2a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac927171588c1f14aa8a697deb33ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba33b3b79bb03a13353eec579b8e82c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57bb7dbbceb2f21e3cff5abf35174b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1607bfab0e3f2012ab74c21f55f012305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec05e1890778a6a0dd1916a4d1fd3f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4abfab8dbfb630c1cac8203de7b52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301cae7f1929be6b1f51225fafbd2ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f18d9eb174c76fbacd52d2fd3dcec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427bebdf3a727a6197434a5d4495fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7566dc3cc21e10e77abcd43aef9e56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235000173e64877f288fef7014b4ba1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bda6384af125cec3e4bd8d09a7d801313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f8cfa50c92536a21cdee5562a3710314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d17d233c3a58e07acb12bbb4a4186315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4871c4fab1a3e3d2c3fcb6ce38c28b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6fb587deb739adfabaaffbbdaac6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85470b43fef2cb48c5a316e65212bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ac266eb3d4a7ecf8e7be1b4574926319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad140c92a231eac940d77e328d4ef08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569011b6f4835b4cf6b7f1aca27bc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173d57162c40f2122fa8e0ef9df83bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134ca1f81a6542a64247d6d89268e53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea7f9f85677911c077dd8cf2024598324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20d69770c7e54ef21ec297016cc029325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba416596e28721b6f3d62507ac06546326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25dd3f4df19e8e97c72d359946c53f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab611069e9f9e9b9e259f1d5505a4962328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ad4585a82ddf71a08dc1e0d84c23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a30ee871d04d978f76bd9732c35f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a7822bdabfab72cf7ddcab2576d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e767b8bbaf324a88a4dc456fc853e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6fac2fec4c6079f440d9c3e62f7ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf709873825e6aaa75cce1e8065ee818334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a43558ba6cb992d4ced18c4f04de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaf6e160216bbaa894336b3dbed144336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b217c9764e0a83add98a17855dc1cb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3c7d604bec671dc9f05afeb6c7711338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f237ee01a1f6849a03b6fd0ba06b84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bebbd8ea906d095b37d10455300cb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276478cfbc7fc19d067cf2935fb0241341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbfada4bdc889ff69bdbce3a233f5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040111863cbbd5200446d967af9fadc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eac22fed63dcfa4de058bcd91f2a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c82f08c300ad99b7c93bcb2433df55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4faf12b53d7359f9bd38c6c2829e85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe73944bb7920cefb9e631d9ebf7f93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a7999e445b66ecee5cd80b51229e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c192f140ef6beef1a170d6cc7b4f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0a53b1fb11dc030eff08e4e1cd7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1f53ad1a990e8993c38bfc2b44e14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e324bf7ae6980a55c0940e818cdc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320820fad23c26eceb5f223033ed6210353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ac3740503c7b2b0019ada1e4fdad0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e30c8e7e6eab56198fd2eaacd0ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d3fb0b1e744e3b815cc6ea4a7cb3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed0e6c2894d7916e991e573cce2ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce60caf2857a3fee6b4e41bc9f11076358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76334fadf1a007bd4866f0db31ccd29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe07f751090e6065320ff881ade8358360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc388a0e4f01c3cdfc7ca62744a9d6df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c0ea22562e086bdf5c8572757c55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72754507d00dea45a24a4f09f90ae8a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fdadfbf5c26b1f6fc1c4181c5b5c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee705fee64a3d6c88f1ad48758a3434365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767dccb6be2b7ed20c860ab816c1e6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28223dce1b3a5c1160482bdfa35e0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215faa95b18dc542b84d867b3c0fb99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6b5fb96e41fbe14026b040b69127a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b541e8fd7a49a0fd25fd07f36b68227370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded97e2c0ed80cc7f0bc4bff910b9400371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a7bf518e5a32ee7259d96efcf67b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87230850f485425e91c4454a3b013460373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9255db915eefa914ca9deeb73dc3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c512fa7f53631d1a4466137fbb5b086375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8257c632da1b50cb95667b8cf8f1f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f625692e5c3fd136e1d81aaaafac99b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ea5ae0dc067d6b423f5dd57e34d2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a76f623722d2889926e68f96b1554379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc03ea38b886f06fd3e2271ebda89e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b64cc110de7f42bdaca74e409dd38c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69839133184ddd4ee0448b0a43dcb554382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cce4011c88a27d8138bcdb36eefad2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139aa247839c8472be12b97a1cc3083384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f346f9cad0c0b9a79992a9290569de6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510333fb4341d38438070a95b8dc4969386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a53cb6378d4447e29057046eb081387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cef86017f1cf20ddbcd9897685075f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de448c3a462375b875f8717f683cf52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2237b7a3798bdae303d2d61f76af704390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbc80c77b4880e75cdfe5ba907147b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b492ba17fcc9a5ca96ec1b24ed275a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912575fd989c282e0c23e57f5c2e39c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45363bd1fa35cca25919e900ceaafd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a55e0a4f11a0e738d07aff7347fb22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694ae851d86887c6ddf75a9fb3c66ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695143868830b4126051b7ec9fdbb5d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafd1f39648e9c89484417b55ca4ea2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca66d7752d17a0565d096aafc8b1cc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435437f6f1b9f593fcdcfd2db926495400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286566f4f569560be48a7aad8520623401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc6d8766064b9dbba7b5e40b826508402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9af10cfb1ae3e332e89f50e9ab0829403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b4375363b29f23fd77fe7a0772292404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d04539a0265f402ff9a1b2675d4116405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07a89d4f5977c9f7da70059342622f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ebce2872daafb029da56f5f209624407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53732a00e4c7ea8735a81860c275514408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd237e5ebe5286a2c79b649fe8429f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82758c97121b6dbc8d30418a4fb1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad18531de97184430884f8a5bd80884411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6eb3b368c5c0c2e1ba44853e7481c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a26f6f3002c0748afff19a54d469b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ad451c9d4431b7bf319d9d5ab1d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a7e2809e8bfd2162d5508dee4eeb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a38d65180694b84635b5d46abad6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d94f191a16136eaed380f1df3e5447417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c682cae51cf4ddb89b6e0cb60f05f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d423a19430d6f1a998bfb792ccd6fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ba667e6c5e8e9e5a4a685c8427268420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbc8f023fbc332f169f60f35075752421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5af13e911662910a889d8e56fdd95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4de70d96dea73144ff534af33d0d72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb749107fe1cd5086d862e8771573f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ebce2cdeeb755f3041ad4b36f29ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69855516f7b21b6d51e3cc302fd25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd7c004e15b6f8f9f5f63c4377e502427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac868a177dd685602d36d82e8306244428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f7a1d5afe39cbffb89705ad45b88a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c284b9c9d0b66cc1923dc7de9b441f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c58446d4c6c1380557b1c74dccc81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ed25ec19ca142509188f478735ef9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4919c3af61940653f7e5da8309efcb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ff7cca9f3296723d1e8f08b4ca119434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b47a47f3d1557360ff79011d114bc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd482fb52c2cec8e95cd07e9d237de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3dee02f6f11620949d94b60c6948437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9650ad7bfb8fa9c24ab20b19b18795438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3969c2c045aedc338993f872ab2318439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a924a6d08e98895f04e9d1a05090af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff54d4321d1ec95c3c69195b6b5a34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7924126cff165572fad08d2cf94652442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a55c2513ecaef0fe1a77af22a5d37d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be825ff2684b1aa150fd1de744eaa3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c5a77c7d085d02a3a0e7ab0edbe97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dd71d320e35fda291b78599eea103446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2130efb6caf6d00f31c2395e2dcc28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca606e74548f900c01409813a5c924448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3835cb5a76b02747d23ad20e04a14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fbf69c9f9ae50c59686d749573079450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d66e02c63926cce72e5e22e8efc2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c83fbbabaed13617b287b82c17af8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f0bc6973432b2d0b27524dfeff990453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448ee2ebde61f53f196ebd918bc1d39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f9f63265dd6fc244c3c6bf8febaf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a9f2c6bc384a2cfcd5098e366029a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d0994289f923138d029a32a57b29f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20142d798c6f4dbfccbb9a141fc1e174458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12905dd32ee69b17af73dc859077118e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fb7661fef97e3889d53a6880369b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af10721684f957e0161b41b35911b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af3b921ccc566f0a5ac5d0664745b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597399da09bd0187c3d31784ba6157c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368d0ffa10bf81ed78cf6316d58ec55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329560757d8ed9fca04462f99f1de96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ea83c49dc19926be6d2faa2012e45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed729961f04674b97477a105f6baab7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5d19920b7aff605cc641ef572c9e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9cf218552936b15065b4cc35e8dcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900096f52c85c6087c2e09a9197d9d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8d09e5fffb21740b577646c5d08d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1f389049aac690b696b7be38d3d49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd9df79fbed2c1b96e458a77b3f50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ac65b046f55ad554a8c1b6868e943474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf53613f8602fde285fe7476c10b0b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c85c95677d3ebd7963aa680849c87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e8ea0ce4ae9e3cfc54f4ef8bc9d12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce39f12c3809dea01eeef2dd30d4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ac6c09dc46401d3b17aedb40e11b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c173bc28b678d0350499914e056065480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1654347db376e2eaf4bd13f3c9a17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce48b729962e2d557781e21694e6d9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6529defe288d70ab1c64f149fd84f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc2b983892b62b376ac87d0adafe1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556b8fdc03c51a02f75a52148cfcde4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a3e0d47d99d7f88f02d706d1c72a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc25464ae33ec6b90832d4baf4b5b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b3a8b0a374f9c2523d7c0a364bb99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c09be339ede6411647cbe92431bcea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3b32226e6c095b98c28cdffff597e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a977fd664c5cb83b4b89159de0f060f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bda1079829e3f7627ea22965682130492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d897fdfed801b0cc66717694412a63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd343e7d3fcd004b4a243ca4a515d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a9dfde3e2ddce913260f55d2ed2b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa499f923f4b0801b6377a05b33ec3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61605de11808b62620c878be01d0478a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2b1c5716a964a6324c9f5c7d21563498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e788a6f2362eb09d3e702aaf93320a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e84b98847ad80467ac82072638b00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96a01f5b75e1ac3a29fd31f1d65f5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24414ae6cf6cdf8b76ac5304e318dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e662b697ef299aa987123852c4614d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cec9df216d4dd63e860db47f2131d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ed8d51c55e87507db0f128044663b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d245afdfaa5e28ddbfdb2c029d8a2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4590fa4fbd301d8e67c42e27d6f269507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f02aa1e31b1bbff8c7030f098ee6d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518604c03165c78e6a636a7d81ea1f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa8ff8e677d1ca5e740f66d522e89e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516315a5011292a4f7b0c726c9f77aec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce03a2cefdaf8b2866d072150d8ac3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a1d59ac687ab42d9a49e40c3f19aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fe06e0b652e6f9e12fdd283265306514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5d34e0e685c01dccc0e45a503dc39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc601a98c8879cf77a1874a97f052516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82accf38e8a936009692a4c8c77c5f56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8144d88af0a24787a1fba128ef515518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233468d16ac45c5f90edc3a8faf176ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068ba59cdabb3ce32c0097346d37da5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbb343e7d1943200ce2615992cc31b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e11b81609669f47ae92f38a5371b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6165c79933bccef057b667c3a919523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab92445df6a0faa89f7faed324774e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816874db99dd642e87dfc952e58c067525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3b91ca1d709f24eaa20e659465934526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69330fb2ed97aab186ebb71ef8fd16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834275fc12f6a525bedfe9aba0fc4f10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2586c2cf201df106867e315e67149529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0b948e0492b550f435f577ecd4af1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ae328283fde4db3e63b332b8967c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d2977d4588a96e69d48d1cae578c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a5a4141d7a322a26115d94c63eeee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1048f9f528ab2cba5549720baf449b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ab18f993148fa3f3e20322e8c100f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0569b561a990e232126d1c790dd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bef604adc5a387b8fcf97044bff09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c552ce3b0424c62e538c61740daa3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763272a65baa5b0b4ed1aa81bb753df6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb0f499cab6ef03c4ad34fbaac216540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6818da480c34df2873ec80aef1e010541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea9625b3ef9cef113c6a6a9ea5e971542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe5ec35d6ae9eea3f7c454a15db66b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a05db039fe4f2f9f63505fd1e9bc62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa629d54d997d818bbf02bbd75a17f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ece4fe5f828935adb017ed20f1769546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b4f6870202af0fa9710317d24234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58959f3314bb22976dc5c75bcadc12de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef8954d58c794ae5f13ebf1e102628549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd34df2b6b48612e661fe3b4a15249550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b30cfc93d3649472601d28d0a5929c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3907a5f5f2e9d0a2bad7e5b6ca508f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3260a9db0a7f15dac4ad540fcdfc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee08489b8e17c6a25032c2a0b3a0959554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab5c8125e026cef31c768f06c6643e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f9a52e8af67c5bd16ef3da78026b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad9c92456d51174b1e7adb79d4a02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcd6ed6b7932f066e7094506329f8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abd2842850585059bf8ce4c7a2254d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff48fc5651b0d7e9e8861a17bb773a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544e5cf61ad1e5ac41daba346090874561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dbd88b161706fd977ab46e22ec493562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa12a585c29d7288dc0b701185843f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276072ce8cd1b042aa5c0cd883d2fd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27455bd3e7c9be3aa772e1c1118c093e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237767abf6ab47990611cec96905156566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a50a5ac1a0e29103f26bf23318b5b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89ef419c60cbe041d0162ce66fe943568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d86f1cef113df792a65d83a0a524569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603dc7272b5223dc3a87549ef527a67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463fbf747c5fc32f58ef537b7eacbb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb2984780c15760a13408812dc73f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc42a7530599bf87a94d228e52920a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099ed352dae74ac664dc12ca66d1dc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa085e0ee2a7c022809e165e328f06ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bde0c989bb4f51b476664f59d21bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935369d8641cd0737883f71896b415577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4df314f297e09bf8644f8226b828d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f6a003591b5b203e0cfbdf063d09c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b58c3b85462126eb4ce204bf625d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c889055ea79953c64b639cbe36669581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653e50caa7a864eee9e288732fcc23f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526fbde12e33882011b45c5c33c6494583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcda1513393076c3964e1b18df455de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa2b95371bc3e7ed7507e9e954ce2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb51c70c1d3f2d55eb9321802801e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43dd82d91d565c38330d8b30bc4412587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e892405ef404ad514ea37255b80c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e64d2261b73628ddfbd6a5a4a2a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d735589515242952d9bc9551e45234d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caf5d4e36d6fae98f377216f7285ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24559d48345875df0bab3e655d3d12d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3867db077872c74b551cbe552cee0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3857d9888201d5ee5729696f649fac8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831145ce04d566d46ade4188bf47f693595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebcc4af7ad5a13462352834446dd3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf778940bffec0ebd35cfacdfd441ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9abdaef1affa5a0327cd8e42d7166e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af1170e204e3f74b9a09602da77720599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b307c112550ccd7e8181d8e1904cb89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e0babd41d38ab3a8ce9c6a72444ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14eb0cb63b5dad9ac886f97b7e14f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50bd09cd938f120dcf892bcec240e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23bf0e97bb81d9d8fcdf018acf7dec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c15a8686defe19b3d8385f3bdb11a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a42a2ccde08c74c76951d4fb630e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcec4a10a5e8abd612cd7f787028933607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e2b160ae6a46412da04ed3f5f402d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e70caa6378afc901e7bae3d4cf14bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2ee1bdda7018a60c29bc999dc9e0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e61bf908fa8262ef4b8cfff8bd3cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92319e40e75b2d2ac7746b508eb2a87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936894e40e77fabe84edebed73e19134613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b5417cdd2182241ff44bcb4457b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b0ca90300130c81ace7140d83ecf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5647af28635e10c8dee43b0c740d29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab515f9589646d2ed9134c672de0f30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717bd280a406f2103a993bb1a5022ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5d03c5924314086c6b259cdc020a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c6d5bf45532beb7cecb598f439dba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbd5d6fd945538cfab012ee2411753621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07556f46c153ca8a98a9d03a9874a1be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a12a195cec426190a4f65d51ae1865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001291d4afd2dc85ea527d8d645ab29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d334294e6139d8ef76a840df01b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5509cacb2c45a619b18082de29367626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d3036af00fad5d196028cfca3638c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e10067d6138a7d6ebafd5f004d72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca1b9e552eae91ce075515fdcc0fe5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ca66659d9d7d7c6ed9e03e181701630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58724662312e231d28911491ca35ef98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c433c2391ccd3225eed8d4d24456632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afee5b701da532ed0d3723c1197f5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24b8472783bda2509b07476e75f953634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a55523e2cf9f5690b9614613be3417635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c16e408abb9f22747ffbceb8718f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5275f49f970fdfbbe5e6c72359d037c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01becb44161fb71a9b0fe48ebff8966c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec35f2a099055b829434dfc002cb036639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af07c44c682384536e7b8e704314e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f15d4e7153696581f71377f0011e2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc468b23bfe00d474555b742b508e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd7c628a99f3847e709808ab125d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b3deb285df49cd7b417fecf182140644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c57b32206263acf02a99d0246814645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce3a8515b898dd2cc6e28221ad03d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dc73a5414ac550f5d5d32be0c32f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5a1e8cf85e2fa8f02437f1f69955e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c37643086d29e3e0dcb024b902e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d32ec72e4ba083b571868b2366c5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953c06ca68217efb725fa2191c6097f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfe10ebd0d719d1f745d821c9b4cc9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b46d4c20dbbf53480dea0f33c8c97e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193340a05e63bf247a3da21c5342fad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bda149a38f8413c68aab959fa7abf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfdb415af013be5af5748a98e250cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c37d612d28d0e89eb2569b896de150657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c335974598a8ca85aee2f51c12fbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa38408fb89518099c72224a325bd4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082bed87fae0860d2938b343a68fe0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774e8c3ee2d4c12f4a126c00ee86eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e62b81dc4be42311600e66afd29e5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57bef4d431990ea869e16927fc1711663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d86cc1a49ffc24c40c32fe7f2d620664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc73b1d491ceecf8c382ae31d983f55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566601b5de22b78b088ae2c8f0d2d39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdb2120df23bed3b7d6fffef527bb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b5de35195f30fd8bf3b1d45c0ba2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ca93dad1d4ef7a0f02c2d2ace728669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73edbb233608e49886116241fb0844b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97a622981dbca879823cef6d6b340d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4a813e1c05d03a823647f1d2ea8ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a0d02f9766caf479fd5616800ea2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f2efb726b081836f286fc846a6c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b027b8a51c073b40f5f08757dc90ca1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb701b9f953acb2059c638e9a549805b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba62193b690d7815bd70c6e3bc8060677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9cb326fd7a5999f3879f09912e413678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406090e1d7c5a5e69aea2313a4a6e12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad28f74985d2fafc73594f0733a456680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c4a34c4ff6308385a7bf6ef73967c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78be7a4fa243ab3774531743860b50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed8bebf8992e0781ff68c9d2b9a35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b23cbec1681f2d33a6830cae7f239684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d2e96005c751e65e97beab606fe43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8d670a9da93d1be1e660fc2b4fe3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db4ad58e174cc20e6ce12acbd44f8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914cea010626877328f145d980a2b60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609fbaceafb9c9d82aa90dbb359d36f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf49f75deba5dc80fcd91aa69b2ab1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61276de96bc1e4e9cb22e3671a9220691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c4325634e083ebcd86de5db028d61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6b4969a7d97f566ba8288a59b210693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac3b99520403908eb55e473be3e75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8ac3b90b7a761214cb9be521d89df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d76ae4476aa92c8c9b2fbe44f26cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549df40a3f2f6f3207355326c940dc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b47b26028fdf8046aae036e797ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e0a769a72e795b55184a91e9fca7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe264446b0df6e45b026de853cf86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573af16ad8f57e04864c9b7265a4e286701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343276b028d670d86c4619a98b622c5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf8e3d37de9567c30b8f302f8a39f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4ca56ad8a05220c22632f1060b49c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152350784d5f256f156cc6bb7f4cc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b81d6dc215d068595b41e99353c541706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3dba122b7633aa5eb2d8ce6ecfad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9076473f4dea93e821282909d9cbb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730fb412780af6814d438fd8be35eb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cefab27c9beebcf1f5ccfbd7f9c25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769e55e77020bf388cc8888282d386d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451554d35a0270374b27e05821d4fb87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845d4941fc933ede02185d77d04c640713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bd1cf452092a81388dd09d74a8f11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccc2ae236926ff2e927c5b3e712c6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad52e12ffde78fb1ab2104336a36e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ead13fcf06d21da627417f07949d81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cdb016dc0597ec8c7fbaa4665de66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4391a8c8543f4bff4f050eeb676ffac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87647e3b8c6faa5036ea5f9aa16ca67d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae91690a5ba8b6f4a9b536cdd169b2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88365df9c50db719b0f49ff4250f88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ebc1d802418ed6e4aa1524d0b537d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3724cb7fe859d2b2efb13a3331d6ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef5c63d98cc75ca773b2828dc131bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a413d2e4e0955e06a7706b4aa28e50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d5cd93a4dcabc4c38c47f481726ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589d3ce557dfdf0cdf4a2ceb5f5f73c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e031846cb325342f37a038392c3c09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7bb589f546260829b8cabcb6b447b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed01ce3e7d0de3331a6ad6ee4dac2b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05ef8de5d9e57bb5814784e3edf5a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000361b50dd29436f20e781881a031733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74aca17cab08910ff2e82a9c85e4cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416364a6062e7882f5db61f0ab8972735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a5d2011f519737fcc75e8a71eac98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185fa015ef2e8c1148f835059560913737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0eee389d907e38395a699c321eec4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a051fc025e960dfc589b0b1ddb68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa9b68e78f84d11464b13b61bd9d48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1227ae922d208919eb487f8d484eeb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f37e8425137e0a5a73a3568f4e8ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb32572a34b3d44e5dce17709c95e00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f80ee12d6962d83a10edd608f16be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786452c8d50e9f54ea1b596a58562691745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccb031603988409726af34ee5cc2af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b7bcf27028fa4a2256a70ad275393747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e9c5f11a45ce4a3f03f3d9b2e774b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67fd8476efde2d30f4f9a76a803b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02899aaa31a64bfc6519efcaf3d63e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275db29ce573cf9fbe55aa757cfd1e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1aae034ac39049f23a8fec0e8d5c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb5e0aaaadf59d7b61696e5cd495f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455212bb3abbdce7a91e38d14494f27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da770b5e2432584bf2639300394469fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416018c8f220d3a8bb45d0522a191e49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2610e9c1e8d8beca5fff1f3b4bb88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d7b385efc39f4f488a7fb08b74488758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65da6c6a08a6c33eafb0d01297123e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af10c6e318b13125e906d9fb37e8720760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a88f11ac978e514c68130a86ff0603761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc865ea44dd0c57ed1d056f36acbd17762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01457810aa9227dadf3438eb1757faf4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef858ae976e6c66a6f06ce9a42c914e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af9b31acf24a01fc910b53500a1dde765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74e25a20bb78f5373af35d3ce19397766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2844e1ad9894fd5e166f5689253d2af767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>