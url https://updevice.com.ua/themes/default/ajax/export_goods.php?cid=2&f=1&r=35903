--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b1de33c9b740662cc6a6530a74fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2e401fdc98c89b5a2e2f1bb75d402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab29362f9d6a3e96fb2b48cca69f3de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb69b53b0a78e20fe7a1c9188619e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face24dbbf1fed181e12770cbdb86e855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2f279d499d4b302e5238ce05f9ea46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1bab44c1fc9ab0d8b367bfb5091f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84886e8639bf779bd25e06ece38e6f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba40540a1daf63b0d9dd12ca5a5d1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb002859f36972ffbb0709f7fe3d801610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ca22824127c0cf0458817d73475211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e795276975bcb843703724d817ad4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859a967b26d0101ce188791edb866aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b6b7c2b9e05bab3e2b9be8a68b4d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6468f79290d6073168f2ad095add8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305250415f83e893d6651b19d97b01d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c5169c97f89cb9087f00764a85de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667c3625bf5c94460c60ea5454cb19a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccda009ba49a7825f46210deec8f4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa583c65277b60189d470f5bdd5dae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523648a4998e6b65276b18b8891df11a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd470f7f5615e6aebbe7f838ffd2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb05e9c902040ab7205a383d20ad323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424af552fb304c7fe1004245c537b6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba6c2058ed5f52caedee67c39afe0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695684a4f7918d885194cd17e7863a5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd03e5b6da774ba490bd531c4200b2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802bd65d3b8c2b83d8b218eb1f756ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2c997e6bdc1b99deb74aa3dcd873229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514709ac79e8e4e10b20bec198306d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80cc72df48395071d2971beba71e1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69328758fe7fe2767c8a7aaf4673f82b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cbccba0b70c5f92dfb4711a912aeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0b8c088816e6e08c782495a9319434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904568061a9b3b15585bada217e7a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fd92f806ed011918e1b3306d54a4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc203f4e1254dede0a6e092364c0396037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2746e2863c7f88769c5b177afcea16638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04baeb28e8bc3ba41823daadc988de539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f75cb4009c8772f6dc8c7343bc74540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8721d6c519ada9ad4546d4dbfc48bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cda4d0ef497248f215e1b3171cea342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9558a9e88a0cf3e3d571ccb67ce743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff84c8d088c026bdd83fa05c89c170444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a4d2d4ff5c6a1c5e28460b0dad77545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefecbe6cdb0c59b2aa65a79daf5fd4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e90b8fcbc6d09bbc0f2a8962656a3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82abc8f0f8498533a49b625bf653b8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aed02f9e89c1bbcd60e0ec6bf5a3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348b3e0a7cbf9bb86f759405e60281650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707a1f28724228283585982283f6f4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8818c0521c69f3bd6e68a8914f6f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5ad9f1212d1d8da81b6fc649a83153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4adaf7aa53a0032e91b25506a2b8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2bf13f9e11436463ad588fa63a7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8004a33ff37aa58d7143c3445859656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3cd6df8ec9df00439374d35d2bf5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f75ec9920e824e6e2c9834d1801f6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d05afe44f9b5dfd4cf2fa3c912f3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b740f7f50a097412c61a9845cb2812360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eec08fa4e33017028ba5b9b585c9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042426dad59f8e6713d0d4f829cd33462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840be0fea24c3d5b537d87b1aca452363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d454a58919efe3dc19a19226cc35064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c45ef43f6b34a9ad7ac2ecb2293be065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4344c199a7548ccc51f95137582d7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b099016cf937df9dae9f21b6bafa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39f0214bcfef9a84c44c29d751b17268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa6297bb154b46a2fa1b9078ca813669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fa1e6b2a6863e826b3d02d13eabe570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d199d09664fdf17a1d386affa3f3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45f86fe884b3a9f0dd980733c5e59a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103969c66e9560cca589070f32f2a6c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebaeb3c818fa6be83f95a0e777ba0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ebb80a0439e0ce2a6eff377f3baa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf71e240c4b0c89a016cc368eb3a0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489b8ce2dfb7724b194b8c9bdb988677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba355d4d7435694d7eccc04c3e4f05d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd86aab542815bccc57b3fb1d9e6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e9dc6f32665048253ed94f5be15380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f393c14fcef281d342f9c99e104c7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91615f8d5a0e141859cb98c0a66c204282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b4cd31ada227dd3d1a2759757d3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461febe466b5b0051ed360359e732c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741643418ddd2c5cfa42a876f507c9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42ba43a4da1778e6edb0bcfc58681686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd28e62fa56fd0c74da862af39b59787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75170f0135bc682a46de536cba9c2f1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a914fe3b96dcdb2e0fe02ad194d278989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63392b69b7431973add4b26e2a6f9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811122e02b0c3fdfebdfa7991b29d0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122315c64537e66b35ba1e6564a3bca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a811ed70eb02fbc0ab947038f442f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354011096890657f061e91decea8cd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd69b4accaa1aca4337764f576511ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d815e940f2bb2f29d7c29ea9fb29b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b23dc555128425dd6efe1cee1f64097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b210f801b32ddc93c9df88453161198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f83935140a2917ad3bce224d6776b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059f404fb9b44e68db5b9b53f7c9a96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ae556b92a9909bae26c4ea01ab601101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49251d905cb5dc5aa9704d8dbeaaabd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39672a274825860bfc02ad63f7d44b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ab1369ecd92f05c90e85cb054e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbbd030909bac14a409ff2e44e4b14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a818a00a5b3f950b283787f75e556106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec17867c6626dd93b3a456569c1c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805985b791027e0d953321e1be7070108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf731ef52459056de0c51f76f4a5cf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209dffe5439ffb9ff7fff4fc752e5c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc954be86b6cb7addd26be44b12260111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233825b3bd7038b157f23866f4044f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a000376d5f1bc75561010a01217a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66704f84bf9b78d4c00c44ff1f2dd6ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8af9a1e1b63a9086928f9ca2553856115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c20ed5b9ac83893b43a8d7618d1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe747e340068912aeac5a6c3783ff598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f750d386e9d4c9ea96eb27e2c0cd55b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd025bd7d56e3d9d9dfcb5f90ecc84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296af057fbb3ba89a5c55d50067c3f68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21348df638d8948544070a457364c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e7cc798968f8cc983fbf26cb262a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f072f99e2c42c717f146c68aebdfe8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc440f107ae913286c95bf2c12d536124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1b7f2a6c09e8370e2c99e660e8f3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b878e0a8fae9c1770b9b84ed284e945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469140e77c24f6040fb741f00440bd48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96086e491bccaa28f618c2b662555128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128db4417e6477485f7f3abae93a6bf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deca7d9bf06223b93aba960b3bb440130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a62f7a382d3f879abeb1dd9f8057131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408b882b80b45d3b3e3a7ae55eadae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c4ac1b9630d6d28d4e7f65527aa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95551ce429e465125375e3d7378bf2f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1895341fa97c8d59edeca783f84d82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df63e8fbdb49690517886e51d45d9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a5f19c0b3b3868610540ba29b1892137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ae969ef25962d5f5d833cce20f940138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7d4715bc45b934544c6cde3ccc3d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ece2bf0242df8ebaa7b2158953952140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d134a8b9284149870a6d941d4f0a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938ea807af9c2ef7423d642db2eb714142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a987a8ceea6468bbe25da9521c86d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9b965b44ab32ed5c1a64fb96ad9e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a77843ed3cf7f7ad8f612ea17c949145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5310a7724e1b7dba1c3f6e5f509ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22583f3b3c4ffcb781b23262b6c1e34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388b56b94c82a08070c183fdc5d9db9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b4f1ec6d85c3e6abb90fa6eb0f60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38938ac7a81fc93478481fc046827f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da15fa0b355fa601b459b2eccce778c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573bd2b4699ce08285dc27fd8e2faa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84aba1da14d20a26058292fef1e06f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d621ee1e4cb1d0ee6fba1dea9f9628154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae19b91631039f176d499993444d29f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec8a98cff8e7fe5a1aaa89f5877457156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe595e390a22bfa68d2c3fd022a51aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc18643c240383ed45b7686b0cde56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2722333d019af1fe42b33bb89ed6005159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e859246dda5db50e63948895b33cdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd224bacbd59434b31ef9e2a656a454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b567c641fb36dbbbad400992ae1041162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d86efe77d5d5c4237980a58490bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b067a920532dfa7f251ce46e87670a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6426858fed491ee707b240f5bd3ff51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f89ae0d7ace1ac402e07de018038d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcd3c66fa6e9d7e5fcd6b36a936303167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f217a7ad41b6b3fb5fa230b1d2eec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853fc60a368f111af3e6bddae0e9793169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8096e77a11f923185195050656ed86c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8086d8643f2e895949148c79d6272a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dda2d8a548e9f73c2960f6f15d18c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665927c0a8eabe4df3866293f05eb5e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0930530c9b573cc6451930a1b761f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510021cdb6e691a37d0ce72ab468f8d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355f0c2e9906c01afaa715e4f3f726176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5735f4639730035afc613d97cbacd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57f3e52472785be7cbc630bf9c5ce6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccfff57b26642dd37b82dadf4b13a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1f2e7facd13c82848cd8929846f73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1c7f31720f8d404e39edeb0cd4bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5187c8503bf497f81103785426027b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10186b9fb9cf8b6281912a0c626beb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd48903366ab9516b3a5e6bf70a03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c8044f3ea677e6c7c6048bb409ee5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bd677a9516e63776b41631939c73e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb5b7f51a1902de09f5d620cfecd97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f51a51d79a9521d2ba10931027ac6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9452d9fbe9f1830970cbd5e791ec8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287166f608558193017b14e0ebc24c54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2637ce46e737bd17dee6aab4ab3b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac42979fa3c043871ef1fa6b865756f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b19b944aa042dd46a5bb10cdde20e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbccee81d4cf85ba97b21ec22866d4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0f15d6809c90b8fb3f1ae805c531c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ab27ffad80706d04ac2324233e586196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2607dc8c5b3aaf8a0fe4cf6733aaf72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f0507b46b6c5945cf0a56c900bd36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474424689d2a1dfb40b5e2f617e0bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6e2ff9c5d89d71df374bf35c3e74d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c7bde5cbc897a365d7568f3dbae6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c38360c5866d9124aade4c4147267202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb38f7d563d265b02bfd639b8dd33e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467352d71091f0bdb59045ba4104a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81cbcf90dc5f66405d79ff10977d2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c5590d1e974a40e98e6a21e80125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84325bb0340c104943e58d441cf7c0e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf216c366f3a76bbca9e0ecee3df6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7883400dd2ff14472c48baa5f5a4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8988ee2c635d7ed653801f6a5afd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a9bb57c67a5c1f1039c44af56f34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb866290aef834f06f25290990037f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76211f1fddab7acc2ed5c3ddffa7dcd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b244df4d2df15a43ca88430e5e0cfe0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583d86a72a8d28392dc06c4b975c201215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b62138bfc8f307f46317cb671dfe1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53698e91c38433fa26cae43db48a4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853267430deade05d9503f8999373e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de85fc0e428bec741c7a6bdb2a14ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e006573106e1811d649144369858c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e27e0da4805cd4e172b95a48ed5f1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0a5bfee789eccddc788922ddaaecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb131626fb3a1145de3326056999a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1b5002295f6e771a6d56dadcee0f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175beca64d5cdb232d44f9df3fc1fae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd1c4e6f0535966b5245e06c2d594226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee6d81136f7564050238dd13269ebf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b9fe70bbf8c10d02da2bcc0512858228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afd9850773b0561663125f9d7092d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00dc0bbc24bd1466144f56687c1caa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d320b7f131d66f62525f7f79495d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1614e2e5ade5cf0cfd36bf7bc9cd9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225ceba669836cbf8b889cbad6473bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f9813ddf1cd933e3d995df3f804f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1837ea9329751003bd5fcc70a1bdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78625d1a06a45dab7a9fc3afb85ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8742d374e6381f4ef64f7d9256001237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edd0a3f4e7ac0205ce0759d6b226ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbdb40f902866d2b6ac4c4da4a8944239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7f96122f9fe7e7fa2dc72e1c66779240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06123ced3928548b9356799107b648241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa9188381cca31336c2118b0262f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197b35e2434d409e9afc760a93bf29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c1bee14c51f8c0205cd8816c3759244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565b5a02aed587ea9c444522c344f3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe4799ca0c55e1c091f48ffc4ddc27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceb0808c6dc3abf2bfce8624d0eebe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c0c74745fadb3990dd7e66e2e3619248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bbd108a37d2d665de8766e47475a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654f3a18c704ca049e9bd3c3a038759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba737fb803c73776d02087a1460dfd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78afd20cae19c2cb7201df924bc497252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ef3b72bc385c7b9f2fc2275665a0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f183ba0fe32ba245867ee9cd370725254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9fca1e9e248d255f6b09fded004e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ce50fae43c93fd286aeaef1921bba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac3361e32d3f8f458b259d4d011206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af8209ab8633ecf595047edf8b073258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184856743d4c83ad17eb24306e196830259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97f7dec8d2760dd24269c8afbf5381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada546b690f9d3e9b5f0b9bda217239261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe8695e0a74843c754debe8d470f47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c15ba3b04224a8a2cd38f4dfa2e51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76de0a3866f3450d802cfa252e59c57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7b9108eb6ebbfcba163010862d32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435d091c5b43da9521b9b3fa95dff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea485dc43d78a1a5f27cc90ca9e8dae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6c05ed0589c2a222561a36f5323ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bef2522c65b6e5081fe13c5a1b6a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d162794dc15c061855bb1d6ed9ec3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3520aa8cd4689922a6e15c24673fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54aa275837670b1ce296a2dc9d26d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea549e86c5d9b633dba48bad8ccef447273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064b19d4c40a8e9971ecddfb228e8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e619bc416263ca90145c536490631275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af664696efbc5237706054a1d39bb598276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173e27ee5c2ee7841841b20aa8e4b70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f54573c4a8ff2c5f62a2be7213ef8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10744d3f38868ff00fb138d0cf0591279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ccad9b41369e8b75134ac170dd54e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a783dae5b8aea83757374996b47446281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c6bd7854a51183e7741caa23b2e42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed699afa9b4409bc42ae7218da0f35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c459580725a7bd032f124e9302a439284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbc9e017b963cebfb8f3320f53d3ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062d3784564fef72ebe562b5c15c026286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d7798b46cd4ffaa681b114a44161f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0d8db7fbe3dbec15e300f68abce7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18139efd02c0885ec06a2681dac009289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb0e35a1c90b12fb15ebe74d10398290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da59165f4bc446b2d13705ecdf0c0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0fee7b24eac127c79449c6c7edc79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b0fa9c897f30813a1d5d29fce3b70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5598c1f91284607b4481fa1112214294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e19cca6aca2258e368abd67bbed1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9c61a8c527c626a4492b407d58260296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f749d377c58b8d151298fa92ade1c4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd673fc805c12289afafc8367d1315298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a468782a940382397a2fb7ac4ef97cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1bbd1d2253e8be2f5a48ed77f2d02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ca6d868fbf5b510a24bbdf0c4d6a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa910d5197d27cf7240e48cb12693b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d599616bd7380ba455a275f4867519303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f2e0e1af555e1d84e489d98ec69dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd1a96cb57ace2790c0e6305303676305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cf44023807976986ebf2f14286831306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e6e7b91e57c640e291c93ae7dbb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c57028aaabdefe1d83cd7173b5a86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddafb7c7c61cb0d7908217e26a5fd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faf61de9042bd1eedc42c1088e8a0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be2c578cdc4d756c25adcf82ed2dbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb15fd83531720567b9629235807476312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e464957b5f36295ea4a7122d4e15dc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de9c4b43e944f0159a9ad7da3d4b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebd872c1f835c1c3959a42e13a33ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf56f8bb4da8d37db3df44d5463777d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578f1bd68171645579f17dbd067e3cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8173e70c4998715ac618e3d7090dd96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a03b02b7ffbc1d599ad7d65f4849f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67d56333dc8b70ecec1fb5f5959c5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece6d71aba42175e4d23b6715d7f005321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c00613fc830996263ecc73c7ad4f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d854c565def1b6708c1be441b651523323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9340a727f9295a3ad7c0f7824fcef03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626310bc52b875f3cc9c1f188f4d0bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e17248abe800ebe004546dd4d20661326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9afc40359bbb2f5f54a83b5fd196b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff1aa3257dccf1e204438d40e4090328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91a7a6b9f3e0d52211af061cdf69b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502dfa838e568c7e25589b2978f843d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc7be3f0bcd161335ce225f4b955ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e16904f384aad1d9ddb9e8045d959f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc0d3b19f8a29129d0391e39a715e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c42a3fe74ce53cb7cd34e8c5703dcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0b60eca82c030e7c8235762de95d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bab86034bc4b0c5389f403ee1fd330336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3445cbb847b6da88d61b0013e8ac3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a24338b56210018154a4f9446d34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc45d0dfeea87bc94666171013eb60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb361367536d2baaf95bd59cee4a2a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791467d25929f6d185a366778159325341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e6dc4145001ec137d56cb16dd985342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3261a3f8573ff1ef21e50a1b16264b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89611382fc49e1300dc883e1e62f9280344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba1a3f8f8522a79a276bb4200d3e25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18120f97d468d2e9f0bb3e8e83790739346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98dea4adf1b6e90c0d55b227622f28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f81a22c0b66efe4d2778c8f2fb2fcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35b0e2d090148753b24f86ca9829f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183284c392073d648fd3824438309b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fe1f8d558bcfa056862e6d49fd413351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34311d415322e4826f2ceaabe5620df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2328e14a8d96efd54ac3c7a319a1c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf493409505bf3b286379552ae84e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69191e6f12295911cb16fe2c3915bb69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cef302f3008a6d1882726fde5c51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca338f845341092ce4952baa1d1eb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41ec681c27255424b60b831402eec9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb178c77f716e159a0b132f70d2d101359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb79354a4f7eb25807da878cdfa516c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ebf6f21419c424e0959dad3121075361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133e4db1aa51c725006bf43ae3c5ad1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca66d7d16ec8cfa003de687223d172363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da9295e8acfcb1dfa9b52371ef9657364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b8fd93e199750daa27aa5f19d994365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a43157539fba272c83db942e58fd32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc2fb7c94ff809d3610549cd23c43e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d4f44c5d92c8a11b1cc4bcb874a77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6d2c3163c6decbc07ba742539f447369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f40b08750d5eae01a0c4439e25b23d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717d6ea7b2355aadbc01a819f8924cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180055920030a5a7ea6cbadd0bbd96ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768fb5f564632251c5b03e133fea4cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5730ce8b4f139476f770167b132e34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d2b89ecb193f15e7aa8f1a636c44e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616ab1810785f2a40ee041343f5b298376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935cc62725c98f6e3624901f80cce2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0e5b600a0d2c6542b875a7a1e092378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a694ba624ada6305462072781f5634d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d822a3f7461dfa44d8b63e5a6c99fd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30198e001a3213540e746f6668efe4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591da8d9dad6302514566fe5991d634b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37baa16e9afc40712d5085541f507383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa21da52f82c47c87bd9be1424504b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6766c42461124f3c5114bd789119d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf2f10be7c512223ada81d07235a35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c6711d7cfa962babc2a14d56bbd83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36534e6293b54f7547d038582a719388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2340cd70b15f9a45f82b5979db53c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787a662b57d24e5e6096d22b11fa1ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8289091fce62b36708333785bbd4dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028029c7eeb96e91580a1dc6a18d47c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24ca2c971e0d7c0fe5ee99d8666fa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fceb52f0d2721bd5c2a379175e1ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9c00e304331fdb9d79ddb991559a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612bb028c1c8077376fdf28c745b88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c6b91e215c78f86501e8a8e4ed254397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627ec12440f64db36c887d4b45832e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aabf70cef54df2eed702c2cded120399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666275dd326c80d897df765df5784048400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110afa15efa9124459c158d12f857bbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3e138cb5a841c031cdeaf4cdd5a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be816e17eec5d52f72c1ce0099e73e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd155b2969b19412381b9273a2537404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac01ffbc221397639f4af1bc1bf08b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31027e86b526b6a9bf8522e196edc457406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3269dc36eb6e9af2b5da97c9ad8f54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14070b13ab6c8c598e8e60ac5df03695408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f6f87fe29773b14555057a5b53960409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f54cd72e9d720dd8937063630b39a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83968735d4b69291a2909e6431c3b49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e51026f1b2eebef2ca0c7c75918d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374ba1ff1745fc08f78607adfe8117d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c27c20974cdd0f592b6ba14a2aba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e3ae0dd6d4b0e31866c9e0d1f26f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb8f537857d40f3d11a5cd724155b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df57487b307d5321722fb3080ffe30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5cb4f690f5815705243028e52d07b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b3ec92635f3cc11bf6759795d35a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ba792bddaea156be7d849654504b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a31966169641ae9097040f141bb4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e1b9159a304588daf8d8fab90f4a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b949a7dcbc0e4dd1bb85306044e7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60040aba0e9bd86050a55235f427b989424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae3f16da522773f5443b12825e3d8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313ff8751defc65330619179b065f2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d845c0b1775167e62c1580d1df4abc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13b7c288a23790b863647d33850abf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb2683bdf0c491816228938536acd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b1a2fe009e556bc58566437fd6a76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d917293475a8ec628ea192cbb3e0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5620ed5f460c2fd69792dc66c14a9be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdd6268aefdfeaf4d3f66808e59b4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8caf196337afcc1e90357f2acb9af4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d9c4db7a04e5d5accfc90411a58da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f26796f046e25e8313bb591d0d611436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9ec1d70f67a7936346b3e3d3cffc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738d03ea962ae48c92df2c019e17928438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd895c9bab9361ed4cd975d3d77086439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592d4411f748b35ade818e0ac4969c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449d4b0827c31c87a131f5836115b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91329c2fb2df2f4327de6b7f0750366442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d9eeb6bdb101607bde38591038a8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb1359038a11ca1de6b3c5715928a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a51fd80d48a06a7debf46ee3de0a19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8ae55867dd7e8d1153393384dc2f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07addee13a70c18bc038a0981ad8950447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670554b964d827f4b1d3dbba4309459448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ae5dc069866f28ecd4bd702759fa3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e722aab5bbc61b222cd6fb4ddeaf9b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f2e60825fe7c07e87c93482fd022451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd675f03c139581484099d6d66e873452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c481d199c40f432e1a32059cf93ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f36859b83932c58835d2aa84e2a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94093d21d1cab83f2b52d55ef35e55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed1718a726b4cc99d6e13bdefdd6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e37d87492418b2b1bc437f8893360b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5c7cbff87c106712dfcef5031eb6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646b0d61574cad61dc1ec61fd889af1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d03971d1bf29d140eff18d53513a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a67fc2a6979cde8d0abeb8d9bac811461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e961aa6642c9f2c975c7feab3ab2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9fe7bdb4eef30a8eef8d16c802ca8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e009840d70a08bfb3801ed0f02bc55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac200096b9c97b7aae652ed08ba2dcb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5a72e1670d5d551a48e3e8f9409cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71231239b7dd41cfed2607517d03838c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e908c3c5fd745728c2f615ba601faab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf64416763ecbb2653d2e71c495fb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc8cfd07277d61b71c8d631f694ad1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1c30ff0b0e7dd934ee7f439fae8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cb593f835e5e80a726d09e8857857472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29560475257d05bdd01df9fb33bb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e94b09b3cd776455effaa2e90b77ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454580d2d44d46f9f4eb1da36a075b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d49c94e73e40270e5e0813be6c78e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac92dd41c3df9c5d2f8b7cecd21d1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f6b548c22d673a79d3530f65cfcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2eabdc8f5389a13392c1182b9ec2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38229d7a4a01af4cc4c20893f6bb5190480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d643d37a7e2125c08e3101f00565481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89533130e511fff45b3e4d3f8a86d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb37acf65652a5dad4df7c8982c70bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379259a1845a38144cca5a49eb63ee3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c0970794310f56a89179ba3bdc509485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245e41d02ee69b436d721fd40b8b35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397e62effb51e2f1367115b3800f16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ef2900d845f7bc1684a6870cb9ad9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782a22cb47551d5a1028d0a886f691489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562db5df456f70492fa247a0b60f599490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d25e3b288db8d267cafe7715f67a34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a70f95483ff8bbb99f573cba043e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0e58b8bcda1bb886256b78fd19801493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446b1237e402f23eef2c48ef2809095494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b1055883d5ef80666b2e1d0690eba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eafb22555dc664afc3494ac2493f37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd5e8ead44c5cea7ea644ecec46197497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f588e19119d53053a7c016af5f1ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8ed4ab1611401033aaeda2a3fb69b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf5bd4048f38d34c153cdb6bec378d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fcb1cd208831b74d1398ed6502994501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89262a7f1428e55f5aa1f0dfa90bda8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238e6852d2a2d28ac4d9623fb6fc701503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1050a70ab13ef9bcca80fb12ba6810504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13a4bae62599f352a73b9d0db22b71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c13ee53cfa7345f424389f4b9ad6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28953124bafdd89a97f78d60c7d68f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded613d99a47f1f2b6c372f48f6d34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1856afbc273b6160dc4c286499d62e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592643fa6cb0d0164bed6506cd6c904510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e911076a22eb12bb341c43857c34bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866f9cf60dd59465f9e10e1e52736ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b665ff5bae2eecea6d10e120c1b94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d27919d1be4a57653c4c986f82c2c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e7d3919bbbd9dd1240356606f208515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad28c9df10ae7648c7a34aa25aaf2fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef1f69e835ef20b0f78f8bb0c2117517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507ea682cf09ecbca1117aad40da6ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba92062049ad9ddf575c3d4b13493c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15e991131b3d0b3693c08de525c9cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619743638be0906753ddb75086b70fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174be656d632208f52f0eca023d341c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e08301ebcfd63d729375cbcf778a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eace3730e9e187e6f3a99fe19bdee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424794f17f3242a9d0d5401be295b71f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1b03422e28033d3682ae5546dc8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508eaf5fcfa03fa9c702ac0548ac7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2464b22da7d6364b474cc8470595f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59702f8e9e3f00a36a0654f5e83fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f720c4f72e371a236a7e9b669d62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116b250d553b6bcb4a6b58bb675eb19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3b26224e11342c3fd536071f069d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6027cd671eb0d3f5e698dae9a2819e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c28e9e5d1f63cd59fab04cdc51f7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f1c1570249cdd9365dcd3693ea81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f01d5ce3bd34155f8b7e1a3dd4d77e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e85de23809156e3dc17eaf8a9e300537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d446ace5c35510c9ac685fb8c6753da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7735294f34ce79f99d6ff3129959242539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854f68f8389f437af614eb170ae98a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89131ebcc4b2f5a713e8826074daab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d663b56ed5580f65ce580de11b0d077542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beda1f28272ae61d129ef53d87c850543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf1e850ada315bbdb376e546e4448544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f38059b8c9013d799ba2a679678fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113cb8ccdb11c683fa9f816ed142ef1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030c58de9d0d54e32222aa85e772c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eea5ac759f4b7bcd34676105d4a508548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108624ae4cd0c700a24520bfd8dd07bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a5662cd1b0f5c3dccbb353b3ee02c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7384f93a8f8a0c0b3c45200296ea5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4a9ecbaa7f9c066d7f07e6aa01612552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e9110326b96d5e91ab81e9e4e1dad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab490f8717751d61b95decc1bb30f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a48a31d6932898f06eea266b26c36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa05b0b7b62bb87872e48b771a2671556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329cb3490c59cce0003965c9551bef9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94952bbbbfef85aa8b9a5d49b564e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00097855b3e7d137c1fbee17edf61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3777d29c83d23995da972e5de1823560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a54441c2cd6bf06b5a64333c715831561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b6af5343b5b0f9a3df90d97e7f30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4761b392f1c2ebeaad7c2f66ff44b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37a70b719b38942525e5556bc26c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0a8964771e27512f3d469bf1f956565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7614d51a3f02ba54274c104b8dc9f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a7db775fe776316ae586381ca13e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f8b39765973d6733934ce8d62da2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78170e364e2098acfd281ee03c935569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581263117ea57a5c5f8a03fb4d051f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5068156eef63c114ca7fb70fb8349571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19b018668b5338ef941a2e229ac41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe8f92853adcb5f909c96b8308f16e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298cbc2348bad3343f74bf9d6121ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eaa5002096ddae9c3c46751c7ff51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4adcdc3c020c37db5120dcf7b02f01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606fc92a1bc6a61c3fc75b3f3f3fbfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f2705ce781e59af9e2abac8e8aa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142c76f539d2082798036a292586015579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cc3f452458e8c183bb196b8eb1e90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143152b70d4293bf7938c22774b88c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef89e0439167453c05d8cae7f11bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aed0915c666dbcc4133495470e3a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb0ec591fbe05c1530832bd5e839e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d6ab0d62cf3242f868119a7b6930b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa237bb1e675fc9713cdbedd0ab4ffb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0c14b7baf5b782deb99fb34e66201587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e3b41a0f751804f4dc5bfd9e63ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9978d299e55c7607879caed5b3beb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90bce37ecfc7dc54ff62b408f253e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778a0a00bd5fabf5e206c880b8f7a2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015572967c1ded0996f047fb05257e1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43fe07aac06c50038c57275b3a659b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d9e36dcbde26ce8282bbc0fed7fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffae44cbdf83e49f7e5bef02a56f102595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3391065dbadfd445af8cc546f86598c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dba3806f761af3ebbc9daa9770c34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d620ee0221830670f4da6507f633675598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b856ce3c1a13f5283e3ae4e1eccb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff889902bc14ee2ad4d7aad32de71445600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84b595cd8b3c84b0a94ec9f2ebdea3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a249b87cd8ff6b661c2d340e21abfea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06fe1cd1e121bc98b6f3978df92b08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4166ed4809c16999785b14b1dab836604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51066af40095c1457c643a9978e942605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aa3ba6d133119ba4cd9e74be36772606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb1b2cc99e7dc384810ceb276f94f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec82b5a34d01a1bef9fbdc3cdb5a5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7399d27971b49826b644a7d8c6ef52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3564967dd9f35258ed8014a9e9f4555610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843faf5044e4a85c1088c5360c76a8c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baee5e46a8eb4f177784d94e94304d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a39d0bacb7821520a3fdae0d45b1ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd724e93bd9bd4a2b7dc26234fe93a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad6d32594e4c4d27fc3790acf2c1cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b70e9381317dfd5ad5187ab472ab4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce00b6a24e274793f35950ddd608b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55521541cb5765e246e7af5ae6cb6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d1b5fc16e9084f586ae0783c9175619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad86ab36f6c2110f92e2ae3db35f15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c42547aee657cd35f8b4997735be28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64b1cde693dea509d077ab169e3778622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35314ad87b225636a987dc638890dc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a099df6a2b3b8962d203f4458fdc48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c5169da77d9a61e28b343cedda4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db353e0649f0ef800e9c4c5424e8bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477e0efce90266040a811f02d1131e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df488f1bb66a8531bf0604aa1476303628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c73d87420c4ceab29c410a5e1fd236629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab0dd0e86760a9b51763d8ef797710630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57231184a57fa4d47deeac0d2458c23c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0537854b970c0839355638004cc22e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d21edaaea707b1212d6458347be1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2ea0bae8780daaa3b46f632871dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4af04602ce4a38645dfa0dc061dd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d66c3a95c4bd3d027aa4282c499b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6dbcf4d1bb6c2e2f8cc87a8d5e715637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde334d3d9aa890f15d5318e1a78ef6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dac14a5a2a1b65ff3ff984567e8984639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229311ff544d2b6714a6afbb349b3fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fcafd44a0d05d64af006909e8b099641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631b092eb161637567acc4659ebc8fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da4539263856444159a89795e5986643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007db64aa8e131bb7f2d620deb35f2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b901f364bb43dfb5ad051104f5b94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933405565e81a4bae514f4e9951a30e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a9a936a76eabebbec4666aa99a50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3da94ee31f69beabd9ba8764b5e0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30649206792336f3a8ac8be4285c0fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b23108f24bb345a2c4c639c63381e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d3c353e71a55235ef417ca10f620d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cbc0fe894ee9afbe22256821da041652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048ceb110c59ba2572ba3c27e200df3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b22d4a0e1723adf0ee3e9d684c35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d9047b54d77c483655973e2f5cd7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23465423ded0e86c51b9605232bc3af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5c1b5cd7c8e0af3e64c2c68ff0c5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d20e0988262f1cfe44bf4d8ff15929658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95690fbf32b222ead5e1d13b6b06c0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea7c22d6ba2c1f4172ac807ddf0050660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db816279441f161d96c9fdc3279cd72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658bc54ee8a152d3a79aab21ad0a55a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7766385ae539b9e1391f39d2606136663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ad6cc6257e5f0321a65e378d438a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866036b778a48617d28ac6781288cd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805b35a6896015ed12df1712e1ba1e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee981c40ba7dbf476c826b5352a2012c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185002ec3789f4257709e088ffce43c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60455394769e9b7a0290bdccc9dcdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5491a3b741821d115c90be0dc4f34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb4c659ac03432d9711fde2cf35d74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8787c3cafc8588fea6b0b5151dbbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a5ec74b7235e85bb6519a2401de58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c766246020a033f0f9ab45fce9c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c76be80e4121d6f784a54022c7fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447d76679b848fb6cfb9316b271af06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ff4562610102d823f082ffb39831e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddaaa077a03521ef00123018c8e5e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649767a85023f3dc7d7b6a8efd86d69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210ddd977c7ef7208dfb48bee30c322680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ef9ded95ddc2c1f870c3957be1e4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2b4156db7158994d28d9f1a3f9612682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae668e38331cb356c6425e871daf0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af10aac66f9ec75c80219fd60d670f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310de19f5882f57dc865b00bb77beab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3645fc985f3a47c22a7aa79ecf4d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a2626812e7a7d5de453948608a0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5697322318c129cef9860b92aebdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58c222055c9c424b1ba23720b25b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014d2fbdc0726fbdc4a3f3b6774beac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234ed91b71b3bf8407872c5e01586a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638260f1aa86df72033603be59a7ab2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbcf6bb90a5b05c96c40c70f08874a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157f5b14e97b885957d90d2c617497694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e1f355551d7557375d65190cfd82d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857db8cc42b35ed94c9fcd33513a31f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a6f97184c04a3d4ee8419b02b2ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2403735e2185e9c51c7e2237665cf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b05a3fc4038739eb01ca7e48804ce9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76015d1511e0b7b0512d9f4894e9e06a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0c345c563be742c98d621281b4b45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e0e3b55d531ec9324236b03566f8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f03bbc38742adf34aed4f5da6d4cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f2678f2583806cc08d2ad1763b8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da38b6ed8be27065304bc9b161567e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3130a5cdbb4d1f7a15564213046610706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19385059638d587f0fdb2228e5fa1d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889a059efb3537cbb26fabfa87da56b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba49232c121cea9ccb506a113ac828709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd820c1bb772d14560564210446c3a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452b126e68b548b7f4975233cc12aa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b696caba45d439e74a2040cf3a4ef9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8c71337f2f57d3646974ebaf1b1da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91121790cca3b480dacf3b83f7558ceb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23401b3e952050c7dd1b3c365e683169715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304310f9e3926173b3fd9c030775f27b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87a843117e092a42fe183b90dcb381717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccdcd1d8732b263c9b7924dc218448718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15206700a370156fa85e0ea93b7fcc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3624a317d8a72b141473acef7655720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba033870d1bca4351845ec7eac0a9f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d2e0f915dd7dedf364147c49a04db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1a630c2852cf8688a5099b673e3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867de33f5399c64a888476d3c416fdf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb3b8d930b9483bdcab7ae063249fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfefa150364e459cc4bba33c012e2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e837d268247cb6dcb8656ad1df9b43e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd320a80d0501c04aa8332f490917a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadf1a32f55f9e54a5ef2a9d39e9f4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b60a0b3093cbbfac05f537bcc72aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1603981d192211863a130ca5834339731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bc4d49d8926a1890b497e31106f5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c52ca436932424e0a7359933f0c65a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63dc409f052d0c226d8f80c3a47ebb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f63d030203f11ebbbbdf33c30e355735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08024d89e2b1bf23a29b87534c507807736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233248b5ceb066e06ec47b91d30c1e3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232119be9c99bc7ca10becf8ad1560e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b260b8b037dd420d7cb944dba28bbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44eafcaf5f8550f085f944d77bad68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113efe65e47b693a8713a85d9ebadd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc36b3a3270ed17743ce0c43d64e49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74865b21a3e5590abd791da7fe78de50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba2f06469f840a5bb724a4797417b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d445dc11daaae3745cffec86fb89e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65623c35493ba464481c12bab55ea3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e568062d81ff9460c913a23213eeef5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96896b0cadf57716e7356c3d631652748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87a22d66896618c2345691fafd7a3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0562f972c6f6cd3ab3b104f02b4f30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbaff318da00fb2a6bb59769f10bdc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2c32accf8b0a2a5d97636fa68974752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0bd50d457a8191365c9350e3090e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dcfa0dba56469a2be206e8d058f6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22500423c0a7bb12a387edb5945afe4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd255025a6c9bb03312784bf61a631c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac5600a7cba0eae7b477373619de33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85332d0adabbd0a488e537e2b91a14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21526e8ba477cad529b4556d00fd9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192160d004072f4a08294f4ae254b03c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cdfe17b343497791c026b19d10e99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9cd10205324324f1aef4200a163f9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc2d2b0b5741bbca88b72088cd68c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108dec43fd07db990da7a463e2aeec8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be28f45c193a03ee664b8b72cb423e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa068f97baa30fce1d615d3a6e7f608766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40e02118b770fbe2e79ad29fd7891767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ddb786d7f9b7856d8ebcb3f5fb402768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337fc490f07f90ec1c7d5b0e0d898e6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423dd00b3321485197fd072bcdb49b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c026470dfbd45773f12130aac4af7b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ad6fa76f842f0cd0e76bfa4b87ec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f71cc8a042402b086396be4b13f3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c9dc45f785666fb0e887e9c3a96e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3c6c745f40e354941666336959318775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d5353273e237c9ec5391c473ac04a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fecc1b0822c5b5687345908e56553777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378e4686ffc5a9417f9cef676a80def778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf9e5b93a8f21e12892c8066f9467779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8247f58b583920e6336fdcf9396dc9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674729769cfb130c076b239af38f619781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7a59a9e9797efb3070beee25fe87e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52b93f335c1bd0845be62fdc34f9b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac05269fd493aa429c0384e5bb2689784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cf8a7976e4f44b7b7e3a5b2ee9fd0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd68ac46f2b53f64c63a7524a627847786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01234725d9ff70065cd5d933a4d7be3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2a7d2a31bdb27d2aeeac7a51966b4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e21aa94baafbb7a50e59fb97e484789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d3de4c10c28b0c7c0073ae0ae604a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9f2baf077f8b97f06dc69d177f15791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58ba7f853f376261100c9f4e09329792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac1c4efc4341f0ac534ed01c5bd2b5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adee81abae6082cf1ac5522970e64b1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9db3b9dee5e9df24713982b53e4d7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5623ff618fe0dd56a6669cf11659e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c72e14a665657f277e5c089fed43a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec499283255fd879f09bb292d341b699798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4416e477255251c87d85c8af46bb8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad1199fcade47ebb0f787bc354cb2e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed5addc6ab175c6d00bfecfc745112801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f682615ce3d53f358a695cf4c28cc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8092248d62e6bb9b4da20e3a60232a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf07ebabbe775de077dabf0ff0862b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532313cb386ba6e4c4eb033e979b9600805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a3afe96dcd05c3e2b565be0bd4f59806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a34f083b483af7e181b82f35a0894807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb382a70698690009d804657fe22b8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba10ada83974c930b5abedcac15323809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa47e705b0b1cd638ec085d6725bb0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43767a2dd4d4e96b2dc8b0e7c0ab8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e42fb3b763587a3310827e0722d9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e8c430e4d013f8c71eb92df005974813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55ef59897eadf74398b1bf38f108c6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f750d715602b67354b2ea149a6b7c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf6e767660deedc875f0b9df13b2f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ef40e59abbd2b338af56fea08133817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc45c9d3b101fc0c29d10232445b039818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de4ede2397dfb798b5837233d91cab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584c0809dabd0cac57c659250dfc200820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d127a30bcf404c4cf96efb452c09bcf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eed107b6c6da185c3b36e3a359239b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c53a2d4782bb3861f33426e1cb505823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e586dfbf6277a8d1012a432bc396a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8800e845adcf42017e0545ca3963825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63707a7bd56502656a102ec4ffd312826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a354b7caca106f7aad26be51434ce90827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c840a0da7e8729d0303ec05d2492828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53649d65c60c169467bc2767aec0e2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bfed8c6474df1fa078bea17945713830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75e8c59426abef17c34cd3b12221bf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f931dc272b2f937714866cb8f711c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d6cad9e4c4536c6be452386161336833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ee4b84c4cfe9a22f7ff800b77846834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed3d152206c64ac374f2de2ee34cf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab9a87916bbb34e5ff3cc94d13687836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979900aa0c8338f55e6641dca153b088837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb580eb34381db5fa7f5e393e9de9e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3a624f6b1ddccb2e9ef454b53b85b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff15782163a2a44966fb5d6578241eb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e637e8af9b9513704690996a79bf72c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb2cfde861a2aaa5f66da96a5d22a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e00c0eaecf9e8b11dcd38c906bbdb1843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c1e9610d68fa5642d86be06952931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1187e788c5c495de9e788856a72cb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb3b8e246e55f5dc8ecb02f5023ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06192bc6eaeafc00aa524b84c44b28404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71460984649c8e8b45d392ee4ea1a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa264130fa239cb219dfc7e5d6d8726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019838eb90917ecfdafff4685759a7977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ddce92383bbe2dec5fead07a03ecd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e6604ed0d9c9185161f61491731999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb35616ba4659168e3ba4504fea04f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c25f825b3a52752af921f2a68fba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9e7b6086638278b4519c5e7bd5c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea8bca4cbf3ce1e6fa9e040fa622c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397949ad7c9f07bda85c02eff128145214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064f8e522abb66956f5f2fb141415915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9aca1ea00a096c306a503da920a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f881bc49cc3e65c0a2d0b8526d9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea796e985b379be547902d653b95ca3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a09f922f9edf8bf629920622d963419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe863bc2a5665d79e90cefa88def37020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649f6d7b5e5e4d9f5baff76687f10a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c05acdc9fafd7ad9eb9b66e329b3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b29d732c2ce508b0eb7863e569a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839d0b6d4d138039c686de5376722624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91019a33906fa25f68a6d9ba29cbd3b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae1a725a05fc1db02d0f1f3252e83a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422047880375762c9e0db7db19e00eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f346f16490d9f834e7f909b7c1cdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e427458db4a91add4413cb929677129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820ae8f7f2df8afa5b2f98588339e7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb36314bce831543ad6e28908bcbe031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d1f5cc0d997fe3dfee5a900c420932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a73ec6836357a7ef6e436594042d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a18fb6b75c838c3711a2ec21868df834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3b4d0e67344c6b513737a878a33c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca401937f92f5c3b2dd01ce2c1143236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af1064b8d821f22bec41bbf8d2c1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddee01ed1e33ee725910f780f7f08c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfaa7cfa65d7f181f057c900dffde839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6167a13ac1a955e61809c1820f46a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc0e7e4ca4108a9762eec4682b17341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f986ec329d6b57750de5bf4d490ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee541c2dd03df3f36f4a6804d2a6ace43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6344a11912dee737d8d49b96a6fd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03983c372b65ac45fe571258abdc4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea4e07595804ebd2b599992f61080446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8452e9cfffe0dbc3cf6452395bbe847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0970d2531e0c8a588a1e949233c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b6b5d8ec804b456d1d2f685a9d0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c8ec8b739a18c8003b7c0346c79750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42959c70476541d496c834426256ee0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9134532bf70463c6ff9afd99878fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1884ecc7c99e2f77426aaf2eac33a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685d18a3a0fab31fa32ac9bb192e6d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd44b71ce3bec90ee6c6bb9d83cc6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2377775f93c5878e22444a1460926256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467989cee0e2149b6a1f2df1175101fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001215486634570a56d4f22f1b622ecb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ec7687e8224f3d1144287edc5eff459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b19b3979e270c63744eb70787ea0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50125471bafdf09f81074a6f6030658c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b317baaed21c434fa1ae05aaba87462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc39a1c5c69c4c7c84bfc4c8f6101363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21817d8c0670a89e9b8f995b018ac264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d01db3b8b1b809275cc12ef53cb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7934e5a49a85dbf321cf6fc5a31b2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852b547af060e02a3557dc1c3021a7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad6963ef48284701905a3d0bbdfaa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298938ab30d5febfaa05dea7020951969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7b765f084e6ebf5579e07d792aa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23032513ff118d5a54b630de7be9f64271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393cf24c04261a023fa3b338940343072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab4ba6322920dd6db33136c64cf8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf8f2699d3fcc2c57d4aa7ae5b021774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060909fc0f22041eaf94add23f2322a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984eb6a739ac698d0341e6c476cd5fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae870ba6cbb640daead7b39e102a0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb38c2925e603beabc211e04d5c058078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b58fffc3b2476b5688837b615fdca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd41cafca4a8668abbb686fb606c61980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a478a24bea96ffc7eb723d8b91f5b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaaa29060bc15c197fbfd0b289e47682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f728e666d62ff2c787c7ca727f124683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed7f983b0ba7c0112b5f90bada59f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b7bc64d1e59a46b955a3520466e0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414fcdd50858880e8aa2c25abd3521f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c6d84ca1d90b36a41c2b7eb10ac7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba1f68810aaa36669dc9f27ab48cb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db5958a27fb8858a9ea967be8150d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa53becedb38d1e9f854a9f50b91f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e192cb030875b53540cddc7f89a8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba27f89367104e8433eccb1c5180d7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060fdf7d7b926a487e5fa24dad3441793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac4723e298dd2d72ff7c8a98496cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056b7a0a2dc96298342cb39feea81f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c546b31073a2e1a7a5eca21e761b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5335a751ff882b63c64814154e4729b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fb8447577d6c2ce5eca6f1120c8fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e033da67aaaeab6a68b8f32363e1efd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feadf4f04e05d277948c9db41d033bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca671789737a63d0248f39c95ff91f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8360db35ebdf97e222057d0eb6fc18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946fcce144ab4d49bc7a36d6d13845d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d00af647d8edaefc9253b91cbb98e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7d5692b5f1932866c6b08346c28b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfec33f1772f83b8f1836c278c93991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b392299feb6319d33a4deb00c53dbad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b0ce0a2dd6e350e71c4f74bfd2659108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262daa02d92a5091fb01fcf6e6d301d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c10cc35b09867df708f0f722731b1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc56d0ef8089be68a690f97e65440ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a41af6888277d6c6de4933720515e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64560e5eef62985b9628e29d6ce53f85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b79b4c688a4f4ae77af01707a5b5f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb860203880354317502b7495b782cda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab303ad6d5bb894eddc6fb2cd133b1ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaecc0c4d5c3f9129646c6ab15f27c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaff5c5f60ec18fd731eb073e861d4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0e237f02897caf305271fe7594a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2eacca34bec5536fdba066c070246120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32e666189d91eb32f7870e5dc1eb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b7db1888367481b2596cf8c7742b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb37e2a7e0422496025ecacaf9219123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f856ac776b4a76766fdc6da66cfaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de72e27d97eb9469d0d72b8a59c90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e5519495c78b4a5d7a3b64c769fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7761e13f6ec2d117ada53653da68c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f09637c0c550571c4ce277283486c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9105fa9005603a9e54ba6fc8bc135129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc978e539056a57aee29e5f6b41893130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ded19dbb953cf6aeda166aa81428131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe6d338f3d15ed29c801f214a8c14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1445d53a9ee15aa6895245e40d5ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd5f5abc138e2d35f635d8097ae391134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c0d1f9b44c5a9e137e9f0e5f6df4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6bd425e03496ed5b1be4a26dc142a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727049152ee2a0297684e782ff0198e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c25f38035c448a713fe2b9d63f020138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451e0f2f9f1e45a0581722bc09234d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dee97affdaf709ca4ff8b6f309548140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4f53cc8ef13e6d5dba94adb4075c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954192085822b33654badecd0dbb941142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24440e2e0e205f87d42cb2f3948656e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f060eec4e5245275312e22b5224d9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de08fb5d7595633a1ba93e867a0967145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f51b5b9d023b1bf676170af978d16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98679ac9d5539ff9d8fd09ea57a3e664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5893df186b363aa2bc95a9ac2c86a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed580580e9efb92eed9828339c0bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa7349bbb755efe4f9c9ad33fec8d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc76fa2a6fcac65d594bda4f8187c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c83152443ea1601602cc605afcea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf2df86d102bc7a628d6c94f11bc28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b318273d2c846879a5b92efaf694154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b142d72258b43a6ac45a85699ad9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5d6b2795c69d9e30e09c1e6dce23a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f3be567eeef7a1bc91ce72df3144f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b45d0a593ea6031c0669bbe8982c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dc9add49c5ba2131c400976dbc48b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843a521300d2b2ea6e67f05c1433fcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a371a96db52122e572a473b04865433161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce75698930b1368909ca8c7974a6ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e05887d67e0968f8f2b9989d47958163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78e79c20b55286a66ed6ce82894ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6133c885e951b5c66eee8f4219a60f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02732cc3764cc1fb1515cd446e4750166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489a89eb0447ee362dcc2177c350412167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ea2b538a95b31f4a8544ea4377ade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c2df68e598916caf674165d2f7ab1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7430b7afc8bc8126c8e36d5420c6e00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fd854b050c3112ba745965d2fa75f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429435551697505cbffedaa1775ec2e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc85e553051bbbdce92c4c5d1a956173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ebc6ed3c757cb075994c6ce9e86e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21f81d5f33fa655fb56400b26d1955175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f10bf0fc0a3c2e97feced85bd098b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285eb357e27e95144e635f19891454177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf64a042e848a9f034f14766a001b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de83e83376ddaea9fd01b583ccb0761179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cdab5df5aad8f263ef072855918e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ff0ac551f4de685e1aabe0d3b664f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b131ae75cf74063c32859d47d0c93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74769da52c4cf6f7c07bff65ca43f1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850f1eab2e7c1442c13faedae101e2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b0cb9bf6fd57f69381e1e7d76ae9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025e2fff93688c855d8c51d498d9ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a041f3f6ee6705eb622f20d2e8b6aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773eea4267d0f731e3510fb40b70e76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cda17c7894a963e6b767ac5cf1df6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fe1ddcd4fdb04a403034dd6219add190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6488a8cd4bfccbc73509c663023fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c4e80b12718ad0e1e6d1a9b0c0eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237570d57eeaf4b6e3213d2305cb2e31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd0a6e61bdcd98f5c7072532f29741194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1dcef11e57e8a6e5940fc8acb8beb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f30a26f7e10766481a7a003a59f05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe6a89959c7052de2e544af721f56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cad45ad332684d3319862837a2eb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca97eb12e1fa65e02360f352add54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648e7a2a81386c46678592e2e8a516c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a08db96f25ec95d0caf91c49131c95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c3b085479741df5dac93fbae2d4d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672611a0b810b771a23b20c64c8c68a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da725816eec57ca56974919fa45aaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383392b0004c6000e78dcfc808017878205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d258553cf7416c1f877d2dfcf42fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be9e8fe759a949d68e22cd2e2e21e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e662c7ba28ac97c6e7a7e6fa51e7aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86629699b2c61661aca4be96dec687db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74afd23a60ac2433f358357518ec44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aab8bffacdd3142103600232ea303b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac091c48906296a629701fa8ac577d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d8c7d46d2f4ed69b3dc487876ece7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ffcdbc8ae05d0a28dc69a8ce37509214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dc7ced3eb7b6fa561e328be2d8c17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7009014d242f0c28a2e8b5c60072b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91c1c7ccca3bf5e238e1fd99035031217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6169f880c3cedb2261615d5a6f8d063218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579919f4f11f8223816b187847993c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d32acc065d051fea3d8c627f2e4254220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed60ca2728dbe0271048d803d12e304221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd41f3070044de4bbf3d49c1cf1a2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f576ab8deacc23c37770a203809df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7ff08e65c5336b070c222cffbe3b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e4ad204ed20b999cfc6b8b05e2c10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba397ed0372d9b471648611be08e59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f78d4cb83a7834920330fffb368b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5ead90a372033e4450092ee3889c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce6d2bbdfddfdfa7d1c0d8d5407e22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bdcf7faa37e7fd1eac82ae84eb652230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5172fc7608f183bfc5ca2615c9b3188231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c961fcd3efd43362eb27da612d19af6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fd81031bc9690eb70bddee9387300233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a0bd7c2b42d75b9167d9cfdb0eb52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d27028f8ec9a78a964d81d5bdf7e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f3484ad732c7eaf3babfbb3051da4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66158865dc63548552aaf66ab35790cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95087a9683c5203f344a833f323a9214238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598782358306d1d879365a32d890d35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5882ca8b5b7b97877095f204fed0a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e87ddd2b35a750c69b4ea283b8d96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cb88e778361e9564a742fbad8ed91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d2114836e9c756fda0d72ca1b40ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd15b8f47a986fd99d2a2978fa9cfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55f239a5133f27764e545e8d0edd67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c56124ff3b3e06174d09f1e5ee5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e381433e4d11bf66a8520168a2e91f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe0231f3b946ff41bb812e05f34b50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cfd108dc00f99ce60a892feace960249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586ab8f6a4360b5374aa23ea31cd28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ae0b68c5a2063a82c22c7ed4ff563251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf965da777f733ae06da6e25aeac9616252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a378a0537055cff98ca6c480133d157253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbff31ae7f73a4ebc683ac1c55648e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14d09e1828599c7aec096fb0776a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4b7f497442fb0632fbfc795de4f28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd660a37ce4b15d23c8dda8701059257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8ede96fa52fcee7ca5de0b17602a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705db8fbcaf3f64d77d738d5a9d85db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257949407cc3380e2642f162ab00938260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fcc6e4b01ca65f791261c6866b053261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ac75c517b98ce01cefda1419d6e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0001758ed4e0f6b716b41777885dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e8483f54b240c4cae0d3122540e4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcba0070577773959c4e2702c38ac75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326ac16ac9007699a05477ae4f8be2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21937cbe0ac8b1e4b05a987c1cc8f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92aa4c8ba66e11540c98db83f50d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00440acd3a81c3de5b5de4ce906c101269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a831efe48364168a1162bf10213d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e63f1b9434b038b68a2954e180fe2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee46fd906f18b91d82d15001bef9d58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7d67ec26eae26552f9aea71a69ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559fc4acaff946660d13ff4dff29a40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fe258f33d7952ed383a95b35c8fbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7b37b9e82cca6400d1079686cca1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa157ae2321c888a1af73763071eff0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93faf43ccf67c70984ee5cb43f76527278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343da2ca307e55126b7fc77ed0b423279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf898b03b9fb463e9d470703ab5d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931e382b9cfede718c3ea84dc1300e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee76bc49d1e8ec91bf65af07b676d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e5d79b0498fa6a41e70c3cf73f81d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66997f0c42e4b218e54048e842927f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd0ea44a8109f78af865b3ba874ef6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b493dd35608562152aebbefed95ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f688e53d36475b81bac97291367dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b1b43a11ae3e0133974560358c95e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b90eb6d3901d903815938ae824181289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30192510ae3d1054049d909a599d3c74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f1f9f1303245ae0fdd7cb60f10d35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e101029fb5eafeaebe6ae9b5cfea841292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d5fd1d25ad3aa3649cae5bd8940cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71f7c34d570898dc71ca64c4e206a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa05429d80666b8ccb6c9a7e07be47c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaf81bcb02adf1d09cbb58fafaf59f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a94bfa21aed2652a449a03509f912297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db46f06788aa4999c86f1c946f4d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217325850f436e59797799a97890828299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba4edb61f8b80a540724a1726116a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd94a21d55bd2e6171f55c3e4abf93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef7001e4753f084dc4b7af1104cf52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c5f4b7a5e404c0e74b1527845b036303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b95751d439b5f75ccfd2d0eab8b5d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251f535bd016ef06a823f052af079dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad81fbea3c53e6c42a8824e4c3516306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cff3f182ce905fc53ed0d03753502b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81013d45bf3494447906115bc1c721e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e82f081d90a17b45af67734f20f331309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea0edbf347de5fe01d62253840682e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202bf51b080ffcf5ffa3e347d3b39e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1aae723c98869e2651694a46a394d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6bf8aa4f5efcfe2ba3a8cbbe3103313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353c5ea66041e936d8d2a08f1a44f31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55334b6dec40cafbded55de006580eec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8668ee89c230e9ec2b7f368c9f0cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426ea3b3f300987ed25d7d4ce244c60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8c4b05d6b09b994cdd6e6c3c94fa2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fec774e768156612e28fcc718705b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304e0033139965213b4ca33dfdf66e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7dad2e006db4cf3f1b90fa5ca016321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf23b013267ede0d1bd4ed566f367e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277e344090f102529d87ef2a8c6077b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82096eb177a309967885705ada45b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd0bd341bb268f5bbdee1ef9291f0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab081ea6c369420513e3737628beba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689032018a0190e4bc5718bc6059e548327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e540b5b0635f042958f4e93959fef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bc534f9996c5d32e4945baed3acca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fbaa320ead97f2f40797c081e7f75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989e074c8608c5c32999af2a709b432331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950a64fa0a49237463a8910bfb63287332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f767c6f3939e041b2b01ece647427e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfb1cc4e4e065415afb038a380297e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b2d1e4ace075e100d899be6e5f973335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1616f1f9077577920f0310785d23c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0890835dfca7a7a6a0963a76fb5578337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9df67b4bd9bfe097470c6d0a428f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc6f162901dfb36acd45efc3cf894a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c09c8ce85d12ee87da9ac11015ea5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eddbf5226ba89bf3ef0d49e12e28e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d010ef54dcaff9d629f85a73cde594342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503442c9eebd2fac2c11a690c2701b9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ebbd30885462a1ddb8a6722bdc2d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a865cb755055f44f398aa1fb51cd3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcce75bbb434957d0377fe16a7cecb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14fdfc32c72b8a9e319c12c44414ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b7677e4b35f805a7b6689c5e9dd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d10d422971d457de16da54718bc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbc744c73ba6ff202065d7a377f973350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46c2f1ea5137f43d661c2568d44d32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f2abfa8a63a9c2f8dafc7c72f257352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b645468c8f8028fc5fe9e9768139c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfdf9a242dfd0a1521f0337b936cb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085c572b44c3e02431dbdc29e8bc21c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e309759942fd2c7af9839c4eed857f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61953dff32a46a660177c57c3df3f5a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5031408a400cbb5495d75ee934580358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03396493f113d4c40923d3e2bf80a6ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478143f521d2719be629777a817036360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867c5aff04268fde1f2a6642eae9a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95ea123a97dfdbd7472f92e1ba8fae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b1aa2d54eb9c3c82b528a9cb851ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2785e3a97b478339ed42f1605d5e7ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ead1b9ba36a74cb403977c7130677365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4aea99c9c7338bdf362f8db236a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315f3e9622f0b3b61fd67799a12a144367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdff85e69569849a884e1fd91232cd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b1487c3e49562eecd2b1077899013369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7af92a59bcd8d432e39614ee2d89a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446df9f0aaae23691d6b042b6eceb96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638137d60576df996f7d8e2ab2b76087372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fdd8578161cb89018e4e70c2cf5a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869a6d41d1ce0323c5dca932b61da64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc0e23459ba521e4cf97986c61354375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb55e83744f28565fd3f33502da5524376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544426a4e286835e403986002d250f81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a0d80853f5852a0b30385d9829aaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ca40cc7ea6538814ea2ea01ec8b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8857fcde48fa0bbd30943cd89f56e42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402330b31221afc95eac849a3dd199381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78206d82e771a25d12ca99a53fb11ec8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc287442a8378703e080ea92c723e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f752300b6601a3e14417d9fe3c6b45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f62d900323c5221e3ddad878b04ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2998bab1dd2b03bbf8a7e191b58966386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6efe1ffa66dd009bd676dc3b6ed76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184917f5f70319cf4e6f432645306b99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05823805ce54b23a9cce8d9738b4a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21455296e4eb6959162f157cedd7dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0abb375d3bd75ca8281e265523a3b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743e21ae33ace7870deeb411425d219392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31243c907900cdf643403173b9045393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b14d7d85752433c05197850aad8f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6ed31461df8f75608ad54a0a08683395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4ce9799a10cc65dd3a34d85dafde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c6fbc5097246ba2316a8e531b5747397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee8d5cf019ac126aaeaf3697849306398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bced1878a3199cc363cc9a6930270399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb65d013af0f8fdc82014d54e1b09f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f022ac5c3753d8e7e896687c795b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f50d8ae9d00bb9971c360033587ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf346436cef4d44ac1e5cd1619803403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05708c991cd02a5aa8ca6e1b135621b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835ce4b91e96379af054e58cba7be78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51b752c3eec4f63705063210d727e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4d6fad9fe1a5556683290f2b1de5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc446ada93c9f63b0b03f60745d0640408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507f4a6b7d20d5dd9f38c61d8a8bae5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf0db382e3d976e000c380f8639f6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae518bbbbb3086ab554a97bb378da4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eb988854812f7a5ec69433702fde9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de09a70e213139f7b66a020776bb4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd833d585d0e146d4b24b09b1971fbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea15e5b27dc15bdd68d5c8bc61a8331415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e6350bf8bd92f4679fc40575bcb6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c436539fdb81274a2ffdfaebdc64666417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc8836114a57b43aa8767ed0e9def9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f149acaede0656348dd78aaab9497419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e84ee4ad5f61efa36c8b3eb5644291420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023fa74f72ae87982ac1aaf9ee31152421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e92e3a65292cd4d15ca3be40a1d447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938205ae5fbd3dfb98844ec0857cdb92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b42849790355650ae7a0d1ba74611424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d27c154a9b28f6dbd17c78fcd7fc06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada534507f5a34dc5087036a9eff60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cab019dd6c88e8271159f825608c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c59844851fcc99d565b0ec2f3cb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0524475daeb2d05002fa1296565e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02b8e441cb3a8c06aba073cef4f542430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0bf5c8b35b61b8053e89be376e281431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2fe7d612dd9aad72a0dcf833475d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb62503c2d4ab9ef77affa8fcc9ffe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97762d3dca2157d430ea6a6e8a570dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab100dc7b4c2a86b37005a16eb2bf7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888369c8bd23112804d3e2e92b4d3b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718af50f865bbb4a565d427dad4fcc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbfab3a71b8f32d7dcee909d5e1f31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493c75a987ff3322b96cd3cd055067b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059f3fdc9549251027c4fc09a5ea4bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d168228d06d61e349969200ec35d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684bfe6c6ecbe77b179fb7a860a8d20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71ee20b9f42c85997aa46623e7111443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f86d0c7133c005c257f0831e941c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940acb48aff57b986550cf9c0fa0dd6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedeeb5729eae24bb11203515335123446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede48abffa76ca0939317c21df8b45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2017fef1cb917ac22054e55802eabf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e167f7aa0d425ec59ad824d774ef6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40485f66e778e00a43e48b5e836b1ed1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f3b2d3413dc3c4538f84bb7a9e60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca0dc5d0ca9c47d8eb1e9841e90dcf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cbc3390cd5e6e5bb88208482d7772453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae0f082ff65a278ac390d297028245454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91aad70acedfdf39a45d0d5bcbc164455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c20358f57ed703d2e4fa3437d23f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac31e7248ba98492aeb645eb7d505b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85884551f6a67e8a3e7865b2bea6ee6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f979b943359a9ea99ac6dc57c82d247459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed21051e0acfe8dd5e317df120c9af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae37b086e4dc78a657a0bc1a7caf3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518b9a14c0591ef77064a09f79c6e5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf3cf3d170e29ba3450e489d15e8c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3c4514b969e50b23f67c5ab6369bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dcac81534be736b64fbf33685c9a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c5dcc17e267d38bf89427b8cc56bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e15e599dd17b7c1f92d935b1033c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e72be8d2cf8e2362d282180bd29d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea81d0a1ed2bf541f8e38fd063a0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb730454e2d862b916bad5e78b45f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84425d28d8e2b68f0af8ed5960a864d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21687872da5f2f26f67b8437462d79a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137ad014c8629a90b889bba4a4ae0d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572d19871429e8dede8a51b765f6f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2ce2abe53e1f2b48afcda41d6d12d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c768934c8b3ef111178af93a9832a23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acb3252cf25abe117e0ea97e5c0f70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042740329e19c7a5dfc387eb9f275951478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec081df9eb74892d7c5af01dc363f1ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852c8a0b81b99e829ea0db8d6d5803480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530119c860f9c34c0a4f44247100f72c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12e2f13c924db114be1fbd11e9e787482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81c839ae672df63f44c17e43667106483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e239c186e9d3cac05977f550761b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833dcdceb6c435dcb5dbae7e31b327485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa459a0fec5635a75c9f370ce2e7f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cd50cf08f903309084202ca54ac27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5cbf571a4cd2d767ac709c8a0a85e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b751e3b421601f2331dfa85e99a0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6a8159bdc906b04c20976be05d2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f084ef8b7870b1a353a1333df171c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263b9c77c127776223be3e1a8345198492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a5730dd224fbf6e4b3321bbac2b39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402616c826a727433aef786fe475c90d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431549eec080f115946f06d9b94a61c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d3f43f613ace04db5325f93ebb59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea3f3e5438dc407b6737b1b9776eea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f491a55ac5eae632ae74ae02cd6fda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c02aaed5507bff621b13c95a34a80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebcc394978774a0d917f86d7e9688a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208dd0ab1294b895efdb5aea9712cda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a46efb55f73e0779fcb0b098e3ff9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c729660ba2e00c1a8d84f7f9b3b85f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989a8275e8b27486e9f2f1e1e8b4d01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96224c8d320bf9010b547cc8db3903505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf57ed5ebb1f1f638098b02ba2201d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b574edf8470622cbd6e2584e7c01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ed80d9ef82771076eabb02fc287b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b356a5110b79e66fea2c95e9b1b3ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d8c03bf67aaea3d31d318289774d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd527c9199f56de90ec610cec7b73168511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cb3e5e5a672f2694c320898d646ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806beecdaedfd8abb3c3af7c56fd5d63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186486ed234f590c776dd564dd0744514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c67562ef8bb3a0b7732ddc18deb4e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124e829e5f2f7fb5ea78c2bf4bb82b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aef0421be50b48115a746b95b16b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3a7822fa9afb35af8d572ce2f9a52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84abe551302595868ebea59c57581f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0eb95c1d4b7b579c6cd40954e103f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac268020b8460f67b867e5e4c61893521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5869d54d7ca89151dece4fe644cce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe523fbea9af0433748e99ac809543f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325d8f9ac133ed6c08e6beb7e5e2ff7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59401e0df25ea4021d3f22896026aee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958e6d3dedb1a5927568bf7844e8991526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665a6e018190ecaa5288330a3104ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8527ba3ccda217d67408e680a9f4f7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb6639ad1bb00eec4cca1af06d0421529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41110fd0e455260575d06a9708b0cef0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe23f375ccf4c836796ac4b12b91e56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e6b5b370c09308ee846fa6b72d365532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9bce964a9513c0190a05d4666a379533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823044489957d5ec0a7d3a4f27c833c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165eeb92ce641c9dd0f5e840e3ccd5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f506e4ad77245a7026c98f0ce813e7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bf4dd9ca8f3bfa8e21814d3de4e85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26442ca5ab3868c70f11fa1fc5a52a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22cac1933b30113660fc757434c83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307f8cfe60934d5bf1738f064a6a37a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1addbda149ed5e8812d68052e660e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba30db7c73f2bad3a2ddb4c1d1a13fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727734d1436f5cd22980a33b0e9e0724543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7d344791fc23dcd399236379d08ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed092a2c9f5c1181be5fc226bc32416545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ee06d5748111315892cd26b22185f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bea6897006a883aada1e32f89c62b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e7b3b1a884d9d750f6ee45f93664548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19001f99a9fecec06d29eb2c9539e3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b06437c225e1ba438736d363cc6eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25955ee44bc3d250d6bd4aa79ee30753551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23904e8856c8f98a84638f91ad34de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476b2b7e6e681d536f63832b956947553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b7c24b74c1f79e172d81260e2441554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f86d6f09ca0e32b702d69bb29716aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ab272a3b4064469f457c958bd8a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a28310830e628331c9b55e285257b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66f4be64d6a6a3a096ce609d4a03c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d30152533b4350f6ce4058edce8d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba765df12ec416689b612ae78e471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb902b392783a8ada4f71d614824aae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b3ea954f734f1c908d6910105be2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bea5883d4358397ab009526ae9dc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278253c0f8a61f120ee3da2f01b2820564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b80f42509af3f4de19c875a685360565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3f609d8ce48d48aa3826a5b3fe2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541573f1e513c85afeefe7fe6408f274567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbbd76b905b25c0800552802aff30d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63add4c896b9e80038486da66432585b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98bc2a53c0d71800f40457e0b8efda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a421185ab6101790339dd8f4913cac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d63943bd308f2633d82b4f19088a81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da0f444e0988fe8d1c8beef0f0cad1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13a7c34367baedcb97a812ca01f24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68536ffe52db9558ef46f8934995ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0260e70775e6748dc9d80db7c048d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd79bc96dc19298e7bda6121dc5582577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b836f3829e516cf7e09abeadebf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef5bce165cd560cca56c4262ed4055579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75f19fcad0a3ccd9c508f3e536671580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcde2479eb1490d87b38774281ea20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f13523254a9f89953a9cff6a449807582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297237c93cf60abf5e3091529ad17ff5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36e55f2026562c3fbbfa5fdb2e0a66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa499a58d3e3379b94af3ddfc809f1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93968e94061aab4c9c7dbec9f0742586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef6e5ae98a8e3d5393af8e0684385587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf4dce8def9203e6ed9928afa71105588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89fcc709355f79bc9e9ea5eba5983589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d81559c0b331f706522bcde03eb0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53347a6e3c6d45185f1a14e0253bf839591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208b4bba18307eaa138954f34d8bf4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a8eb86932798594841d05ee38b94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd2b3f3376895bb36a4cec6e12a33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f0bb469676b5fe31812b2c8105850595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c258fb915a12933a6ae85107273684e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928f1f4256563dc10f3b0caccbd744597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9aacdabd3268ef2511fe0cd10bb1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babcdd05039573de981d6161da727c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fbb63ab4d323aaf5a6ab80d0f4226600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8333893b8f3fdab7bde2f428c74bb9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db23194451db379e04509f9b38e1ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e070df43a6f177854883b9ebdf53bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a3c5dec7483aaff2b88ed89462a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addbd427f5499101a7460ba46976ae6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf81d8b5671af0b106a41d7f3c633606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f7ff9dbd3c0fe900165d24f03b11a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3be67db3bd453e32c8822ea1e7af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ff2842e4a14772e9eb86e5ec7a3ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bea011c2ef26e49416204e62ecb2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fbf9a8b681b549cc74b874ce89277611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84616e94a710d11c3b65358f800f7e2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcdee07a67f075e8dd1cbc9ef91eba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958faa45ea0a422aed0fcead01b4ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1bb9cc26a45b10899b16941ab99e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ebf148fbd0306a118848592cfcbfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c6b85f2902d3c9daa109248cf725617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b5cf2785590a53e33a769905ab9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f266721ecec27d3d251d1bfc465b0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a93c87cfc90fb35a15a73bd6ea856620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a5c276698930aa3b7e7f1f08c4772621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b089c6e337d07fe2de467e536f8e1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ebe5bf924b10201d35e153af4fc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57029a8dc890953439c75051423c1b0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead7f71ef6770566e64fac12e48a46a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e813583a9982774b541ad3e2574ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ddac6644459655331165d232a2ddc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d49460a9298c35ff1320a1c983460628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b91c1fa8260bdab975de67344f1c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ffd5e9143ec639b637c68cdf965c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55de2465f2c2b83b407f5a5fa1ae08b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb7271cfd8491da2084ae4bfebc7ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af1e6924ff4fcd9f7aac9614f7a134633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c871278ff70dc532609add13783835634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2980bab8bb4ae736b98bd25578163fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24e0509fa13075c160ba5416336f26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2021d663306f0f104f35b1ef63055637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb71fcbb8bc13a82879632aae50094638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f21fef9004f41dcf77ec8d343448639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d761b4c5344421152dfb5c76b401da4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af3a40739a919f4092e497ba3feb39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294abb534465cddb96c0a0b9a33be9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fe904b01a786afb309162995292f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad6236fe9aaa7bba43306a8f2fcb32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c6e85a8888b41bb7cb463ddfbb0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4de68d7d602a579138a8e98e671a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf76439e57733344721cf51624dac9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bdccbe12f502e289b5ac67de51398648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e198d42c5334f0e25ef79d40de35f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50581d2ed6abbec2d151cbcee653c50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031e595132bf0683498e3f3430f9a95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bcb9d622979a017d41b143fe6b0f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f48720631f87e9e0910af569d8566653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3203cd546cf999d024923812a9b080654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85983f643382326b5818b3f392c2c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a6c39c54e429a005aa3e4b4f3c2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e7dccadf2da231ab687ab5b98daca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f0b8c6a7684f9bb686fa512e6629658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a552cd900e6d07a2c64d353c73bc8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650a4893c3cb075c90925934791b569660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99362c2c0e403159c3b6e6a16f060ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814ddcb57b2e59899b74554969dddd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60347872d53690270811ecc653212c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12fa9fc233bbd0642e670c81b58d2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd379c6644ab58f7cef08eba1c8ace0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd10ee3f8cce78f160decc6b0f6765666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d414fdb6111a6c82696040cfb507272667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86077c2ad1a44ef26594da2824ea34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4391861b90a44bd28ec8d93f177650669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950f1097cbd8b3839e0ecef093bf77e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d43c0aeafe107a0bca8bd0aaf7f9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60658b79104e40ae53be18dc855ceb34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e7aad93749b59afc9a13d3991197c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c71ccfa2253b462fd84fbe6385d80a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474cef1185b4f0926071f71fb5c82f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de823e601cd6a6ec2f74ec1db84063676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e2a2e19147dae9144e3d8004f0314677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd76b81dae60dd1ce260ef438f244678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a868020fceb9eb5b5368b8df89abb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8de50a2594d608a88290f93b19b34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1561c646c1ca9e7c7182413e2c24f13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7a3cc3a95d838a1e55e527c67df27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0921b0bd489926e03ebb124fccb850683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1fa4913110ec8b1cce4ac1423c527684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ba3ba035cbfbee1002024300deaf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0d37e9cb4900d75db180f8aeadd10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d704326c8278ad0252f186902c567687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5417e324f01c93909f7be799a08c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c194b6e8896eeb4729d18c864b011b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407cd97ae12c1358a5553dc86b70187690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a7e19419463e1b17b75e59ddd25f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9df0e8148b8843432affef6b96d5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00725fad252c3dd554f55fdb35f4b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ca1875d2afafad15044116e09074694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d29f9b1acbbb7120565262511b506695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cd07f20853488250da02a1f30f025696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ea53281a4be3033914ae6306c412d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a2ce273327c1dbf52da51ed2a51b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a017a0455c5a8d204089c7034165e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40233951f9cfe5fd31e084f9ac37e8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa38aacc2e0bd85b9692447b98700b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30bff68bfe6a9360a3b63e5ec79ded702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148079ac83f6791de3631bc5b2409818703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b2b6329284f1ae7ffcb17504528fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0d90e0b14f1b576e9622224feaf09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5cbd7776455de87e5a1518e8b30bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf7d9a36512652f3d2b7bdc6bd6b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb669372f0a760e77d233481c297cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6870ef56851e0660b59419a674a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d148ffeea498fa8e0309e8a65fb6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc22203fc203104358289269f8f5a65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7377d505c94e985ee370f419561f77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2078e5d9ba8bc1310dda8b8824d9fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c87b66390e1edf89f261ee51394420714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324e1865f799ba70de31f21a77c7c47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d9d373637f3c5a601ca8ccdc4e701716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a50aebde81527e61f1f956742512f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d0ce95a3e024f0ff45f9a0881a54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d869f45b18431ae7b25ab39bbf43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07aaf3eda570cf527d5e3b3e18f697720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee904ab00436ef75edecb25d7d80d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4590faf78181f2100e75d6f8a17954722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7b9c15e42e7176b03df13bee3f54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419dcaddee43b49fa8fd878fa996fb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e74827632b21d0ce5c45c2064139cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0f326d1bef910c8e4576dd92801d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe0ef0bf990bab8c00f42c409d345d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f82a35a9af23ef953be00130fa20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b191d09af25e2910e6f8244342efc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592d606e1f69029d10f700638cd8cdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c125b185521c078f013c25e35eb56e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c9ec575a4ea28248df2b0c280713732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d42d2645dfc8a36003171593893b06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf057f70a3b456169ee1c3b81ddfbc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c121f67da83165aaea6ebe9b648d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84009712de59e5270860f8b2cdba8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f47cd055beaf92511582c2c2941f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ca0e78c81ab138c59400416677ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16c6fbefeee359c1d0908e015cb114739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e6368fb940a5075f2c32b0fc4a48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ad1974dd8b4ec1042655c163f8662741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3e56b53d24c3c2d731e96fb4067cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799de24abc5e5599fd60648c7588212743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa8d43898bb9a2e0c2ca15668c1539744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c3d3ea354dcd21324bbcfdbf55bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59cf89709ffb5aa160f759694ef673746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fffbfb35cb1b9fcba2ef22e13d965747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea1c307e41f23a81f29e9e927521ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86ea51db803f198201a956e467e4ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d8ae43c5f24447207fd148d388a27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe40dbe1e0cb1db4b78feb8ff3b7a8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f08526b9b486766aec187fb3e04f5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b211fcec610556d54014bc01b11f04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae70d58d1fc59043a0347e30a05279e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b071ec4c848a64e5e8dde59c62459755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a75e9b68c2dfdded7754b393a460756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023d554cd3d69c48e15d781c980794757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a98e3dea9da5b0d0db94871b26338758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b6e62f8121d5bc06f2b3f7c6f1009759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9de278cc8033d30d6fb0bbdd7d406760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47943f76f1068fb854ff8604af4855761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f5920633fa9c67fc7b1eee543ed2c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddbd42bc5e81dd0905b5cee19ad041763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3b68e0eba50328c75a44273a4751764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e390a27711478aaf832e7fc25e1102d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f137472512e236cdf43571e8e5767b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d78f1797b3479d1ed4e89ddc2e2dd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>