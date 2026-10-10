--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f854661342fccccbf8494b20bf9ad0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6317d91e05bb88dc0d647a3fb718b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e282b367c5fb6846e3962d71ec11453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6839541264ecc26dd9ce418f4bf4aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb75ac032a37b3d611111493c2aa445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71d35cd654dada23d1c5b404010746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7ded804bea165017bbfedf085d8c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370dc24ff8e534b6fc8b69a678a725f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdd63947280c127d18297551c4af689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b125e90b90f65870368f1f2f0ae8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3b39e84922f19c04330a498029d7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe909dbc271e2e744d45480d1274712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c0268fe960794ff9fcb7f1ec6a64513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd570a3508c4f247145c78c25ff1a6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7280d6bd8490e6abf597177485e7d8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a865aa94ce53a275a5eb441b07287416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed03555c6e8c1c5a8e9c9ce70b4a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae405cd3a0e2ba6adc7e8c4cf41be618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607a221ea35198dfd5716763c60dce519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b9b75aa7624b20be318fbad09e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a380877883660b09ab20a86834fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55b52317e825aae65e70e5fcd1aea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda239d439fa5e6eb144638c65130f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef05557b0aaa98e7f21b7afd816af1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95d51bfa4b874765d4d9de4d3dce6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc9b1f1fe1baa245b99ec5c423c02f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc5bed1aaf558ea8c68303deebd3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01667dd3148b02f0613152b4c78cb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570bf856487c0c0fb4f4628dd73515729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a14f5fa101473788e5b9a5fd01e3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3166a26f3807ea47ed79b966bdb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eefcb950a634bdd4d2a0f5697c79b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a074752723e4129feaf55e9ce3f86133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bb69129a44fad65bca6e652101df434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19288f6484c888fb37a549dec6e2578535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a406319404c8ba40458460b20eb4f2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094cab78b244b0feccd7b1d8f29a8f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d98298df1d5e19be5a36808843c32d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd7e33c88225515b3b6271b3d073039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015490845a48c2659921d8715b187e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac9471f1b30df34c67de86a1e1a3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae85582e46ce342301c1a5f7f4ef3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c4043468db5999731c4a90e98eff643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c7c2e4265e393b49067355b60b47444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e9380f6239f6120e84a29a3e12bd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6c2da2f178c6bd99df91b83de72ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95540a39484cc7e12c6367bebe20647847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e13d2d0d3e2dfe139b2bbc4c08b8d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062a2be50fb0c6b5b2b2a31f58c853749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579309349b19ffa79e77e167d920c33450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb73d66a6922f50552782b5aa9423451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a746ddd6a6a1c35eee0652a17d98d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1290cd88af63de70f07aab1016f708353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7dd2b44889aa09a6fb9ca756c801e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c1188c8fea006182b02f6bd3cb06055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3e76e276cf919225802c509abe31156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45a8867acb6bef5f407076fa57d24957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bc883c42d596b36197706b0a9f60658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade738264db29accf4e9e80e793645059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c19a2e267c6fed7fe4acec837f54460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86487bfc7c8c804b9224f4653e7f09161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129b201af400489b9e3b63b66092b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8121fe05eba1b860198c1d68bd66f7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d636ad8c639f3f9786ac33d249db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054b878634afc4d341fb8648559d8a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580319d328c7934a1df72b4aec1ae3d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8475efbc46be22850526a3bb4371d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd609ffb19d8d5509c4af7cb92aa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324ad3236b7eca4c4c97bd04b30a00a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae513600ac6bede43ba26bfa9a542170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d973b5b986b6affe54ef2e0036a6d7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba995dfd91ac7406ce8eecb45510f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a673ab1d31b54caca46b639b8d802073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f38a38bb84abf72153afddfaa6c4ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d4c0314edd2676aa76492593091a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dc1df43cac7ab4cd7ecd79c4276b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f33e3dfee4e1dcc95d7433e6c1bba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8009d900502912cd03bcd3534c7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e352a81edabf7764b658e2006dc7b7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf019a9239b19d4426037214b725e49680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffe3e2c5cb69e0b4c9735847572fed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0a83e80205f9a6fedf79288b49c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536fd5507c5999f00c661bab35d299383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebc05892ee2ae5a32039d4d8152d5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b593b4103ed59e82ce5fbffe96781cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437421ff7829e4d874d64faff3e86c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56a24db813ec880021d7d93a65313487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265d14090130b6775b31f05d5134b6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e9943162e1ee7e7654c61a474d12f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc034f930b534ab877354ed3d4fe888890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daea9770970e80378044e4ea9c8e4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1865803aa67ebc625581f3e66beaea392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9627e9d51e05d18e8953f6b3d09fa2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398193a5f80f1bec29a6222d29652c2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a032b3d28278d06fab2418c33eb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823ba3a9e23b309648f0b68bdfd9ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c99be31eeb372958a93eeda667a4eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fddf82301c97f268da3ae6b9cb7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6331e2e03a7e0e915996bb1ddda0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b368ec662fc1354894bb8d757d32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437bedba51f99f6b24d8c65b109874d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f07a7c9788cf8f7fd59f342a40b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73196da2640e664ecd29a319bb0f6037103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e58394bfa86981536040a5a208c4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e59469b02aff11b708d64ef7ac5222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8903b3d215ac04546c68ea4a7e59b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1228734cd451efe575139c3ac01a797107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e519c8b0bd63bd41cbaff7303ef2cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351259dadcbcc52b3299b2a3f53916109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288088156d6d833d0327836920cbb39d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e5288f4bf93e042d5d6e3948c381111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc0e7e3803ebea596f820117a41dc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e417570bf578aabfcb12356c155585113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa385492638597fabe221bad19f74ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2404a9815404b40a8540063545e7c26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d47a3952ec8e8758fae3359e35cb02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e98a2264e88e268c886b08709c42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163921e3e211be72cadc39e863d3cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a764f698151212ebafd183d66c4315119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe1154b2c411946f8cd51af6ad47bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef9e2f4178c7e513cd7e5690ac1dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f40964056ef51c5358997fa478a40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff12e3a53af7ea9a3a9d70633cc5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aff39829032d20b3842dbf34c40a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6603ae9f8aa975dc2388c3d15bc31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f5382293e21c87b2a0de4f58021eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6b1cdbd75dfa2b1939ff506e8615b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44b686bc27b44a6e7bf263f959de57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01df5d74a6b04f64c8890c396bc84c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a30cf9c3596c8470e425bbb8ac291a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec78bbd9070e30812bcc434465781cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7cbb0ffb3a97903541ef91c1e096132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9d63d96e46f13294c59c71e3c1521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24aa538957d7b26ebc69d027704db7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c49ef3426634718f1b5a518698b5b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1b919ddeb402640f48db6175ed426136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e674cf7e53cc8ab838a2ced2e12bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57431a03916c3e8093a0469116e88d30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35692d2abc7564e5e4eebd37aa6a67c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9484c4b1244df5faac4398c5d07d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83688655216fd4b8d48ce2fdb00df20c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd937fe79d9bf1ec6bb3c98990ae66f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99443f7620d34c2544a80c1862ee0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a070cff0e335c07f6381a9fc9a269144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb76cd6a755884eaf63340fade4718145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78981090da3e81428b8f3e821b1fe7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d292045326a920ccc58deb956b4b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9e93437afdda340ae66f02974c926148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412ee2ba87d82142313adb77ac7166149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ba5bbd9dba492f781ea908cb6e4a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d0ffef90b4772ba7463dbefd2b8b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc92aaac2259bc6f73b3dd30ee8ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc0dc2ab53625c443f4bd9e48ce0ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1cbf3bf7e6eac979dc483aec93533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d72ab56389c80fc3a21b2575176f1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb33fdb137791f68d1efd51f802a39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339471cdef7dd61712f671af329d197a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34858db60236cd7500c84f3f31ba005158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcda9ee28dc653b4f4149f4bceb357159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4447ae7aa109f5d05f6a9a333314e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c563e42c6270bdedbd4ccd4cb40a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da286b045b225802c67e3595771efd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314264b273702a1722ccf5059e3d2ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716e31e6e22ef0e2b903ef24fdfddc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48542cc2b8e96fdf8de25f70cccb65dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e1bfd0da4920998e381da921b68b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af654dbacc54382100ddd5041d2d3e52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f2b1b65500b19dd78e956972818b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d45244602c165e4576aa7e9d01e0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce6b2076d4433f92ccd2e70c96872f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd268f40f169ee4c4f5ded724035b551171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb51c94196cf5cf00d6557f8735ad3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702dd12426b9d7e6069b58804865b94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d7240b25ad064e300ddcc7aa1bd6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801557343bdd93cf36a8cc887f03cdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8e0820d9cddeea44a10896d33c394176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db1f1ac5ffcbf86de1a96b35328a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd947e96d6718aab894562efbc070fe6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409256f07883ae9876636d673639ae4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743ae20caf352b0b29d23f8fbbc7bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cb35f3ebac5947053e904db6a42c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8075fb3fc01c7f5b179434cbb3a34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c587e6f5df0e270d23dd84c89b8f4e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49170c3436c49949c4292ee126f66f69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f0129dbde4b53b8c2e187e53bc67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990a2c6a938cc23216f4de9cf927ecd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b054ad597c83e94e6de85d52905cc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a80d1c63fa5496735aa3aafc6399f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70532b716dca04da2ea221656fe882f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a7e575aae407776b538704dfdac4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a7a1350dff41c48aecc96565fe86f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba2728f8a9eae3671e626f14c02446192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab69e53ba26d652929450351cf6c88a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe0728b85a5a845f4e3579c525d07c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840a5cfca5902a425da607b9fc7275195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46bba755e9dbb1a81441f94cc3a983196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b063ee4df586a5a24f21465995a00c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d649fb5ca8a10a596778d70e8a6f857198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341295ade18a818f6ea75d6de50621d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15839b878ea2caf54d73e6301893072200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38cfbea655b69291ed95a35e4813fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416253ba0037bdb9e8fdf9c91df6d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b688a405e1cf97bb3a04815492824a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619283a8409be7a131763f1978b5668204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da325494c303854915bb2ce1d9956a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36c9bc97a4255266811eba6baf65f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289af75307241e0a8d71e93fa08261be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67f7f0d2c0633d78db90fce65b5ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaa3632b1981be49e93ae1e60554e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae60f97f49e94f370f0b1f483becfdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7da6f9a7232ed365770ac2578383bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef752390decec8d73e48ff163641f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a178bb37d5a024524639a440567d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658d56bd7ee6c3e28a879a06871483214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96884dfbd727f65916aec42e8861eeca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64948682e93085f72db9539b4a2bf58f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed990471a3de435739c72e7c920cce5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c57605d82ae58d7271b3993b71bc61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f3dfd51ddc52681a9b1d9e33fd312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616692627e61aac63347fa669b6e85f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a832e5f3494809c896b56884b64d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0500b866b872aa70adaa941af2a0ecc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c0eef14d9545e4b2fca599ad9ca1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267f435a220629ce89c649e1ba2d1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e393ce7df2050839026ddc7f07b12d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931eb00711b24c4d49323fc6797487226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176289ba1c24ecacfbad56dceb8bded5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2028e018aa8d76d5f774be945c6e4ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c545966e7449b57277d2f85dd674229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d921826c5ebb3890383f9e53a286da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37996be985ee33dd63b206739e6d84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac9db6c8854556ac9283387baec8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5ba95dbcbdfba93890b8ab9833f26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c931430c1161d3477e3dabcfe7548ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a68a9f07ddb051e27b8bd1f366d51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec7f9a1b0b426efe541ebda0d4499236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a91cd843057c953683883f7dbf44c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5746401f1b006975da7945030824f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a59c5232f24c3983fc64ed93912c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de07e0f79f087e1249f1f5e53014ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc784e3f9e919afb940b576df99afb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f71d0e926db7b0b4bf7087971077242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e1ee4bf23ca2e86aaf8a338b2ae5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d10ad006166eae4560dae04a63fee0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351c7ae7e3c53380bd3f53684ac701245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888948fa5f263c8ba988c50dc331de0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be37a28d0b27deec874caeff9dabbdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a688cd0d6aae6b1df52ab18c6a8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c078183f0e4f0093a3ad433b06d050249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990b1824655713091b7d8ac5bbf11a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfaab964765a5f0f2136d4a257de6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500b25cc71961756f929481c5a1c85b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37421ce891df162ebaaf4bc297fad70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6d1ea3ed481116f073e4964ff3f48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cb7624ef39fd85a553d61c6d3ee25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572851eba30953181c1a4caa8f5241fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720a1273e314b1de645e7a743b7d895257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078e8e843b3227b0d536a98de05ce6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d3b3b46f1ca3c2f6f0d88542e0cc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08f5e5cd18d79f3c062923dd2ebd3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3e3c1509557a7be8d70f8d0b6cc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c388b3491289d866a35862f0ff617262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a435b2a75b7651bcd948f3a9801de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9747d7a5bccc47facf21bf860a41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8175f641d276ddbd62123163f922c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e557bf99ae65cfbedde999aaa4199c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19fa7253f323d694b2250871dc00a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ecc164d675b57324b42ca50c3a7ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d576da9905371c94e4d7bef03792143269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2117d5ea0634aaac99e9df716f9db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9001aa8bd85ec2b602f74481e04365271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2205e2f179826df972dc81de04762f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d5725bfb3c02211d3724d7380e978273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19261cc5c6ca16bac479c159cdb499fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c25505e9badbdab50e322382100686275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2890370d51b5b414961de83ee42feb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d49c83f793212a377e6d89d1432f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b8b9750e7ea6b4a3717213b7c7c6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e53edb30882416662c24b00e5d6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cdb4db1a331b176a0f21ab5d4539e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7274b0ce21655c28da94cf0473218d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a1c6af2cb3f271b3acde93169752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0f36b1a418a60d23271efbaf7b6da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd00bdbf3999adf24cea021aaf91041284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477f48169973864c904fa0b0c06c3a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78ad71ddb280f235d88db2ba3737b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc249ef6479a0e097a0ea3da7fedb01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cea95b4c991266f809166eea47f90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3cedb6f1a8c42bb9a1c1e0ed7d946289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90121338a75fd50a80782e3ddc5eb939290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc26e316db361b9b09614fde1770f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9c39f9e3fd73a9a9851f5eb036c63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719dff91722adb74bc5385e251db1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf1b2afb1dad26e8db30132fd9f5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c49b00ff939b34852f393b219faef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005fe1ce7d3fa6710cf2020d4ebf63a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ec1a4a856c8d0fedee2d16ff69a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c328bbb6ab13e1f91bb8df0eca85070298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e892a2fa13768bc5b76b3409d7f09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b04e50f6c2073ecb12cc32933613300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd19d13b75186f25a691ddb7b0ac633301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56ecf86260a982290cf3e690c02e1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b158e719cc6e5c649db44fe8f95a04a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e55f8457bc3760f20e5a28042928f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98978550a0395b27c520288de258dd6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c9be0fd1ac94200cacb139758c6cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9857e7dfbecf7b78e2ca3d8ec4f8633307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223752c5ee7169318b2473e9a78d4921308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da0c9c561e3575401384af29f3d707309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1e14790127224f8b11e5d382d4340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da837a33d874b42d91a1e3a6a8ac70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047d68ad94a885495f587f7eaebb989312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c140b764ba2b613485c4d582bde53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f4a2f8be19f0825f40946bd2e82ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f5a0896ae7596b00842d353fd610d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5aa44027354b042cafc1e499d7811316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df02cd434c71752c229d4d744781df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b772e80228a2f744026bbaf2a4a50ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4609f0c231c932663e066157030c9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46ebbba2901ceb165261c34090998d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa15b6df4d0f06bf497b13d07de7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa051d8d2fc778bac94575cfb2d59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4510b002cc74e5a0457430337d197b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0624f2ca7f472be7737aac3c570ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b325f675ce8d651520d2ccd95778644325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd21a3767d301652241c06bfb86ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f03e41d159b8a0711fb1c84b6da249327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac6195c1dcc42cee8ce586ec355dd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd99091080de0137b073eacafb3ffd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477e407ee7c5ac644386c7338d1b78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a3a0df0b2d33a9f4e3f353cbfb7c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fcca276bc8b4a8656b48b9f8a70a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2dbda89b0b1518a12642c918de7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4908f71786f587f307029c1ea24b47c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e455f9db9841794216fa0f0f423e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7583d9a231b155c5e40cea71400881a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a56ed777b8900b70de4e2e05b6e288337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2fea328298d4721cbcf2f72a70f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70f914fb627826039b59e05291e346339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302a2832dc03cabc22c9b46deef45ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912fc4e41b6618a61301eb1fb50ff1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b87eac5c119a381b5447b518ffd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adf56509b272c708ab08c61f7ca3d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f377a187f1e6d9637a63f942162c17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44386eac7c356030c1b7813e86eeb388345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eddfc05709310ca848983bc0744c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b3a008f5ea6a3a55706ec27480f77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83efcf82986cc389d46dc8533c28803348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1c4c27b03fb7567d91443e5222d6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4552845ea28bc6c973c27b6aa02c7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8787a73bff39ef070df2b0039573f89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb09524d51b6da948db70a1aefe5168352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614c8e6f8d1e1d691228ec62fac3a22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062a53802984c06cf93ef06159128ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806da91d53c9acbd5d49446843e187e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f66640ac7dc48230a3db893348aed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d010364db17c076d6b0481af62e11c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac351add6bb1d15b33c5e0a7c3fdc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dbede81237c8e3c738b528be963ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681365eaf88e3ca00f118c8f9aa376a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb12ab29b67a28388fdd0061e544a07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d8a260e20ad4db646151c22c14879362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a05ed7f29cc592123c9db53d4811ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa266236b8669a393983a891bff76a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bbb57bb2076bf621da15f2f19e2a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc491d10f97e590a13625a75e1e62833366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a4fe1fbeae8df871b37aad6756d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229cc72c48b3b395faa383e38615b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f23f69f88725e9c5c2b143b416db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f15e102e994b54bf9109aa916fec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835ee452b64f788abef52bed671dc4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7ef192ec37e37f8661ed28da59187372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792db340061760b528d3b5b5829dda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b00415aa0effb4b8675c63d00cb91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968cc26b0047a6f7654f198c3de5dd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae5c2470b465ce9d12a9e1bff5316376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb139f6db7114c18beffd71550dbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68cfb18d0078b03b3975ea2f9324e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad21bb68821da68584825b98e1f61cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892495b9ec9239a7eec8ea2b8c3fbd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e8980bea7c2c42c0eea3619ac72a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff06436b5d6bbb244396c00421bc3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0739accc2952a3f3c1c77a51c72f8b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da44db5b68bfa55082864cea9f01590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61e29b999caa456ca5b997691f283385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8fa9827c6545f9bf486ad9b1e6b2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062d72fb027abfbb1939639365239d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b80ef3622b3bf406dcb75732f06fad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414584e4914b48f0984437fb91d3b8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539a0d1b8d89fbab5ab7c382e027651390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9c18eee6f315047cd3d34ba188253391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5eb5623063c2b1c171f26cc0e422c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855bc82988ad57646c0225f7c49706a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c314e1fa06c35d34fafbb4df78393394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c11fe6627f45d5321e263beabad680395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d47012cbf3cda77e3bc7aac986d24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c391ca9e623f87be2b493930c385413397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3ce111b10374ccd051707f643753b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c04ba4f116adf41cc7db4da65aa8f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f1db89443ff961c442243eed9c4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfd951e7fe836562cf2d6b3ebbac53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea6c2f55bdb7953ec2b271cf114792402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9ef30a8ce1f06d0d7a7353eeb2e3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b1a8943df1541e4773e91851e5b7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfa794d5bd5365c287a34d38ed59d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87560359f9fd9d82af290ce20be23465406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e3276d1d192e27fb1b7fb352c870407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0f8e064e50a261c4b69735c84d73d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d86185a1d659fb266f45c45c411b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451464fd83395f098b71f6440e9e314410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e57c3cb6a7b39876e6c54af1a8c425411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20b14b44601a8aaff8903d5448a256412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d46d00660bdbce1ea1c3ccad967e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d55f902a6cda639bce8eeed930b93d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33021c22421f5cba3383fae152608bcb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50f4e95995b8c3f7e35dc85ad1837c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4718cc04ecdaf2ad86fe02eeabeff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1980647d31caa4d79a1b0f395b76c3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c0a9adeeabbd556523a4aa4828c5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c38d60ec07e9bb3eef8ebd3c636941420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e4731c9a1e526d8d2de5a24850ce6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977edb40812182e01e240232202b72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ce10ac5a78afe45cc0211352c497423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abed98bdab6a5e7379863a7e25200e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692812708b963543b5e0a6bfc9e38a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80228495e18e277f85ff0eeffc9e99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f30af157d8cf189bf6db73e836913d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea3a71cb502289f22007505aebd324428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c64df2abdb2d722ce5dab0f8135c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f2d968c149a02c9917f76d09582a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae66eba43f864d965efeac9e8b1aec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be207973399920debfebd744cb6aca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a53ab254782ffc7a7bf02dd815d19a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2b9c5d7ac0980301a0feaae989a33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057e4aae1718ebbef86f91dc6fc19ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a85ab1312513063adb77c77c14a049436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c628745eb55c96509620048d55b185437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf8b5c5c4dd6f835d7d5e57579c86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d989ab0d82516d84178227f97f0af3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda168109703d2eb1425af643ec9a2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d56afa3bbc0fc5a44f7b86a4c2269441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22fc063a4a39c13a5a5f9aec9c98e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474433b7e0021eaabec7b1ed42eaad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae5245e533a499bcb620c0d4469df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf307edf5172462799abc13befdb2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226a738a55fad465b09c813f90ab9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b76fc077686b5a53ba5dea78509b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b59c234b118bf702d11529a0012105448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fff30eb508c97424f25c8070229c9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a5a0f080ac05c75d6ec036a1d34cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3c5e8b509f142f9c3c099325c3252451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0d630ca8a9cd5fe84189b0de46216452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f593c172c0c7920e223227384e8f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20208c8ec937c90a25176579e1510c68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b4e00ab0bb6296b9a016f9a7a0067455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a22fa451e861a8b0e07fa41a17392456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f666ff9fddb15d72f48f509e6a17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34d7d74e3bfb3126b81ffb88c752d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc063ddbc101c0d8f0c76cb275dc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3330894cf2df023aad76d006b1fec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbd90a24475778bb5813eaa030b393461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a9e1c57baff3b9d5a68a5149eede9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466aec5d7eab3118f29fd3ef0ff906463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663767f379d74838ea79c2ff5bd0fb80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d3a4282cf79e03f45289738e6327f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd5d4125370fd5c801b07fc97fda1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f2d0a466aaa21b07c5179b59b95a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f121306523605ef32164f6d681be9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cab1a8b3d10450096f6163b1e6f2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d358344b00b95022e60f698216bfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4865bef6954afaebf7a6cba0a9cbcea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f764dd02c080718ab893a7780a4a353472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744758683e2e52e30aa5674cbcff505a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06892c0a19185c3f3517455d293889cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d948105b0024e46c4432988470f2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9653b267e2d3289b5d1afac7f186f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16fdf2eb456353adf2019e0104a00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b7b55895db3b75d0498b6992b2a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49b5626b223eba39ff5ab3b345b31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abfc2493239b901ac73e7cf5ffe469480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9335a9e49f623bc11dc038d1295654481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaa0887ebaeff7aca325b00e8326d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bface7f1f6ab1c9db823eb1ffb4a3a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f83397f09bf8ec88d226d9e96a9ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c24924e2ea67e2c6f3b4652723e46c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd0ef477ab2c3f4cfd8603cd18d84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03487b8786e54f9ded9edf03fd876737487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c997b3dbbdb871c234f522d53b6928488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47893500050915deec55631d7a2d52f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db089d82de26b5ac4f044365990f7208490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2344b34ace11ab94555f3e9467b2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85eb459e4453b9534e456f1e2e1385492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb2fb573f56c6a418ff13d878e4e0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ede3310390f7ac04a04d8cec201f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be57f9dfca2c5fc34892448747e9af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42cc5343ee3608e412ea98fd9736f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a498f632dba46fa992d5db1141c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3ad2c5c30f0b88fb6ed79d4c9c23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81606f5b1ee7b0d117d238d338fa8f99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b365dc95a0c6e2ee8fcfd313cdda2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c251a69eb4b08c7b1444bd758742501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76a9e163b9f9f39a6641eecd4c1afc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c521414567e13bd2db72fbb2b34684503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21296bfa90cb76090046e9feedb7dd08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90295e1e4ac161131ecc10082554b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7601c06c03de5404a208afa6f9ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06db3638e58167771e9f9f814f4bd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec99207e73a7c43e43123e387c5fe4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c55719448a2e6ea8391c4cf7699c5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1a2accf2dfb65d0040ead42362cbc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a02edf58e39266d991e8a94cbc9e98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089322aaf2f3778302a5a990c0e63a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b727332ffa9a64ea8368d1dc047a40b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc936809191867db18c02f6b71fac2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a655c67ea8430a7ddf47a0d5d6b3679515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c244fb4a7285535d04ae5859c60c5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7adc158c7b0d4125e6b0d77029b0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac43c8de54fcc0119e33b7fb1f2575518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab54a6841d960edabc556c75ebd5449519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86de5d347cbfea1c36f60c8a4806a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30106a810047dcf5c5271807124596521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd3e7358ecc4a837704056888b1d75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5c02081016a06881d444b1e9e3c40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fa1fbdfe7d5061a1e34ad4bdd15a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875269e6d7252952315ffee6ca29279525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a991b34f68a8e68ea3480673bcf1b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ab547362c9ef497b2bdc3e5216933527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8871c33d76cedb414c6e0035725eb4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef635f41c48ea605f21a098ab6bc7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1c7be65a135de421b354fc4e45c44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc1545eba05ee0f7101bc0ed3c5d54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cab215e2691bc245e401f987bd751532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7466ee1752ec8cc3425074fe0dd2198533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67761b906a29d79277299e52823d6ced534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161f2151d45c5739fd7b1feea8bcdcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9dcc01df292a5c0cadbe0dff3a201536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a2919057cf173578695612bcded7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03dd94699072744a4aea44e59c75d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a59d4c22f7f1db161e545804a8cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0cea4f6e3a0b517a79a23d2c872e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc58dd65e7f6b622d6ee89bd55be170541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d3ee398276f57b0c2e1e3398cc3be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee5da0e1046bac04c8d95fe2cc9f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b39d721d7e2aaed1d36f7e83b0831e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1388c450f7d435d67ed5a48b309e9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a8d367f526b9a2c430908a84e1460546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93162b7de8d74dacc45097c24918eced547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c1e70579d29af69a5f6e31aafea1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03248339484f2ff666122b7e508780b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f8d9f4f0c07c6feaae62cd2947e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb012a3d9c74857eab6a6f81e968da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc3b0ec65387c879ac98f8cff9e4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85313ec52c5f9c62f50e83520fd543553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca351d1afb1e62fb3fb72d31e85c4a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a0d8fae2b49602851d3192d855efc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340991dfac864afee677b4a6a2c3612b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba317db76542293eaded96beaad7b54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509f8fe82218f9da953ad939b685b75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6691962d96a028a9f14df2cf7f9dbf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb961155ba8efcfad35cd5e9a371d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d99692b7869fefea5244c6ed4811e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976e2fc8b66e43ee423c87802779fc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0621029b8072869f8a73997838c8a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70c672ca50b9873b7a932f063acc8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ecce4199b33401359d8f0ff68e991565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed6b8f78fe697de50574f33013f93b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1552a887a7b606bfa26b887d310b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ace1713ae0ca8538786a9aff70445568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c36b09249297fe2a1d8052b9bbc993569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc576d29b1091b306e8887687a1b020570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaff5a44838004beae76ba23a99df5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff0b3a44988a188b0a1640d017ae1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0adee35029cd290905ca0bc5ee078d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d1fba47be63dd8655157a085c26d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8adc3c5a76f26be10ef4c043bed9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4bad733ce022955808fdeb68cdf3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89553faa99187e8174d8e0c77e6aec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd98c51bd62043d1fb214fc1469635578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3d733ab06b6163df334755f41d1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc533e59e2d687d230db25eb3c639580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1538deca834b87789c239daf0939581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b70b7555214282b015ec3c1a22caf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16040ba2f6a685e400bd2eee841c4665583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a050aa046c87c26552deea8e677f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01950105ad799bfe0f0994968b23b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb6382b53e4e11c604b3d9d1474677586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbcc8abd74d7d34022e7eecde7098a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a883f96f37e7ed265ee6e3f80b680588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489286ae8487730a0607a854fb90c215589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22986ab51d7181579393c9986a2af173590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce09d0376416496f7e0e04a84c149591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5211ca2d08a938b77f3d9174ac982c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe330ba16399c851ee799733e2571f32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29db26b25a240c775583b65cd0e2f98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6245e29bde8dcc624659bf481a4e36b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb21c239d2687fe689160f5c62f303596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209682aef2a1d7c48dc3300d9cb6277597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61c4ea945364771532350039a696ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e94a30f52081812893db682fc560599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36162b856c5946a1dbb29d6a0e65497e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400043d49ebbbe936b6ac4d4ff612af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429279614cdec0437ef80c44ac2cc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c448f3fef3a83fbd05c4024ebf3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e2c79a44467ac8fa41a758070882604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06098913f285e5d4a8a088228180b3a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0113dc8a866a409c637938e3752f93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eea2537ac2207d4f51b1fcf017fdd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee1f459c899c652201217445cced4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d558334c44e8faa4206e31cc09263fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba138631605c7cc339319881e628f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b93e49ef40614d5478ebfda7fc62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a7a3edf23db9dedd1a0046d10daab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989860e979c06ef3eea73894d8ab3dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da9c9c8683b09882c5ecbed4bfdc9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadbc7506cbedafe04818df58a76352615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598bdf70283795e0a36982adf4dd140616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a33c9c3c9a6df1cd7d7443b1a671bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921273765abc22e338c1e2271e9d6fef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3789ced7082c0d264a52f3c90cdc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14b58124c05103399cb395ce141e05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5798ca13b7b603c9e1706124d7660ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c34e81192db802cdccdb9b563a27c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7f2c6901fee254293af3555ca6bb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db985d6f92c290f70b7b17b4227d129624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25ccd8826988859b5a61bc79f2b96b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de94cbe88da3b14b4c219ff5ddaa54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6601eec45c582df7f8be4dbabd58f28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46460b3d7e62f2a8fa94fda43e746f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38aa6f35c55e5e418b2ef3cf6cbe2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd9c206a5df8c28e3b1fa5faa9e73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749fd6a9fa5451f9644175fe582dd3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb39351e28bd4380d403eab645b57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc688f4fc4fcf47798e7308461dc1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ece118d8935029b4263811fc217cfa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe46794cf38fa7dd12e2fbe0f2c06b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2e09672237c2194691014e6c413e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117019977c63706533ea1293ca15e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d28b8bd618300d5413e30738537ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e44b1588728940df03a5a1e1ba410639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02151c921bda3edc7482bd31338dcaaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb306fcb302020c6242f98990c0e8745641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d33bca3ff88d76d5f5e01bab831d72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83913283bea91454905e4e80d2f939643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692df3f0003670e35c45830e1a832cba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd506d0bb6f94864ee7a1c72e00da5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ef73ea0b732985d313f554899590b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c01bc12cc48d4394886b2da29f39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fcc3c33498f2e84c21220d90f197e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcef4223e85ba0264c4305a2c62dfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2b79d6ad0a3249463b8b57d4291c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c9193ef714a5d3ae461469b8d65a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbfb7e2416ad25324ed8a5e0219817652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ba6f1742b7090f80c19f355a2f88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd5aed3a41006b791a061f03639208654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ba672bc510a0c9bdc80610f2ae40e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3739d4918d0529c172df264aaa140656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec94285a93b4013096d6614bc8f61db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f836b27c710af7415daf1c6685b9a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d3bcc46265bc9d7e609e8f349b80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870d4f4626e1440c48d241f0242438660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aa7da71ac29b80671d7551d2f771a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ff407afc004f392e58945aa19c08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff314feb57208836d070c18131e1c550663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542100ef857dd76f367021175a4a969664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda3a1a200116fb093a33527fcbbcea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6800a433807e9de10b956ad4af13fb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184e4d3fbf39f322a52ab8d6e6382f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72427f3af1a7f9bcb1afc278472d30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b76c831305f794464b9a4f80c28312669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b83c6eeb4d9579836fcf128078db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b486287c7cc8399a555e066cb0adeb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73377902fa5ff6d8798d9aca186413ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33106f57571df32ea3a4cde3dbe2c2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e626bfc4ccefb06741dae8ea2fabe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b47e28dea3f64f35df027cf408efd4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba912e90428d8924bfead921d1f12fa8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f953c651a5d683f378c19a39e4c2e68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddad9c55c13491db5287bdd43acf179678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8ad8584f74917cc7c6a094ce07258679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff2bff03e54cd47f9a8f95126af4d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fd02000f504fc56202d6224cbbf96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a5ee7904cd1998576ddbe1d94921c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4053248c9cabc6e638e03660c766b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f188bd03509a5a7bea1c468fc3f0ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df816bf24e775c168133f1303aa077f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc06e05f0cd06f31588b02f217cf24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767542d951c96c29d94d804e4b3333687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec070a10df72860092911eeea75978b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc1bad81ec81758dd7cb9520adf800689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b336401bef1d88c0efe9a7036a7def8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3fb76cb001182918748c4fde76137691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb9289fd1e9929238d403c1e28422d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca45ffcef72d46bda53384ab2360d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac4a1d3f7ba8d5a2ffcc3d882d3994694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150b0b1ac516c093c3edb947f77f8a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59125f71d827c598e27bbd3f350b4074696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ad089e61d9540f9782326fb97d957697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b95b1ade937ca68137b1d234f860698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155071959e09ef8c31da68f4f20be4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54775eed6945fa4ac4cd49eb89d3c2f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491506bfef0c033f76b636c27053ca6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f1b9e8b3150f61db2397fb011e35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af68db0c08d21b9edd7fcfedceb4c80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb8830b6b967a421ca1a44f96d600704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee892c6bc06cb46238d9a32d779b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a591621ecb5190f213808ad1350f28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bcad6a02285459c8bf4fc8d15a6ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bc57bee0f560c6e1df76ce2943f2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394876842362a73336ba446c2158791709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd88d5eda55d0aea85ade5236f6d34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4906e5f29813d43aa7f762a77ceb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b3dc14da0af33863af97289ac2e72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e6c476678a9b5f3b3dd53cd1edbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddc7d02e914d5eac6839463d9ed757714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce874a012087dc93cd32ec122352aaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c734ff1a45499647691ae5da20e8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20f11afe98d923f09cbe01f5433248717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5c61a3d4add4eb563a989c34cdf6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74552ab387a76e96045effbb672f09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f9decc9ff7c6dc1d85140c080c5ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5788782719ee745dbeac7aada3a5dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58dcc3fe49cd60c9c11baaa9e3c6dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd448d7bfa72cc2bf64a1bd7d9e99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbe414a7bd8695ecab3915784a4c63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba958a2d2db50d0457dae03e11021bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d427ebe4766a18d503cdb89ec36dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b1ef8636e1b97aa84661f74143ae4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d373169d0fcd47d237841e1161df61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686110caffe069877fb3167ca46fac8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2dcce393d016369f53a3edd433b93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137de924b9efdc50255e42bab9f0b5c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393993c59f2fcfa2db34b82e7cad5f1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea64b927b69d36fa8d397a335e1437733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9ef833fa04a577c2ae5e34a3d0889734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df3b35da715336a44277db5e27fd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a0d6aa7e745834136c87b584fc68a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cfcf4fcabb6347bb41c888a84c473737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f4f65d0914b21133fea4b3816d530738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dd80b743b28050c41ed85607bdc8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010575db23b61c0777363fe9c488a5d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab71984accfc1af66d616a00150dc35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef8eb4dcbbe268ff6581eae7960f96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a8fdaa35a1f4548224b8751764ca0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3859d99932d11e19ec8b47acb2cff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460b1dfd3ce5bfa5126302b98bace7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54ff22687c810d764ab882df337ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1d8458271ffd6bd669c2cb43e8c50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac2c4da2d4cb094a26f4a03b2d90f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc398a45118b60f5b55e91f02dd749d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57ca17f54cdf804cd9622662c7dc1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ecf7019cea88540f476cebb0cf58b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6ac7be038686c6589163cd045854752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36d79a83c1aa83e4aa68ef195bca06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eee5608117002bf2deec261271109754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd4c72caa9a78fcd88b0c846550d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5183af0fbe9b89f3a441f73e40094d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e3cf61a8301b65b455028143f298757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebae881e4e92c4c005611cf7e78e2ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ffba3bbdba80c8ca7b5c0137e2956759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebd6958d4f7e5b8f5e2e355988513c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1eab2e3b0967f7283fc1242d6d94c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6594e713e7af7382860e188f2dd12762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1009d0cdf069e64dad1cb2932c6956e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c09db21e67975c514622cddbcb1284764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b635b7dfdfdbfcc22132d0690a547c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0e87d734902456c5b79a825d393a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d2ad780c8f62d189aadb928be22f2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da482e0c9c84ee4bc3a1081143727d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aab4c2ee2e267769f5af93fd81425769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71116713e26a464be001c536d5b9468f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b078cdd60ec706ca817b1b331d2439771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0d55fedbedd70430b476a634b99c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7bda877550c4aafd46c980436294a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5d96c261ee0835b8366eb35900646774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22030f0af72d73f362d252021019d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc83ff5bf9d7438c40cd4d465e34b82776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b4e17c7c96d3419ea405b40616b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c5399c27430bfaa839a25f19437b9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a82d98facfe3466dd16cc27bef6bd7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9a753e9fd02575409c50bf34aa686780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83016a386464842f6cdfc2f5a2d57ad7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f1c45697d005d8dcb4d11733c6bbc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e334abff0159f40f44fddf439d3bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd299d97790d10b016352e14a47550784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992193c7100c47c12a355be72099a3c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13197850238f78869c7656f59e75e656786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c47bacc9bfc23897f28c296a3fc6c4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b10ea75d38fdd440db49234e6d00d0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95606f3cd787b5d28a72712425f368789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc6d4e479ba24a97ec400c0857ab03790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32f80d14a694d5ccebfcfddfb8030791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dceb787246f8c5837e051fdfd37e2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb85f2351396c236df6443a334e3b0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85435aa65083f32eb645b80e02eaca5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b42b2759aa5f51f9c8e9edcf8aa70b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457773802d72ff9d7d80bf5fdd6412b6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc01ef8bdc59be0e3737515dbda6aa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16a968b77fe40aeb222253777bab4e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db892a80279d4a07e41089fa03bfedc2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdaf2d9dd73323b5fa4d8a60f5a969800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eda74d37f243c9758e3a2c2e9d279801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aff0ea7ae48d585a3228f29d79f37802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885bfa3a7975bbec36af67d6c9b70c5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5785c3c0146196ca9b16c8ebdd384804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab3839fee344fab199eb0006f21583805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c626a2484cf4e062bfc81030c60554806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ef15b20ac489ddc7a4b1838c9ec71807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc973bff3373550624d258b37c555c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c54237337c462d9e10c5b4589fdf79809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388b838a3404948dc2dec71561779bf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b4739829506516d053de4b9785c7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0193c44c734d0cdf8f198c3d4865b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efef404315d3dc983a482002e5efc3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e107e2c1aa4f475254635a543d6750814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca8ee11ab5eb1cc7aac112ce76c720815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7d6c73c08d20989b477a500bdaa8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159fcb0ade3562b089e1719fa6d2518817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca8e516fba70d37bc3fd8d0ca5dea5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211300ac5fcb15a537f10f049aac6c9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c40645617593ecea53573992f555d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30942e838f6e69504cb55dec381419821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139fef19546c7c44cdd2ad417ecf3f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5577b8b803751bc8d407e7096aba46823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aab00307565a5f1f9a6d3712d8d9cf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920a1795ea7f0b96976bfbb1bab848e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a037a905b245eb66947534ad160626c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817186938147450ac85f8a2a184231f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fce579e26a61c1945791df7b87bc3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b35f32a31eddcc1a6dcdb9f3fda9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357a6d22a61c4734a48896a95a1e96a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9bf8fa974e2b3f7847e9aa0244790831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080bd7c53bd9378b770c7056189be5a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d642c9d29ce3f4c52c9f557fab76055833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91508fe2c61fa08b6f7b845278a11c82834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef94ff6f74932efa2708bc6b5b081e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458e41edddcda977e0b6860232abc3a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18509984294a436021dcb98443bbd5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b98c9453acb55c702ae2ffc3c431838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84483f592203fa2b6569c9a31dd17d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526de5690cbca16a213a948e9d1c53a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2ec51f7f8f20aa8e40095296f0ca6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded4d93dc7172e04ff567af39b2787842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb3548b07df8128ec24b68a15aa72843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3c8f49e83796f23ed439c52f4d1dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be19eb28e6763f229e656d28a8c672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea50518217a734cb3e82b3c20da1c323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76493d5db2c81cce282aebaa106c706c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549a1047b2a46396a92b3e11f56fce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee829115a48c0c2fe830f8a57db7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce3133854bc79c516641f64e9052f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbedacf0ddeaef5e912090719444548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219ca72c276f61fbe945f9915d568989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bf4abb3332a6c1d90433a90c7fabd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d7ec2026cad1809215d15e39ec67111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c40dd0609eaff96261db50762360712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b8761501ec02585eda2661a0c6ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d7faefa6c5eb7a3c27f252667cbc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa268757ebbffb672468df2789db1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f6bf7c019641c00e122401d76dc9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b41c1b4d8b1d1817e392532adb690717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c2ea7f904c0660c3bf1bbce40b7dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63300289d2b9152fd60d4b9d82421a8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f95eb651a2740f7b354b6bb676efe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781311e3fd4f043be05bd4d69c5241b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85635482b92f9ffc67db724c0302e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d34cb3aa8a0d6d78b2f14c826a2bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6583f90fb2c4032cec2e938fc799a9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4200ac0903d9c84db41c9c332d33e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf14f2bfd6cf846af19ff9c2671f10e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75995e486f1bb94df821e64b9aa24bc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf561c170cbe07a9dcf0ec5b0bef1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5117bf471fb84e1e14194d7ea0b39329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93331657a7523d176848edf325d90530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72bc67ec640b661270fa24011dcbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8023fb2dbc745bb7fd83ea795746c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbc5981e3b80554525f9402142083a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfdf423fd62247ad6491845d60e3de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d61fb306a8a645cdd2b3dd73ea03435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d966b4393a17b98bc9cfc477f6cd5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0323af3e821dc68fd96dc930d1543337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2adfd8999f77ada67144b8261b646338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9528c2bd6458629cee7fd64f70436f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21817d9cf4f9693366ee1c83c8b2f13a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194f5c57e94ba01bac75b6937eec39d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad38c4cc134f5603c6c4cbcb302fa4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947115bd3a04ee41cccb0fb718e758743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00c73fcc7f4cad600af8e8723dddf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf594b290a394184a72dea464bf2442645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41b38a84c3bd44aff2a6c41adb035e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639e516e51df10c5ac3865a684808eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34467f5c35898d1bb81ee84ea461a10748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b127ed4db6791d58b024b1c7b040749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c947ff5e7f9bd2b7d5f606c1558166a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352284ab2d0fdf3c89589cf17098c6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad87f9c51133e85c419d03a262e882852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54faab9f00a8247957d51ce297619e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccd7f3b0b3611b6b9eabfb3a2ec76a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59161124e6fb5c9d8c246aa70983b31955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac2b8304b9264305e6e3c56a3b42f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd1967c08e08b6b8773f371c74612a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6c105818e3320f0f315065db56e7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c6385cead5e8842d35c9f0293666e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0a3493e3b1dfd0acc4ffdc62cb37a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfdce3c737d34e6837d3e2763edbd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff4696d0778b1ed5f774dc35d415462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a84ec56ae461dca2b3828b8bd739063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7d4eeeccfc24fc759b1ef997e3dd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acfb22002691a6d186f19a7d5056dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a176a92f173bd43f04820992f59e3cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3c0c36453361e85eb4f6dd62e5d9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7d8b5699c746f70ad272202580bf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0de8a82a54c99da929296d651fba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca18f2cfc85f8d42ea04e02ebe04ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d0cf5bd10626dfbb4a66c00a2899e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f877093ca8131b54ab2c3cbda311f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f2b5802f233d3362c382d9c45652373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24394483732b0b8fdd163b49362951ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b30c2c439f42b7400361e4537759b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ee3e19f57f615e908d0e18910ce276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579c0e0993f28ce4f06423eb9b3aa9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ede8b8dd1a721a334b10292c1b2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838daeb920f48f276cd15eb8acf81c3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51c2b9d26ca6b6d0bbdf5618189b3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391455b585082c46e9c40459573b9ab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16dddaea6e81ca05f2dd01acd1346782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e4b1b52dfd496d59f181c61de6e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc896e2609610ab7176823add7807284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc0aff55baf5d5703715a1e391e6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6ed2ab4c508ce234354d0867cdf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9b8db07af5d0a6a05f308a217d2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc04ff19215ceac1bba22d5b8db9fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46805c08c07a95293d25dbaf7fabd08a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f20e9639f3804e4638975589bd42a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae22f921bebbcdc6e8c6596b55d01b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c93b9fca113a339bb09bbca47d4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87577316f6a80a3eefcaad862d7df8a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147667247fc72ff10193dcdee30338a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88d12a2316d2c7154d41b1e0bbdb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb8cae8b30da6052705eaec8d5715196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57960c354e888bd81557a8d5c4487397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50bfd17b7bf1e8723bd9f652b112f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6af3fdd64054c60f8772e52d895ee199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df19ae05288d176c199a195f7049c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a35fe8178741200eeac4bb1509876101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ac72ec672b4205928e589676a86c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442bcc5af6d53db5d966acd709fce6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56de3fe3d21efdea4cb10c6e6f7ed4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c108935ad6db020803ae1701684634105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09732fd100563aa6b9429021d2088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d25af5990f1f86407d7601425815107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95338616b3bd6a526b0a47e1d2f193e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b2b01e9c12ac6cf53940056ceefc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a13768eecfa1069539153ff0a3f50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144bb0961bf7590ceaf2896c584eb15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601b5042b500bd2dbab8fda3c70cf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea4a2418c92ddd321af7b3b4905ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e43208e24935d236ae6e02e6f098c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08640d50d55f6ba63ce74c3a44b609fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b6b538168a71eb602f8ede11f3333116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b411a30b540146deeecdca505c1a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13fc139ab1cb5c423f485426b9588118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d259de0de0e289c49774581039db35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c367d46c781fc540edebeb10987cb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d662a6e946c4c8efefd2cffa28ddbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed93ad2bd2f459dd7cc4ced2f9ffa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff379090a3c844c518d356eaf9b47be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7835eef13378a67ba1922ac56d946c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87d6591efe180b479930dbabb5d751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bcfa7201b3d1912ad0f7dcef570f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2561d9ef74672680c21cf5f14b083c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f40721261c17957431f4c9ced6a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e641681ac1ca0bb51ad7d89eed7be0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddaba4b1d725d253070b47e9582372130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94bd6b993211a91edd04daf5a54159131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e4af464c8ab60a83da4367e2a2ba3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f9894a4f8df479fcce7da473da026133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c78810416d0bc424ed15a52b3ba84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d0de8dfb273f78128c914891ef25b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6485c85ab1c38aeb809e6efa64a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4515ccab6446a9cb7a5119dc0708b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759724fa439e9a998ee409d09b238c6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e965bead3bfe0e70fa0b1f55e3d25ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18831e716ca8ce7bccaa09bbdbbe8c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3aec43aaab63f6b5a433eabe1882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86461df9ad72897edf8f275d564eeef2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d07600166b6a8918e052cf1e144c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11288494aa07081566c7997672de64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd0b7799d32d8cd85cdbb63fec02c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18aea7e489223ab6f4805b5a26c7859146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0bf6bbb181c04a136880acb06ad7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d536d1bc3f76fb1703ae24fba0b5133148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c997cdebdd821b609624d69985c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39502daf73c77a47a3c08059b70031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d32405b9f70ecfe6fe47b3a49aa9f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d750ee4a707fcec9fb3c048fe53aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a38396ad8b3d82993f8c282707a25c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216dff77ebd98b04d1e04ee178f76b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c851db6e92e88defe87499f127405be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb79d43d71ca94f452c09868874f51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23453097f479e83e28804b78feadf076157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07755a7b8f2858a5c2976993fe5f3771158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03b83eb9ddeb25b6b376b4bd5c6e56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254eeb0cf845a8fe356c83f73187d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc92890bdb4e623979d00bef106d59f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edebcc2bbdba728d8a1bbb7adf4cd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc716288d01e82c0930466539ba675163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31285730755b2fd1529ca9371038ed5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57f2654a238c8d10a5d79eb24d4464165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef49c06c99a31ac45187f6373f42e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b24a71f7fa7dfdf4548b335390906167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fd5b69c6024d8a9b1e53949765fba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c811d0c41e6cc4508bf92dc88bd58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e510f1d87e14b99f857955ac0e64668170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2058de0c9fc9412a9b7ea9104308a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954084e0bac2c11d581eab11b53b4c24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e2b2ae9e8e4301de5450c69fc1766173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17630004d6d5615a197974a8ebd1a973174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c23825e7d09a922c827e64f7a57ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548e24cd90a5f280ec8e55201c82f1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6286a1c84c2c75e789cea5046ad1c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d87c225289cd9a7eb01fa0c313e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ba1219430ecfd0440b8dde3ffeb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d308a10e6c8e1f6626491bc9557b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aceee7f1acf06098997acf9d00048181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6038bff2ff3090fd673588a792bc1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f8605fbf076174a35ac017a109a15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550b0ca4793c000a240cf66065c5658184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359c48d39b9667299042686f607441185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2fb5549adc2df95b7e70d247a6a3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a8be53df98d2de22bf869311ebe75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7b2209e0e6293983dce07ae39e341188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b4357506cc3527ebc3e6e73362d89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6dc647d05fea6215ad5843ed9a975190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0adf6c7629b7317ea75e4d3f075bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd728f9c6754d71f82e6eb48353be9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3edcbd7917ce32160d5b09790125f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b4759b98579cae47eb241a2da7a60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e937f2405c89a74b33db689efa54e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2e477eb978327d57f53aecb1b3f56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f957009dd79ccd2756180f226d1c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865465380e1b96aed7864e561c303fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070c741742f66340b07c314fac27820199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820ed678eda48a8fc7990a61308b682200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0bf8014aef76591a47128603b445f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1bc12eb56f74b2ae273526b539a1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e2f6dd8e4a1c586626acb3667331a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6605090c8d15def69ede7f068511cf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488160e4e5db1f33c3809c0ad0925496205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5077b13949f886b226c2c43479eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df926d68cae23d4ce7a2fb855e4146f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e147e203f04c73723c543d5686492208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f27dc95083a27e8d0c5c8d62200e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975bd339826cb73df10a00aaa473009210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354ccb8654fb4cc5d8ecb58e6bc4e15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a71bada64b5f3c11a5fe6e7d72ecd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb081d051b67fe24b862c52b7262a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e125e42fead5ed095c44b8c1e0d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4de59e29bfc9c786a46db296204c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f4987fe68c9f8be811f3a88bcc088216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06bda6d8b7984b61c08d592e49d68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de032e281016184b58bf4a20ecb25b3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d669be86fec782ab34d20fd31ff213e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86072e80ca3dcea0733dcfa87079c972220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb27e093ea2bc928b65dbd8a4f927221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d504bdf4de5e9039cf148c26fd3a25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d694e6ba73b7632badd3d43588800d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7c4b2b8936a41107a983c24989d3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fb01287df56aa9bee31ab675d2edb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5646427a336538a830de2726cba1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ccf2f20b61b3487cb3a7e8333810d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fff589e448b1f0c4dd570412ffa5d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eb6dcb488fd4f005fe10c08914ffb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3014da0dbe8393272e782fa9f9293b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4dda441e33edf6020c48266d01e19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab131f371b5320f91d378de69df8be51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94494817cc7baf8339a816b5ce5ebe42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572339b496f7fd39bb8eb7923483c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca49f957d7a14f061b99519e720ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c091001b7773c6b7b80f3882db5207236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f71584de32f36f95cc69e6f686937237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b798637d765a5ea3024a5019b13ab26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca17f5a43f663dfbdce289ef4bcfee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8639029d53b2c74facdc032f68c6dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49f0e26e320171f89571c8d26e21e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b6ccc0d33406d12a469d0732194d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac13cb7b10ceb098e99704e64734a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f7fcf26c7e60c0b015aabf2f6b97a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f9ef3cfea68938cd4af933f46cd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d4aa807f940fbf3fe175e0e799670246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955014cb2fc919f530a296f4aa7deb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde7de3e59c07574c6b2a27051507b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576b70cb4f0079f23996691b3537441249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed596f4118ddcc0340e6f8f2d67b32d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c5726310abfbae1d3149a5ab2509b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296922a48ea07e31ae33e3de7bb39c5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989836a64b160a714cf8637d28ddfe1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c081d3f738cf5c34d1bbcf10156b28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57eb5e6891d6eb010900d0aa62fd11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda0b5a0e42e4ba6df42edb138e22ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1c99f006b0e5550d4ef6e21ec0dba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbe8ed593da8a32c0cb0dd89a0cd74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b828e09e8357d5e1be655a442dca41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227328b28b3f0ef5d75b54ec7ef954e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de2a68a11dc2430a53dee00e93a30c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ffca7c8cc0662cb03a780dd6b7e9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e077f35f2e64ea4dd17ef255cebec3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65f30a94254e97dd7c5faab589958c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521efd62ef0497c46ff3908c304b7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a4f8f578fca7392e8aecdd2f28a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e1f9a5069cb7c37223211291d6dfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705002a0ac305be19ae4e6b5425c8030268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365f7a7b789893e22c68c46c3345971269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041883fa771a446cbec3b5dc65628bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ca330a6b17cd2ab28413e7affc52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049dbd05af00cf21a8e11ba98cd9c87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8654c63b49cd0726f9cbd6f4ebc72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3fe54adeb4be45ce2bb3b65d02661274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b76c213618a3d514fc6b51450534e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65178858bda01f1f3e45c5494959b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63816bc08344c96f2b0261bf8d7dc346277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d7aea016282aab71cedf6ad814f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7308efb92d1b77b3fbfd06cafd93c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f5d3c97ca2f6697ecb6572f79b03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc452fb57162408c28047e245414056281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525bf473eb5cd6905b21ed4b05cd4f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19dc41adc52d1d4cf097cc0c054009283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe7848617df70f6370f61726f6269284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf044cbf167c4ffa8b35304a8399002285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d23747b025a4e6c987410c0f024ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0721d5322f77c7334542e8bd141b874287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebe08022cc37498cbdbf6c2be72536288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd32f0b0b707ad01a5001d011bfc2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef321f65d711bca28d675ef3f47308c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff82bce3ff4951913197abfe8b278291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd09ca5bc0d9b6578cc1aad1ad5d698292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b9adff33d51649ac3667c03a02ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ada2cdca50a4de0bce747baf3123294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778efdb582337d4cce73dfe53642ff1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99956555ec79a7c270ec1a48c398b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f7ddcac49c53c73f7b149fb4edb4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46423d4a0589d3462bbaa27d6ba8f86f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6fd7ebed6e05b4918c889e319f4f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7fdde436d3fdaae19c63221c06702300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2725d10e262c7b384c2d7289af0c15a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83976224bb886f224f4d940e4826f517302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053ae61cf42ec4895f560702b632cba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f3802909ccbcbf90eac58ace23ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d032e5f8ecf012512f91cb6aac952305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514edf2744700a02627563b4923eb258306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f93320ac0c991e9cc9e7b599399112307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fde7205e9eac5f28c2610a3311df39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22311783d6813e1b48c590fa273a8611309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46ed44b3106adec4a36594bb6490a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1ac201e2227fedae725f522a707f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2868b33ee1aaae5b50a432f18f399312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1dceaaa90ba6ad07db29bc68d0514313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2886f449423c976b516de5c42c1ef15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9fcaf706b357c10a5feb7dbfb9ff3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d5b6ec14905ce3809097cdcfbe631316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbe2d599461a0cca1728ea9e88a72e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6a0f95a2abba52ebb7f34c1e08fb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a7064d68a2bb67e538f2276728d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072cff28ddeaee81d61f0083fa97ef5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e521d660a2ac038179d65a497eb2ec2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52044243ceb7894b16e47dd97ceb9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab943f935604d36ebd2bff7a233abc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1d587021d0d0b1319737b8450f175324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a18131fa3d7989f4fa70441cf6e2ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5535b570e3a6d765bee16d7633436326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cc088acc84815bf32b7f15469ba5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b57086309a8073f76b8d73db5a1e79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024b889931ea81c5410ad9498f0aa1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4f8adeeeb052f112988ea597608a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f089567a8f2d68455bc49dfab9b787331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593904797c4f7df505aa095773a08bb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090a9a12eb4790503669ea3eea3cd79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76422bc32c35c7eb924214ecd7f23e35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24611b76e5384e2c67d7d77cfa8dcf55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e1cc88890c2dfc497bf7245f1fd36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ea6aab528bdd129fca5407c5d0be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bfc77684bc1e997143979d90325f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aabdcbe18cbef0e2951fd2b060370f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad814aed6a2ee2ae3b72ad661a7873b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1f11ff8e1e7c4e4b655c6eb906e3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd4b327f5ad817976458e5d21a64f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d7f3de50b5e6e2b84a2389552bb20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e420b8177b1eb884755ce593964f36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afec31897ceb6e68e876039419195e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed3aacc73f748e15efcbfd0bb2041346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3963281efba35f7c3be2c468564fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc2e6f068825aafe3b0c96f12eda75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273280d9a66eea6b025e018822565ca5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711383afdcd4aee07ab1ed799d45322350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89521c8e5f4a14fda6e39c468c7c1d58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9870045b4e75df35027451c1acee4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e187e5548c6c8793ed5a0f052a816f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7583181d933177cb858afd2b0d5d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc66c4ba405ab781156d13d39529e38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a1fac1f9478801066a397e6827888356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291f1ed528af3e6478bd4eb53d6b27c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b7c3d3d5a6f8df1c1dc20c42aec94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203da45f64f09254484939ca31a110f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b819f5c656758fb41ae10ec7723ce5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed4e40bfb2fe83a9ac33f2087924f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739914f7a825fdf0a4d149c8c65cf110362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740acd2194ea22c2bd3c824453866897363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0aec4e569bfc584329a166902c8aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801896c97d7e818140740d16c449bef9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbdc55296ef155f0c26a1813fb4b16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623425dba8f859769101acf50c601553367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e5276cef528fa9b2f88ee62aaac3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bb89b025aea1737b078397a1641e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130f4ca84b75926d62fa9db2793062370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfceb6a88dd6c1a7675fe202488251371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d128c2db3792cf6e43c8ea1d85db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d6bbfd83d9c3fcaef75e15961d74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91f8fdf9be35cc42443c28a14ec05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fda5c048f064fa92d2bcb916f75d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cfc7a4b8599219e47d0339dfd6ef8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ba1d8e79157a7e32d1291199b55c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511948c840abbc9e3f7d04e2d64828e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b2bd4cb2cd5fc66e843ed9c265566379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b7589402b851503ee5c86e86eb812380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df495eff0578e7c08d377ff625a1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a2b1f723c674d812d954e2386f58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639de5c4d823348561e23e80d9a78c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98caf980d7718d16d17bf3e2d10e17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889a531cf7520979a45740ed959057385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e650d92a79d93690f412dae08330101386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d46e3763e8e133963f99c56de8270387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3776e4b3df3813f162c799c08e10c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658089ca0b4c30a24a79895788822c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fc7b526ffc8b5a8f4e5d47be052a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbbc04ea7d3d5327b7d4002a6cd6f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd50cf35582830add6a73fa3176f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeea439fce052a0dcb7c5450fd0e363393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78722ede4282e5260b19ff23038218394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dbf47e3f624e0dbc10028b936c56a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa120cddb5da98e6085082dfcae5ea02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5f93f30fcec7e7a7a99e0fe1f107397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e7a806ae70fe6c611b385d184a845398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519d7e637907bb9e21b5752adfbb66e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b07fe6b04af09e96f11a1b4b0687b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2279cfb360e7e3c4b8e3f29792c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e63041e3710a676f05b3f6e79ffc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e167ae8b31069d5bece591bb5826d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a3ede24d760687908cfd6b73fb58b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bbbb8cdd3cd74a1114dbe0f31c6a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4732fe7e3290010060ae3b6f449e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c64bcdac652bf0ea5b845d4837bad5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8e19242c23774efdac26efaa566a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1492ff8059c4b3c9459f7dcb03337409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17725aa154cc1bb694c5e3e300b198410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b905bd6e4816c777f85541f9e1ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef9c271c3e0836b45ec18e097cc2ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8d979697764d5370617d723f0108413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba6efe18fc162c5cc11b6aa2faadfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27a57d976c80fe0023b57aa7c13b11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739fa20c4ee6fd30fc4b32cbeb5e8f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4180be86f7472b687c44560267785417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42057bfa281d699f91fa40326918fcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89275a7963f6a1e87391b63973b74585419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b5c82b57cab011a8b0bf7325d26ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cf38db2a960af2fa7a18f3d76436c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb803f72b21ec1f9132d7114d99730422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330555c9b27784bb4807a95cb597931423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accea72326b58e81643da874afbd4a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea9201f380d493a59607401446285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6190ca061ff3f701abda887910784b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17c78d3f84fd01f943db8f3548fdd2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26de6e1aa69d33dc875908cd52b5129428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4421cd432f63fdabe04a629db73a42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174244b407c4552ba70a7a7255cd2074430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887f31127e77631693f756a05bed78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51850d8de9a34046071bc3df092c3d36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc066c7699653a885ca5e6ee437a62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c97d4aff98db156a9d3b5ac8da8201434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f213c973a8b1cd03e5ad9533777d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19254a050fc2015cc897c91869097846436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36286b15649ebfabd1998cf45dcb079e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62edd09d31a5bafbfb34c2f992118cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b5ab03be46aaacf5c18d4faac8864439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32b2763e174dcc8e153f15a1104fc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f936a5d8e3b0dd8a2a4a2ae04071441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052073d543c9a4204730757d0573edb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b975335403a6e3d8e43431c80d01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f585466690013f940a519c59c9c90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded721aa1130c58d1bd3287680c69b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8b4d9a9f6b37389066b3141e068d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f4ad394a37d45bdcb0b3198711718447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c5c83c06d42769f17bd1587bcb59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cadef7b9af44cb7f41d064b91035d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445a03f935a3e712516c6244ae40497450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205d90022c1c303c05213fd8d271f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210f49e9d44840f87cad51aa7b5f8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b26f4687cfa7eac4d6dd88ac3f8fd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f932a126d6aabf63c3a2036a52b0a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f485be51f9ce40c5f8db8b26684aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e59fbb02d98dce108bc5cf15d9b03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d798fa0085cfe1074e51e0d52345e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a826b87098929df9d06553b1fbc1364458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954b97db3509eea57f825bb4fbf7435459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74625becfa022b3371d6d2d320b385460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b14d5221fd53affb85cb85ec389735461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7192454a926aa9eae82f4357bda7e20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cab37e8ee541be37e75e65deb5f28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d465cb591de81b75ebb7c7db640c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2dd93e7714cdd15807ced23a38d53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616adb5ae6fa8d228c0bbd83ba096e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653cf6d2c45e1fc5edd5571cf05c0d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b74975e4759517b4011b802fe32c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845bf82fa81c220d708f6353d90acbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab623e8fadfd1292580e0f4d0f9680470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382d1515ee4abe661721c484143e2e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beade8fcff77de6d5a3a4687622df0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7307aa9f4df97712274df740b3c7184473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadfe4e8a975342e3d3c9c796ba6363474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a598670ef829326929239487529a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe4ac785cd2da1fc88f1a798f1186476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263a22be66ae6cfa96f9cec7815e73e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c56c4dd06c97b7337bf7bf2a32460478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486f9ba500dc98797f548ef4e471dab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaa779db1e25dd4929b2c0e8632a41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb57f7c6a7ac15a4f1616688f500101481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d935db671eedd9bc2d649bc831e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184de4ab620d3c20e14a99ac55bacd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb2198bfc5f24f071fb4ba64192cad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be338e03ac08e3992632ae2c1836bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526730692f73ae9cab303e531828cfb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efc17327471689a7cd07487b5c2706487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6b8af6a3a163521b4a63f7b812a14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02181433fb1a0afa823f4dc8a2280e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e2a171aad887f1e34653492b2726490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd1d9785b313194f96a6d24c41909491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbe27d8dfe2373e6d694b0c7dbd1f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6c0b87ebf8677bbf54595fb733ec4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9264b17e7aa9c61460c169bff47736494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87079d59266158f9ea19c9da5d639ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dff3b288dad67a8702d6c1ccdd92e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73caec90116e1f43941ce5f0d04130497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97beffe3d891374ee733cb61be24fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230ebd04790fb63aabf6f493464cdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f6d33ef77545130c2aa6eaad48eec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213725e0f9b45cf216dacb2f072e0535501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270a0ef6ea89d8643bab731a0bb027502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc571bf4292cee4240aa338675f4ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0336c90b61366dddc33822dcfd79ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea61d1de798557c8ab0996ace7ba45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6b76fff41930806001e8d28d47098506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97780116606643e67b285889da3b4579507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35356faa05648fbf53d29e3d508dfaa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039ce65bfe2d050d081fcd7b25f9d1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a210b59469180b160c99c924e43ae4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516881ba96130e8c6ac8b2d09749652511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1275364e7ba35c1cd626258dad75a49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e93135605902495ba877e796d0c96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d696b8cb3b94d6cd1d9d617c75b49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00b4af600e967b090bbf59889422c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd7fdc69e7d5e12e98697c253144b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccce1c4a206f18d00787722f20af358517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d752ac5617e33aadf35828231e542a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07b477851645370f5e37bfc3338bed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb6a3a44a10874dcdde0e35895e31a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e9645a95bf788698648da1946ebca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881c006f0516238057e30338e371ffd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e1369d2e663bec5161f1e6cfbb77e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f641960b1d7b3d018e5dc11b3a78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f051fec79e937b6eff1023227007ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ab84fdbcb18bd0d86197027a959b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b81da1742347e7749b99518793bb3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d48ed7fa53adc4d80e582f1ef11a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cab74c1224d5a30094338afde46e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821844bcf934f788e195c5ecb343b376530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420f15bf8c85f95d8c2969ec7bc562d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9d65f37ed845613c84ed2a05db90f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30987598995e30e82b1566843afce6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8deb045121b5e1567f7158f1ee7c4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296dc9cde345ddebd6e1e02f0e2394535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43f01985bb52195ef9dc6f050f1c01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0da2b9838d111a08dd586e150ccb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86890feffe2010a642dc13727e10969a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec417e42c64eeee49f7a7e8b789db4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8008d1cc44e41221d038d8c4e96d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a0a47d3d93e4fb71445d1af67d93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c4f6315ddfb5ec34b03acfaea9bc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6476a9dc5a4521103e44f3e53f3d2c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa4eccfae91e7d84a59747585fff2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a117aac04d0680db58a1a46b4391c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce60b8e63eeffb3e4cf8eaca90bfb39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe497b49a81eb9cc1f2fb8914d103080547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eadbfc7d8c8eec33493c7b0629599548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2986570cdfc07b6e2e88d4aabd67f08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ecff063e3f281fff3f7f14124a155550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d74070032e58f90bb8954917f580f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3e195533aa6669de48f9d3fbf9556552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7e2153bc8ea753e477961d6e9d474553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df835b3a668008cbda741b748436353a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf69fdea1f945cb7c78b9941f8f4fe5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16d000c9a3da42cf055f8796a62c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1764ebb681286494d1a5fa5f1d2f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd7af0771f5dad09691a2664b6dbe6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c53a5e1e5d4695137b92cea6d8607559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f417b860dfbf4c1f1f86043c818951560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125480c1dfe34784d282e5b32b1a7ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f15a90e5253443a7da5ef575b552df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f015566e7d710ad095a71912d98c56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee41b572c2a312d3aa0a0a75ce3089564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ab2d885da52288a23a213dafdf179565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a0f483cf507652aad719cf4147273566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a94cf28dbaaa8343a7f31240582a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b88bc98b5c246126fa073a7441a7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d046d401c29ce5a5243e146d9672ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b095ddd23367e932bb0204287bffc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f371671285baefdfe919b8490b82cd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea1320dec074ca4b680027fe8fae3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac7484d434b488aa3fabaa886e0586573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34d5368b0a8864e7463536addd683a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb7c4e5b3fde2777dcb18ad72198d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4604baf50dfec9aeb07db482dfb8c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf715c7a7056ce762e6e6dc7a55c01d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed76eb0c2426d7d682c55561fdd65c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91ba911bfd879a1f79f2c7dc777fcb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a39324d678663122e50990a4a3feb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5e87633fb75498c518b7a432f9549581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375493dbb68f6f355c97fc9e1ba7446e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1e4ed7d8ab27b102e4d23b74341b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038abe45c6e78656431bbbeee4b5780584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3748005ba76f27420750cf712b776585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3667d04f81f8707b3e34328fc51b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35665908bcb22bd905fc0e1247b9ab3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c900dcc2747d7c9627dbb1f9d0658588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002d866f7f47431be4143f82588b941589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3afc02908ea5e41d21742b8476e123590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098c06c007fddd41f9d0bd2f2dfb9c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec019cebcd2ed2eb92d6e95349ee8d61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bab85188de3a456a7452de3458de51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7449c55a2322b6807dd05cfdea7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7848adf7871fb3fef7a3726352fbdb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c467a51ece2791df43f2c413a052d1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022294863a41b8c545daf91b6a3557a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529a237e7a54196d9a47741022ed057598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadaebe53bed3c68c449143839ae6e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a63b5c1fbfe3e29eb92e610756b19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e66672e27a0f6e15e1d481cc9bac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918b87eba6ced3249452b669da417e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cae21958b583b49baf62173295c8e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79554ae8b20cda8887c679ed40f85ad3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9610a081a5e711138b7c6ec1aec9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4c4e888c7f9f43a764cbd9a30794b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049bada7ec74e027f25671c79196bcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da575f793f38696d481a8f5dc45d08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475867a93c99936fad6bcd4a454a383609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa219f3befab53c47445ed20f095083d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd7e90d9a5cf51c732d6e102c86804611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131cb5f78b685a3247eb04869cb28cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb536faed1bb73f8df20af8e75f2d41e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca49a88a948b9774768c0a78f1a88c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492eb30a3c9ed527a7ae2daa62d6f5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0cbdda75ffa46c088b08db6b5c3b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81160cf0d48b06cda9346c9f7c7fce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9844e297d12b2f94885684d8bfd701618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe2a598a13d434a4f084033b96ee0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad15f10ff5ca63bc4d8a9cd9a6f50a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8716ea8599a38832fe5d40a48dc57b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85fbb2b997968de58ca8a17f5ccf12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9e6e9cbb4f272e818a648fbc655fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8638428e32c613243bb12869ce4b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2674c19f20fdc69c34e99e28d7630c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdc1aeb0ce74673ba7f9854196e756626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e1d4eb4a2a782d60fdbfca33c533627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385157ce772d5541b4fe48de6a509395628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ae56ca9075ba00bc50cb8fc19a11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9944d4c1a310fbac98e1c13aba30074630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caec30f9cb7fc8dfacc514fd71e878631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f93fbfca8d65c7393d5f79b4ea53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ed8f5d273a14a087610e06cedfd41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e28d7494d4d330234c84b6fe4b7f08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d8db74d015871755dd59f43722d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad39d73727b6cbf056db34ac719a3cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d56adf4e22a5d9af7a4b90b8e1325637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2191e16d179e04e8a5c7d729d20f85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d65fa84c53e95640fa4e52ada2273639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a55deb08f7fdfcec876ed839253f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e906dfd59a8b61d29641e298e191b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b4c547b4aa7e31b172b93f14e46b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0c71bf6eb422bc0250280743d9f2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff320c7a01c55613afa01a482d75af0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d646303e0321f996885beb8fae571645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a775290b83105e350dc417370c3fa68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ff4db887aa68edaef625f13fdfaa3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b9811f4525fdaccf75fbd4ed8561e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170216f120e588b8d9f07ff0a31abbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fb65fc5091576e60bd041c1615d69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f6deef934d114edead91e43b5bf57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0579ac1b3bfaa771aa9a73bb98338652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfacbbe67f8262421d3a1a2067cd26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6ac9e394c8e69bb61f3cf2c11856c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6298f9f77af628a2fa9ce3835f4306655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ac4b8f484b52b947a6fbe0617496656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b8ce381f26db8fc2fe4b3cce31bd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6492e6fccdec081e04e719341152e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264e04e0b8c00b2655fd66f02d61da0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae2f3bbf904d032fa25a7673032848660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ac2d464a7d26d9b42f0728cef0e7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e950b9c2558288e86c1944c1fd00816662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a356a40ed21aa0653f7b783b1f5ffe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b31e6ec07e6ce04c49db05c931fdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea275d4ef52da445a4333cccd4e77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f21c38e83547177dab28a307fcceb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9f5ea6fc906b7fe8fc1e2884c193667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c87192f2e552c10ffdfc5dd04972668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833344abfd8a18e6f5cb986b93e75654669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d023d773f38796e8bc316b4e0f632670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c646af0e08f601eca5d5df6464d94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17cc060317d5f0f6bd054376dd0bd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d29a6bfa6f4038de67dda75eb9ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1ad3ee4fe5452da25641cfeae4dc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907c756bc24ec9ff7381520f4b67cdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070ec072bc627889b4991eae2fc91b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c2305530528259e280b6ed079a2ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ba167226711e7f2ae233a8f13b8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad081d0a7fa8066aecc841be63aaf6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644e614b9c088ce4aa0354b7d7e38ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24e580bbfabdd6f044677bc61c610d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b8ab4954f5a7b58d40499d14b3fde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07ffaa83a7122d4ef20485e7abe932683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217991a210a161d45006f9b3cb71af9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e406310dd48d64e287697332e850685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0cc357efc350a5d47470e656fb22a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926fa6ca40994de87a157e9aecd31c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f8aef3ae43ce34e69c62edc8673fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d87b21951ee39029ca53e4fa2f5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d89a199fde171543463780160392c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286d9c4639bbe936490ccc6b8540a03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a123819fc5b29f62f51e5569a918c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1df8f41d5223dac8f6bb5558764cc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea8be3468724ebe029644512ec3de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21fb8a5c1abae0c33fd55c191b2fef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef08088bba6e224e3dd20d173e34e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36efc0fe0d139d6f26172abd2cdc34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185a0d89c097fe18242c8cc4c339519698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813090697abea0340321730072d0934699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c558edfd84a0752568ac3e833837cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f234f614478158856f81bf4c6affa3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394aaf4590798092cf33bf3b6268bab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ee62f22d3bed178e59b21917f98a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949810c06ab383a75cc1620c9c770a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f30c29c47a8cefe2c11dab4da68e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeacde9189cc676d741205fc310ae5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd788fb3952af4a1a913a375639dfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba84cf8864b43d95a8d31f36b4795a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360eff3908db2dfaab0ca9724013b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93210f45491ae6ed4f57ab6d51428a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a6ce9aa2f7cb641e3fc013048e9fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f67cce8f35213a0e0ace609df2fd9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23316d6d81dd1317affbe146582ce62f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c49f2847b371c990de7e31959d9143714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d6e5c876b18d88c0aefc6657110a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b84ad26a26c589aacf1f71181eda5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caff5553d147b8702d4c0882db88a51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446057dc4627ced7bac383b905fde67a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bea00c0a537748b6ed205a5a62926719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb20fd7c257fb2ca5c5eed4979b23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef79840325ce0582cc4da1c95d276c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96481a719e09c1df3e56c9b25cda516722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ff1beb6f652abc457e853ce2abd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d32130dc76a33319451a23cc942422724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a971f90a3f1dd010a5a96e10caafd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d52cedb2186404b36487e606f2f998726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e9e726a28d316887bd23c8dff2c04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad1b8c9bc6765129eb368178f4157e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a47bd643399b7c1a6fbe30c1bbe09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436789f94ffb400886adaaebd6e62596730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d9d09fcdf679af167470a08bffcc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b83fb54946968603a60ce2672086bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9559aa8fe2858300182fd747857b41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11dc17f50433777f35f37b898d0d13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edea39d9a69b97548a0f3b12d09789735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546c87d8958806767839cc476385bb3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53137c21a9d181eaa7a24072a68fe507737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac444e1c5f7f138a83075ac29511f736738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d68dee471fb8edadda4762b2397e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726d9e9aab3bdfabd51c463de219aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61de32d9b7372c61076e4ac90ebd64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24755d5100ac066553763d3819947019742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463e722f33badda6b25b6888948bdd4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412cd8c55e42713bf265ed3f0fe14d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b84e44c096ae8f1ec046d6607d026745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61e09290e6169d9c96d85c137afc7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f753fc0e79db49f0e90741552d49a6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd89fa34078144df8dc65f419aa80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4290dec13799d6c186c1582f308a5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d3e5d2245370fe5a300a06dc2ce5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f666170f8fc7720b6efecfa051eb8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5872779305f818a38737ef42f3c9dd1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471488c5225bf9ead98059edcfce65f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b483e396dff13a850fb4a0f915552754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5773a791c1f0bcfa82b7da7b77330755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af8ac5069727f8873b1f8fc5f28db5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5398232f8cee60d4e2f51242f5fc4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c802103a5fdb3baa1b34a862cb35c6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f37cb6af4d38893860342e8589c44e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a6db8beca46eacb6ea411a3f38938760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ecfba321704d8057d5a7272966e55761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710847b2e8f41ae250520b088fa4785b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dac62551c825dad8b0f85f972287e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965f9d6e72012c3c773224945547bf9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f150aef5f2c369b7f44fd2290501765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8ea05ef36b68ee6f491af0f1fcead766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2391396ec0a53cd5e89eaceea4b6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>