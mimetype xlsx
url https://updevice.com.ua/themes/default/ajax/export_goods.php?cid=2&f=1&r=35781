--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cca8da4eba375a19ef88966c47d7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0cf4739aad0712934bb81ee485afa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1bfb2c6dbe1b4319d8b5ae77397af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827641492aaf84f6fbdbd53ef6ebb964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067b923cc5b15616286ec6957b7ede05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f8db4c6e1a35b95a4afa5056f7b036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425527303838fbab0a0736e2dded1e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc22e69ad262914bb756998c4dd95d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcadeead668c73f7b2dc9f303e7814d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4efe65356fd3caba1c4b4412812a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734e5f76111bee0e608e3ad6ab78f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ace9ab0f61fd694457b8046d0027512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3357869c9b9f149490df6b22a21ac013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d9dcb7d689ce2afd732dd125e1a7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cda6a9245fdc5face5d500833f6c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ce600666e6ccee9d47864add1acef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c94f681da5f93331e0b9872abc2d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0bc14856dc72becf2c999ffdd0bee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b7cb8ecb5df0cf669ce254753ffde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1487e75f68ad35924a4e05dd377ebfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b24ef926c35e122281c81e488513a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13556fef30d009d8ca0e18ae50980522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01699f5c50489e0d8305c9d25c87fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612045e52b5c76606f4cbe5ac5179a5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f2ea4bf225c21c8c77c508469ba2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463484646d661aaea35da278862222d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c355a6f60fdb30b7ac7b66b7ce77c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84c2c43307be92bbbbd4012d22a93728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38effb0bb0874f8ac51437dbfe4afa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc008733e9b5f195ce7f4564503d9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3bcc589c3fceffb003a295c08993c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db852ef0f219385b587245a066ca0b5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61ed83a97c5dde6f9afba4e9b15d9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50cf611317cc917e236818fa19d2a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77061c8d6d2cbebb42d80a1b300c7c7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eabb6ba82620540795c61766086de936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0763968baca58716e868188633d9a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435492a4f251ebe2c5625f4961ffe638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48392fcc2ec97a304317964cd5dd208d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2133ef5dffa179e8ef9d7590947440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d94b02da63ea8641adda8a8be09be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c026d83d5b7b4a5bce719df8699dfa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b10db806564b8761c6235af91296e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e93bb548444b53e06169e51866713644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07979d15ab6bd4f107bb1c20d404f1ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583e0a7b7a49480c714bc5b0c361e5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3de3a21ad63a77399f0c4a3c32112d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3aa5d8555d6c5bf8e92c282533b0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e916db53a7925261a35ca44fd23f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95432f48664a85b8fc0e998cf1cac0ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e627fc5cb27b379bf20e279a5db057851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1955e65bd2cfe135d461817ab274e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdc2b725f90ee17036f6794e3614753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eecb3e7652001088102c8d554525454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55d1e3fe4e23819295f8d31faac2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58b46943990df903e8bb5dee01a51256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea5fab147359373c4fd7955842216b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034950ef6dbf18b948de2864ea9964058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52917fd951db9002a60981cffe64d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be7cad732225e413c063d74a8927ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0a3bc52b2f522dd893d4966f78bec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c439e817a79fa9be0d6f27041ca4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca6358a4b014ae95746db68849f71963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527504d555d059eb9324a29445d168264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b9b53dc3f6f0ecb57573ac8e216965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e033e0b9834ba387750ec1081e0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711ea619d4a64d40a58de43baaa17467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b9e6183674710f10eeebf35c2acb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b072ad71b2860f16fc3f7b3161d6a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1edec2cf75aab2ed3bc59a5887f0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4c39d53dcea02a192b3328a890c3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47dca0c19a78e5af4686560c77d2f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ba40791df0fcfa11a7f0785c1b5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca672002215ce7c661340ea218062a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d242ee383d4e292e12bee49d243a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a50bee504bf87986f714ec71c6c36676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc36eaa45bf17d98211a6661a12a5ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd78e28d3a5053ddd337df9db89ff5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a28403c026eeeb92e2cd32a268d5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4d5ef42f76eb6502b17d7f585770280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4387150783338a32a2e7848f614b4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead2d6554e8aebdcc46ce9a81b73a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927e6e720030b497b2f8e18169145ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfa9ffd46eca94e357d6f1881b8e1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb851f17526abab5885ce05179dfc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec30e53d71015f839a60e6b5384f7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e934cf5715b9b77538c744be7516087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796231bd44479382762f7eea9d5ceb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f70e888189588c2a37ac90aa96fc7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74996eb3683f6d46b9a17b314dd12c5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e11b62449b1b11ca93b43593152791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eb0a44c0aa16284a6ff16ce3b897092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92d1431d4e524b32e04dd72a1f576493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6ede43f04d989b7c90d8d967c66494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8968c6b65586aa0cc25420933f9bfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f66f5f6f12c7fdeb4090596f797fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24ca0489a831b2ad19b4bbec4a0eca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9919b188e0396673ee828aa7a3281898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276ee3a0cae30126bb8fe9c8764b7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776cd3336b1ab73afac1be876ad7be6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f92c46802b82a4a1ea124e8da441101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfc8aa2fd17b97e94ec99f10e036c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041a177c08043507713d162c2f2b766103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abd5c1526b24a04d04010cff3819d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903c96b8a55619fdc7847716a04b25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95511309bf00a61e5e58962c6822fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0d63e3069244bd3c6844c54c18b6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d889b5e071309a2828dec26f24a771108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d72e3a7054ab2ed9313916c67fd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e25e6cf289783e299eb37b1a5b9645110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206618616f8afb3624b9517fa5a18382111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227beac7fba4bc0c8e78dc7480b8e447112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3df77f90b5b5ee10f14df602c8b3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed743c57517292eed5d84f76795d80d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172104a4efc94fcbff86fa9fd781e335115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ee7955be88081802c805af75fb6a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a59975ba58f06e5c49a668f0d4bd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bb2042654c8088b71b1667adaee55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e6814daaa43dbd44216512b7b2458119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41399fa1335d0ec8645550bff8d20a46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137a88a3ac49a2456942b054ff77c61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb17475842ad571ec745eb466532f7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69076fa128b64deaaef9d9ce964912d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89945a436ff4b49b11266936986a5d41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d3bb665b04bbd93ca7c256b4497a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61863945b1e7d9cc1e595b366386079126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94468c8399da48ce1ad9f37ac89f412127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6d9bb2426c93b7949baf712b86ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec3a5e96854b78a9f5c0a882956b63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe8eb1734858fc3a3093c7b4d6d2cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322134dfa0cff72235de67f2f468d12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b77ce8a9c8bf36443acd3f4e6fb91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dfe76f6e134fa032d0e96d72ecac5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebb674d2974d108f66ed7ed64d61f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8988135fe35721f32db50f387504a0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0833b2e59494a85bf7ba68c01acc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891576f9011f90f1b9fcae06ccbaf718137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe5377dd2f8e7ad2ce40368dbf6c85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d42aef5ef5e6917bb5b47c2f3cf07a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8af2e89c9580a567548a517be1af6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80805edc8ef10ee95c10cc45ff20dc74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6757687132f1f79a8e6db7fa30837142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d37b1d7f9654c5b0c92013965b5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7842e1e06d4a4700afd137e4dc7360144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168717224c6cc689611350abe3eb26e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb10695dd6e1aaf924785ae41a3e51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5160f3fe9497b30f8a2d063a04792e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be14f578936e287f901605275969b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239e53d26dd6fcf8a4f36ae2d8c7a3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1180350f8034b61953238f8d09f5fdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb3313380bb187f5449638134b951151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b356dd355c2e63e14bbcc035c42fe5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b073785eebbe3d9f120481aa4a31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873272419122acced671b25bbbe7077154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcae8688749fd2e6e3bbb8bb3bf5d0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b75a8a76f25cb78052509a4b570d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37579f3ba7af5e51ea5e06fcd10ba5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a263b753abb97b6e4b54d936ca73597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5a83acbac0b44d2572188e88f8850159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dad8ba4a8849daf6ccec0b28b7d6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae176c672c2eeef996142eb9ee1c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858140c5818f2ef35b0309eda84e645162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e367536f3134f31ac5cb67e259a10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c9901237e14ac9ee2bd678bd27818164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250075f74a6044c2dfb728405632f274165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf29ab797fd9bcab7552fcf03908b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8253c8ff34f1fb67d0c54e885b7c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b98d87bb30a69528e1922d9e200be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a30bf4372dda0de1a6452a5272993169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005a9f004d5f440cfffec23a350e0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d9afe89a7d0b83fb2f64212a6917171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec453f92a789385da6461a13329da82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a51ac65dc0619ba487ae030020c11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121813f672c1d03faa0f1b1562e3a92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dfc12999a6c9c466b5ee1c5706b6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa2efadee07e70b048ebb0fd1ba195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520338e6cfff3233441d62327bbf7e71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80911d3d492c30f21c004c070cc118b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754add8a85f8d43e7bc05e22223b6136179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2da79886e67a4109cfd6964be67cb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169379d61f4277ae96d197554f2111a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c9f96dd2a5619e9058bd87de776d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b7614f27ee6c0dc0fb3e9ca3e62df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1363ff3db8f629a4d9c85ba87a6c15e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a728761f6047c1cb0cf37eb22f1daeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab435b1dd1d3d1db92eb238343b9213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f64861b1d6bf360c76817218e16ba4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097081ff37eaf6e5c4eb182b3d9d0c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab741e485d1d6b25e8980f6e4831482189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f1084a1ee23f17ac22de41c1f90f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a38353743a080ee98a055d8a56ff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef0433bd5b996bd03ed1782437fd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e31528395fa80c54f2f832b9417d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3fe2ce44f0491a31791bb821f5d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fe5e2d609023ebb6da6b0208e076e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c982b1db95ce1dbb6be39a73df0a096196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09d1292f49e04ed63a106cb0f815fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e1e2fd17f21abc24fa0ace00989d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8b0e629f3ebc8cd8ff370a7f1262199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81cdd9c686269745384296a9c96da8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26487e09c37057be23f6325c173b28d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b9cccbc7bdc54547023942717370c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cabb77a24be0eadfe66a9173f56fb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0c40af9684a7daec2ab492c7f8b37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb719df74b1652b3dee11d79365b064f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73e516e994fb62c15c7847df39a84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8497c2580f1d738a3e5b0721c6350c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a738202472a53ff31d44dc0c54e7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f34e90a1736be93f55a98e8ac283f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96776f4a2ff2eb90722b89362a456626210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9675bb03c1017bf490522140240d1ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcc61d0c6b0a2fee0194da47989636212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781ff7d889dfe85e6d8c87096c93fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f03ba4e8d7ae597e9dcc82acf017d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2681ab715705fd2597260f6b54f09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334862197c6d27139074019e4af3e8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d86021ac5f95d9c978d86b6704228217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3828da13e6b255edde4f625b6a5ede8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06817ed389dc9805acb81b749c6c314e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add987ab2eac6e0b3a6f2e99687c2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549406202fa07ff2041443e091bea85e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee3068e32dba5ed95ba00052fb457222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfda37723aaefbf25047935175ac24a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3ea1590e4584cc34a55cd44d2efa2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd66bb24cdb9ccdbd95feabfd81c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac9cb6128157666da5b8187c1dfe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4b7a729d7e6af0b18cae5755b9a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518428d4616f5e9e8ec0ed5e6f0353f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1513b7ead6a6b06b19a2082684a88a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d491e4fbdd55bbb302c79fc6467ba17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef811d0d32116c24c2456db3a679560231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54431e6ddb85798d580ce928435d60a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759b9bd2989fbad524d3f4bfe51d259233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165c93531b8b47ed7b4682b0336a5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d47bfee61cf5911f90dded21c357235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463448cd3a00e1eeae9115c92002165236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6d0fdc7c0beda0c16140887e96fcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3981f7def732e29756b486fa14a9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c56374a6a2666a5c8f3107e8ca6fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418dfbb79daab19b72faa0b6decc5a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d5dfdd9cb271254e7a1406ad54bf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381333c0c837eaccec086580342e9c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594546d8d881e1a083ad876156cc2a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df36f008c56e9aa57eccf5b70cd896244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34a8645655c16645124ed154d80bc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5bbf54d94da2f71e90a8772ffc06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9925f61d7b9d1e77bbde51269459eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3d1cfeda8899c30a635a7e82653b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315de01f9a263bae6707b6f186c7fb18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ac67ada586f2cf876f60f22bd1b92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd9b5afd05d6f118794d8d2de873b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46546493dd46a83132a09f8872b7b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890381e5ea99471d907c0d508cdbd0ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeb68dcd05349cd5483a3417e164f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f863a12ae1cf97caddb74a6f9fc5234255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba71ed06e11c9d67995df8b2e61d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a47379e39c5a178b910dd2e731798257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8248cb12b6ace71bd52216c028197d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c143cec577edcbc65caf9ff433325e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e818cbb4ac21e5a8424bdbfd9b1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aa91f3fc2c4a78baaf58558862a4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566df2e570931c820b526dfec2ebaafc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c030cce5ddf2d423a8b5e2a58050c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad232dd6d94be5bdfdea0d9e33ac9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115635c0aa2e2e0fe63bcb9f61b7c34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0047ef507754a7be22cccf5ee4ac36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe36dbb6e4ab7517e71924dd41071267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b71dd421b93b7ab7d05535b2abefd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3012295b7f5de73a92b3183c56688a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c28201d73a64b6a152ffe319543dcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dac75eef7376e425d05427d40f081271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c14ee172599820a71449a0c7b14be9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d858978af4816e7fd5f48a3c5b7722273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2230a15dd147855385feaa233de595274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9eb3cae901c5ea037c8f49f4eb7e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062df7c9f0008beb004eb4351e5c3b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad7b1cd1d432aea341231d8efd0fc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851033c0dcfe0c3a6544d67ae476a4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a2f52a25844d481ca9fa74313c79c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b30df8937edae20d70c0d49929ab22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f0f593da880731478b46ea27cb71e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1035bf834ca472a49e9803b15c34d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be53ce0218ae2af93558410abf17684283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101398511af608e2f5602360dacaa21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec60b817dcf93f21036756f3b2077c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538063ef2adaf744c1e5fbc5bd59a343286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b5cf1e58a53573d484d2ecaa46dbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd61e0ea6420aa623f43463f7d72fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eaafae93d179f42e2095d40da2c1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bb22b6e8d2bac400a9678cb1562b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759ceb6083fd987cd99edbe4e3a0af2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e756f286a58d66137d45b8afc605d34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9380718f342af8b3c06e294a1d67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb4752615f33c89d1563918dc58c35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244207e73192aecefca22b0621fdaedd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9112c9bb6bf768d68ef8d1d02e40ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62deed7eab7dc97c4e04d5cff2e741297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c09b27372b2b4ca4e5c10a08716b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d13fb6ad61f0644a6a8cf059270a4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f71b7e4287771ddecfc93a3301fa55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e799ed83faf4ad0ba6e3dc6d99ed80d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d442139c048978ae23a8b498eb36724302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e16d6a92b99ea85941153c50095daa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3301c0ea50536843b89afa8e2e04ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c4b8fcd00b5af10b0cec5dbc8424305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e7a519ff89ef1afe27936396982bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea3d5851d85ba212b95291f4f07f34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c060d83139715dd74ae6af8ad1aa1d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5860d1b7e870ed9a559e643f4aeaae1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904326c2fccfda51f21a94341dd41c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d372800068c95fc726b795141962d1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9c3c414785aa1db7bb74be9769bb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eafda59c33e3f2243a291acf600bdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4b2347f3bfbb4df19a8617a2404ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36025a7552ecda76d968da52bc94ae47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df94e7f5b368b21713389daabf1b049316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bac2b22abfdc4b62cfb86ed89935d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21412fb66da66ce18095d2a830ef6ba3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b3f128b5a8b5af50f081b4a280b20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3654f06a363275b94e72dc2e50bf09a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee55c9f17eb5bed68e3927c4b745ad8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211afc3533fef3af6b6aefb78f513c50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ce3cfa8e4919e01fdfe652a8d2f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b29ffea01b9c6b2ebf53641e42224d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf16074f314e268ace6d164ddb50002325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79ef4e2027556ecdf628d909d66801326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23197d13bd1768dfdec1a4c3da606695327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ea2aa365b1d4b048708c76a5d6a45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2feaef2245728b18ad9ed898e79224329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bb6a88f409ab21cc1e181148953a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1613c416910bbf80731a096a360f016331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c72ca1a0d85cc7bc1e456eb1c7cf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af08ef4a2032baf1a15eab508be0dfc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49d9c5eb8e38d6b5367f5306083c92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3563832a23d9df956d75b2cbd03d5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeca875584a872c574de2b9b62c8ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628485c8c00f758f5830592a458ac6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6feaa4f41b91a9c10fa68d914af32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00f75997fe376579a6a48277fffc2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a243cc5ae654d2b46892321df0f1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fa5465d92156a9e29007abd0b34a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5eb5f62054590dcfab4ea17d2aa5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa883636c0111ce89982a5275cc70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b096bbf0af4159df19a170267ec441344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858d5d2500c8f158f6b146d54ffe4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e64d651e8569b54303c6cee02a152346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76933a29993703f82de08c4ae6e8d7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c89f07c4c237ef98ea7fed1a73e69f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e7241241fccbf95fd1559da0156ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd803d9c7c2cd71bc25963ac476fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a945b4a50b4a6f71a7144990356060c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7463afc65ac5445b3c5784b944e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395053a6eaec197e7cacb64b3781618353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3349752903ab66ab13e1685263f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d3ab0755df9815b051cc4c5c474d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6998cd23ae3a146f1cbf4fb56a016356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16589121b16f7c6e390891a68303ad79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753021fa1d43c6763ce34e518dffd921358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef33347498341e43fe105c4f1c23b97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4748e16fa7fa510f758a912f6c8d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7cc179ffe5259f4485f249a38c844361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecc9e56aafb7ba56ef902ead3406ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340081c9c659b231e4a74c18946ab7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26468bd44454f9824308406b101cd02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e747426f5080737e8e9ecd0f2db6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0832c7d8d80c48733ae68b60ebd5e0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3f3ff7e2c0a145579ded5c763e1d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b23d37738bd32058ce4ec729290127368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a2eec810a1b7e85c5f8b4dc85fcba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f8af62c74498f0c6af068bc1557d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1584f5f72e179e8cdb6ec5cb223e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa8be7ae3e3f8bd975c10d8cdcdba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2047e5c047110205985c8c8352644f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e765591624743ceddde32d4e34bddc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175fdd288e639c171105e84e5a99a97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0e6291c1dc87dc6b3cb7d62b8e19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf35c739d662700dac123944550bb9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527503980c6cad5230b709790e9e6d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c60b7e4c644bdafd49d0450a4169d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592090fb7d8efb2d7c423856c4db6166380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea4039cf459a78981084cfd058910381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a207b9ed86c188b9bf1da731d66cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3843805222ea6988cd2c1cb6c9e6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246b9a40f538b6814c66c7ae8784b8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e8304c817ae17554f0a913114e02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d95c80311253d3ffa7889feece26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4748bcb11c0b11fd365e082a9bf1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dc87495fdc73c6e14cf77a857f331388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11313f75b0f3d1347263c8f31bd603389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce2fa3e81e5190fb0391abc9fb0789390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e57da318168920b1d2e6dfdd89572391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f9cd5b40721072056b2a81e7ccec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f517180658496a7b0eee509a82e982393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1443e9e4c6acd5925bdad5ab6ec7f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8933833f99540e79cd76318331f67a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a52191d5fe847d6b3eac96e11ffd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021b2e8e44a88c7da5434b1775acd2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d4d0d5937bb02ded53d25d59e2e2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77805f06a638e18b3a00e0c7b6c60d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226891103f6d5ff4573d6e949f33a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccd6017fd7681f8931490243a9228b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1d4729ba7fc33df67910b24de7f5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8441eed99dcb32f7c4548dcf75d46c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f8236113002161b3ac4183d98681404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b2f449275bf3f2a56355a0dfe631405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5512b5157b2b74c8e3507e860ce5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37f32a28636cb2f8b57dad7b0cb33a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf2ddcc50fc5ba04990fed687d335408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c026075b9815dddfe6bbaa86608bc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc75a3d9798dcf76f5b7b7552deaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca2376abf21f68358814b7afe1dac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4be16c730a41b0a71925f32d31401f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62315e9000f06fbb59660c5ebcb105413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad720de128d7fdb83b32e753951007ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38c52dcca52916dfb105cfc528db2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbdeef31eee94a823b1c9f81f84b88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d239cd157401d2898dcdda84966c18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78124b27cd3e746d2b73f3ed063b25e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211163ef2ab23c56a72a494d16a393a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8669d8333ef6332b11c9fa6412c1160420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0440ffcf829b2e22231c165b95d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1854aae84da6eb4d9f51593fe2d9c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a0d38f6bc84f1e603b79ea4f861f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d472f3001e1e85340b122f7fc368c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3171654d7d7683edd91141f5b29f189425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fe6ff83632a2e235b99c7b3408236426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636595b84401628e39d32f251e25bc98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4c1de507aa032ddcf8c5fdbcdbbc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e147903b4009964f6632d9485a5123429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d5f61a1d82b21af06edeee46662c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73467495f34619949779139a9dde4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81fa9b3b1b8152e7494422fa36d431432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a393f6dcf42a20d7af31ef57790d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6881e433984703746e3cf1a237387d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c66367f89ce8d59f2618e26ad361c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49450dd8546bf0a59e43789cff90ef2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a4bbe88776b68045775e0c27c48e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc946533289003f07cf8d34ca61b5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b479cd5444a43a5f887ceea4b771ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab877fdd1832338bf92b9f7f3a3e12b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b13a574b71d1746b7d818f6542bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329975de2d38566ad46bf68f5cd6282442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ef02efd79da51add87e95c2f46b55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a90b697e820786b96efb51e6a37fcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e765c20f872151ebc490f8c907fde445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7695f8cf6b678b5e411f029a70a717446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544381a9c2ab04854d16c4713d6f92d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcaab83d7b825755bd8a3b6c21d9ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb2bfdb8de7a09f9237589156d8398449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4933c27ce06c122b342e28a7cd2de05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2fd76154235e860f3d23a83fa9a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18eb770755257c1e77b157ce42cf7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bcdc8c41d78cb31f04264009b4244453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f28575fc865086fdf96ded03e3f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f884dcd032e8641f62fe1ba506efbdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09538ebebc5c66fc4ce60551fe6fad36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fca7be53df09845409711c13e5bf5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5fabb5938b24051f4d574a1fda242458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ee58133110a5e93be9f36045fd1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f78d042359fb7e0ea6676b7b0eaac5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8138e5e7fee86ba080dadb722423a0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137696c525b643c24d3c15cd8ac9aec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263619806705a1cafc2709ec01d56d3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438521da35a90d3917ca8d78d6c6fc50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1725a0638f4bb04f15f25d3d1af917465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f2f1db0fc4ad532745486adb015d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a0fe7265de6d87c04e2d0c7f80f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791f6891fe4d5bb1344982d197b2387468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3424dbd5ecd7ab3b7e3f754418b68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001995a412b4120a24fcdfecbe46ccb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c8b3de8d625d3d56480ac79d36688471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfddce89732cccb38674d899d76a0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184f125e5d5b39c37a5485b419b806473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a85960ac2b72a0bd4ab609daed86d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d5b13c8b825cf0302f45a6ee1985f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b50a8f76fade8a382e999d6bb08700476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaec139224da46cb4c1e11f4375914477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188cbd84f650422564d4595e123880e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ae9cb89650829a33e9d1176db50a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d0b0679930530de14d8d669157eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20795c21aa090e08d2e315c7f1557f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e3ffb2d5492a7f30aa5e629a76e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1784cf99cf63c16cef8cbeebea453483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cf6de820fb1619eeb648967734b49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c6a98719d8b33a176311d30264a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0537ac1a59f7b95491fdbd960e900e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef880bf5958b6193c9ef8a6c4c3246487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feca1e9453ffbdbd6fff09d7c65d398488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f27d9671df18c4b9c457a28279cec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57719a1c61c1202bf21f83c5dc5c5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f1a0bfc3cb856ab02b4d710feb60b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77085741372b781dcdff42d885b387492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb89443871ce4341f1256c6eede151d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240df80cc05ae495fd897db0d5b9c776494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7dfb3a125b5aaf5b821159a0e679c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e00d34c94325f5ac14b70654477c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a158ee0c5ad0d6716952e8969599b00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c3a94695c7a01d5c5634fd30c7643498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4951f956dbba2acb2fce938b4f63f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4597497eb05fa2cc9f9be80b767cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a346f4f49c9f73515acbc64ac655f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f460f4f28c9cbe5e95d14622179f7b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2447847afaa2b9e9cd1dcbe77492be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436409dec69a021a706fd16786b88780504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded7d186eb880fe5ad8b05a0e9fa0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408064377bf11afb45bec650ed8d590d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1fed53e541ecf7e62eb2da2b453c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f297e954ecef8ae13c201aa332ea1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ded7a35bab1691d0773c8018296613509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45697f0aa6f846a25cc878e1d41dc8be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99eb839c59287f72c196247f496638511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf1de0ec5b41d47111db520f5c855d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226efe5af81aab4d9fc0bac8dd5e27d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bc97e4893e2dc23402acbf3e2c703514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac20af4a7a645ad39facef027852443515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542bf4aecefbc01df9c875f8f179d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60cbefc15372b7c817d9b19d80eee6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f89a0fefac11850f2609e5befd1b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdda70047e889edebeda792f98b48b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527dbbfe84eb927d913fb6c25689aa5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15884ddf9e0289884600506fe10e28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc097f39cda716ddba15d3e0a5ae24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4428ab3ecabaa508e471bb5da750d88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e263e4c1aa7af5f3f2c0d7763a897d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0e90749ae885fb1d0df54ddf61fd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126017f8f58aa2562de412730b4614a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e34acede5a904286e2442e23436fc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e255fa6290a46257a342aadbece97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b4bda38873b63c5cd70a6584dccba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd4cd47f6e35dfebb7e98b5675d8d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9facdae16431831a748b60a03a98e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec9039ca0de23f4af02f14ed98b5a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758afa0c1c8a90e8a304bb0fe9b33627533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce0a5c0da6d5b9a94e6e27c292ace534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aaee74ebf1e420e41e81e66d9219f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848d0d7ecd94a5754cc29495115696d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438cdc04ca88b1e8845c90dc5c15a58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb1b5c0a5763544dab3bed342ba70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f0f6abcc7ed56520075323a850cc2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04265c277e2160c89b1ef57e1ced0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a504bd75c789b3b647a6f551ce9b9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a07c6c7fadc779b174c9f861b991c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f7207962c83dcc62d90bc21bd3c8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20391fdb0d4efad6f375e20a9c598b8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d0e038e3211d68f7415a539aa377545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6c7886f4c7e03eb7a99d20d563b23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8799b91c34541b0838399c93a1a4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d5ad49ffab2dc62a059e982920f35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d2e6ba82e199817dfe28938ba9ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd05ae1396128111c02f93bd66ec00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c9124dda67acfec4fd22148678c82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406eeb9e0c97d4b2235ec11d66730a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e88b1f9096367cf8f8520ec206da67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af48461fd7968b03f29c95d9a36104b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5fa7cfe7dd083f462904ac8f1b3aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a6b6fb8fce05c91c8b422cd4f42f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb6831350587f88612a0b2171821de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2707ea949a86e15481eda6ab09017558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e168e4fbd5ab56360f7d5035583c864559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49271f95fd49d51dfcb40a0bfa19911a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845625269816a847e9827c2fc6094296561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04e01841572eeaaf798fffca2a01ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58200abc48d15bbbf128b88739e9822c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736623830bdecce7d208d6131833842564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6494b6dea2ab9fcaadd346cfaa0ce26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772f688f772bc502479cf44865c933566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708bd4df203edc1de907750783cbda0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62d2b90fd3dc072b84d57ba1d64918568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76c31be04a1c9498c87ea1aea7450569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b826c54c625584400aff9864bcadf26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17860713bab3884a8fc113c1e4103c49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b88e7b113e5b9d52c96b35b1f784572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c509ab263c9e64f32d6b702b1bc94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604dff362cbe8c8c533ac1e8228f401574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fecd415b3f77a1d6c192d75fb1276575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c44a4cffc214fabbff9deb676f6d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de4b3b0ef060ad9c1281e45a69f1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ef1789493956dd9a8bf3357216658578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cc1c2793bd567818000b0fb94bd53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673552b3c77caab9c3d3438c1f1cafec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628860f3f7c875af4d9d2e86078cdfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b607fb126c6f5972ed31016d04ea24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3cb83b667be4f1204bc63d6918144583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09847a94799c74732153fe6a87c13419584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83a8cd140ceaf47c6589e6248bce9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e9ea94422f9a0e217e49747a27907586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7ac0626c091817898e98ccbafc873587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f0bd17c938a7ea54a0f7ec08ec10d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903db8ef688b5d32d94df45075e1b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e30c71d50cae6d1d366a4086d3fc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978b489e014c856b4f1b2b345ee4aab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f3009e41f83cf16e0066c2abc7d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648181782b91854b33c9cfa927af8cb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1da002f6e78497177f9cd77064dc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e39fb3b6b3f7a5067b21aacac7806595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e080f504798afa0b3826b4bbcef94c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa4f3e0fad93028b45bafc74caecd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f308fc62e21d7e58cddbb275b8d02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f089fe15dfb40bd523eeec33b9c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b9ae8a75d679cf31b318ff798833600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4615880e06eab7a5d6e16c45dacced5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3656cf88df1903c3d193208e7ada602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eab470dab2a9fcb03bc758e991a125603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d487c4c17c7f713371bde188ab5ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d758c812ed589b2c5285c35a236311605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf83524a1a8037976945b093f6f7f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf975be8ac5d995282362e37d5d7e5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9dd6e18588f7f42c8c93f640747fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25351d8261d577e1eb6a500ee2a1cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db97e87ee485301e55bb427c832fd24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5c74184e47cc87920167ade5f2c44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3bb53f53ea55f7e8f4354c30d425b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a17c3b30aaa32ecbef27e2b11bd8b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d78be9d07af027e25d6b37f61c880614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d85f0d80257d09d21d1042def50875615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1a5820ce8c4d9582e07c9da732375616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d67c06fd21155ab9c304b3dd05d84d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b2cfdf17bbbf83070c874187ac27b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f62694b6933b5d5c6b64309a4bf9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c882108341a76da803c434598f9a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9d61355251864af261b985780dec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f20428bac6988859c51d7ef49912622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791893f45a166d5a78ffb8aff4977f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9268951f55855e10c7b9a9549748624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0583e8f89f80709147f326da6dd94a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8c21d05f77230e6fe3797a839310f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed46669bd57518e8a081da007620c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d181008da48f18eb688cbc6ad360628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af45d01a2e46cc3138d6cd1554817629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4014bc3a5b94e93cef4a911d4c3d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a7b7d55c0cd9726421fab21830f07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a47edc1ce703c04998a3e7636d166632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc7272553aa1c1646e26ea1ecd9750633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f23a716be4f363c51e4c473fa7446b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca00ddda5f53d1e7f4c31fe63f413635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078b69efc7445bc4efa4725bc721f3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940a437ed29799b34cbe7690ed6a077637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00276577900c84816455228d3f286d4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c8143d936cae57f61e674b97976b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515b92f4303a86bd4d5350b6b313edc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076eacc187b2d4c3ed796f8abb804e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66753cedddaf4d79f39f66d144d0c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d2b21e4e5d8412619728d9f7cabad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1f90e43e9cf0d0847d89fa22887f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cc1b98cc7c456eb5a231fd81a3602645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b48ca709e847a19578274d2af3f51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a082e4575d50dd52257bbcf7be076647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83b75b37c068e4f48a91840d8dddf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb0a3eec5ff3a08846fdfb933598a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549056cbf2d7a8ae4d9f9a2bb263aac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1e0e6280a5b02d2f1eb9e223b8ec1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aef7c73caabf06319632893d3ba82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad815ed08c793bc38550791989f213653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc3f1966888db80f1c4c7422591d84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d14d7919ee2b790c85a265b4e074655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f446ea48b5fee5a9d949a935c17cc02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e3d8475d2e7ca69354f5c854fab2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6ed6808f98d732da887b263f95b70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199b2d778623a37a421fa6ce308b81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8121f5655eae5e67742d521de79c6a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42ebd411ce7c6d555927b9c14b7c81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a47f064baac63d8e92d88a75cbf1c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf345e5e22ee1fa658c503917afbd6e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032d6a7104ff8f6dba39d2d96194fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5cb104a6a5bad884845fc8b7382df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0791c0696d4dff0aea5a7e2300135ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc102e37275c51b4f68e42e3a79d2e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b114d344803daa3e34668b227032668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d793c53b2f9b36ba6d6bab78dff8ebb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67496f02804ec33665e4ea29f93849670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f0b8188051471ec4759a7940f941a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c04df802bf392ea2524202f3edaab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c130b1144c15be7c62244af685b50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1af7992fb34adcade4728485fad28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd9b29eb87060f8383b6bcfafe3690675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e59306b2df2b4e393e3865e25b6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb361abf80cac90a57761b7d25d623ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf784aeaa2b32f769386f5b4b0681406678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4b6949b08484513fcf53d373297b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6f0a0d59653d5d0f8f165c4d75d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd32d0c0a4a781fd583d6728317560681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa1b399727b76ac084181dc7b73051682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3203609cacd32ce92e61cbbcec027a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e63804dcf55bef8e7737e6651460f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc18760eb0bcb4ba4792947231d6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3091211d8258e92e6b2854ca740ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8100c7255666684004233d016bd095e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f92e4274da5356f8846d806e6a4c89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c831c82f79b2364cc7224295fc3a28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b799c8c612e3cf6f29828cad53ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac286cc9a6a2df9f797b048d23874ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2394e4640cdecb7bece97546434e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee80592d0d6f8841d3fe42f69289a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0a6b1eb164126688596d30b2ab7c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80435a71a64e5c21a99a0683fecc681695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654958cf71e7a2faf123c01dd94aac9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447664f52bc3e27277c4bc38bba636697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfddeb050c3d97669c47bce619b7ef9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef49be14996fdba570f98af222cb57b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf3058b73927f74c4940c3ab3b006f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6991cc4836a998584f83ff2e708ee07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3cf883468590ca7de4856b3726e94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b34fbe953b63be3764f164d1b5788703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2547eb9fcc5e8ba5c4b77e329bc340704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174dd7ef74d353c8e0763ef96a6468705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91d8ca50a8503e91fde1329e2e39ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67cc4d29c8b1d40291c1664cf92085707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779cb042c1c9b8e66123bc447b849f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56159b354df57d253b3518c7b1a146709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab7b227ed4294d50cc5021ab12afcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4131589fc10dbc23f8011f674a57bc2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f1991b9bedd47f4f67a1cb189788712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e31a9468d3c800473f01fbb7c36a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c60de08397b20f1db4e6bfbb35ea21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4656b74da0806d07abb4cc22df9ba9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f970641f6d3e3bd9b24262d1d4e1db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b106fa7b896ef0350078c5096b54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651166ee892d2d434321c0bbdf33265718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6687c6c0c6c320f50d0674ba610b3e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29633d68913827b5e6ed2f7ad494a4b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de29e3b40d60cf7d4bfb0cbb4ae34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df4d71800109d229b6c69297a77e2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa65f137f99d90f5a802e708d9676fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4af2fc5b6404ce5ce75168e59c111724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ddda8a5b4e4df3d243d32072afaac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3348f66d7e35fcf76f87ff8e07602726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a277439c97c9a18cf67a4790008f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d1fe719c236c01bd8526df039b4da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467262e7283b15f931ecf34898f18b79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95b0cfe81f4e1fe14cc49a6000eaf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36917c61497fd2587cd0fd4464fdcdc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649f376d2eac7c0e097631ae35964d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018ae21b56ecd76263777eaa7a24573733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e673a47eb0c89f93dfff04230409734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794fbf8cd0d676e9e85dcd46bc6db7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d0f0e327f2ef424befb6d75f06b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cf2348ff43f489c40ab8e6d398ff9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da062db31dd84271e45512e69c1ed6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d44376bd262cb75503549edae83a58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a2f5cb823c36f5296ad0d4429933b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550193b565cfcfa3e2085d62c48857af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975db84179944464731607acac92cf0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79d0ed985cf3078610141aefc13911743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f72d2cc2b88056b7f64f1956d5b372744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540425ff95420a3f0bd4a16a8306158c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb1a511de73efd7c58ed820720959a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e1486a4472377fe43d5497a4bf18d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67873b950e0ec8d4a64ed47b97dd025748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dbec8b4bd8fb93c58c9c86bef3825749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb493063356c4139a0c3bf5a370900750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ace4168f1008b229d8bbd1a0931c94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c0f7329a76daaf82aeb3a147926f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb482439a5b47794f6c50510ce283aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2db2f6217a4285c3e7e2d251247f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20276c5cc063100a6413f6c67a58a6cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652402dfeb14a624e7469fae39266148756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde6ef82091494d554a0578f443b0ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91aabdc6734f0efac3dbe6ad43c1c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84267868bec0b6ed70465e9f90b11ae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a61be3fbcdc28c2883a9d10ebfe0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c9f05c14edc4dfbf0e7a3c49457d4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4d06ab57083df2f0c3bbe61a5837762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f431bf4a4139b2d9189c51732d24f2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01661894606bfe2b5b1cd98c4fb9dae5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b974ab82fb68ee5eff69ac5291ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6ecd070b35e7f6b816bbb463814f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4150539de7da62d4da6fae51b7e6815767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c901639d4502368b49a21e5d8f9b3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396baaee892128dc181be720c7913c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3d580b596915260ac6603dd95cd0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff970b066b24694e48dbf98a30da270771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a7b38e763a3816404e3892a47a14772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0dfc5fc1df1cc16833fdbd253ebb7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d1a13f14e6e3815d465eef73627e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b04b619e682230eb1d3225d570e14775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71785271117dc165daa69ce108d715776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c838522b7983e3fd465c142d9b03fac777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea34a272a15c612117cc714ba6d61c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ecb4d26b230fdcbfa67f0e749433779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752a3309b535ecf1133e1f3fa6a03b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a15d0ac54c327e875216f2e84c91c6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404673b5ba86513277d7f4d3a8df127782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcc625d5aec72eaafe2906ec6493b9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76ccc0e384767075345acc88c98805784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a74e8f8aae2a28afdf63460dc8c0a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7647b6d4e1e2a1d1aa580a551a165786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769bd499d4b9b7ccf5551abfb3ad69b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c1b70850fa17f203b0817f191cc42788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3ae61a46d9d6a6ff54fa543d6243789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4811cb37db9ce03f944e2343df8d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689164eacbbc9556a71d792a4f67420791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9425b0b26bcbf326545128da7e26443792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eab32b54352f88b0e370c07288bba2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e66e3d4ce5dab76aeb8491b6f6fed794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae7c9996160c32d730ff9ec14768d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffeac85e2695934dce1d99c6ba4c3e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5e8f972eb94943192ed655de5298f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988be972a25041f2e5717fa6f2c4fd17798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e3f9eca2ae88aa1164f2c425ff4e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15431b3c7c2e708c5799cac4895352800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200b48222b82dafa0ed9275c6236682801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b5190cf1d228ec92fd5dd7ebd752d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ab09c71a6db0d7ad53d8d79ff9079803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0873d2cc3713a67cd507e344958d68804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf738b6e4f0f3142d764183ad4abf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189cbc735374fdaad1f3a828889e274806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8d1668b648c6b1d14aa9abb603e9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549d178bb5bcd5efa5d202a8b078c7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a831afc84b22fb8677eb0ea44c8fce809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ed3f69bf4110e2f7d0d1653ab520810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e775e2847d598edb240c6ddc03e9987811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64407e96c08405f8100dab59782e46812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbea2dd1b2663914f43c4158c6b4f2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eb4138338d4c311f3bce7f3187497814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be08a43562fcfce825c98363a70743815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d3df71f0e19e540bebe0695440055816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c78671a6750dcdb5819ad4d5b161af817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698aaa46f7cc2aadc5743f325248778818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ef9be595cb37e946af18c43224e4f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1c49249bba15c24636aa2046ac560820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a08a5018e36069fb8ad84c50d41379821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7090510bc75703eb7f5b143cc5e63591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255f14e0c69f106790b6ee6918e6f082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e66799837afed5f9d5a7c7598907e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a0bb305b8a9ebc74cdee0c45add64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aa96c8f35b2a69058388a5e1302e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb8737774775029431357b7b7f34ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9704c548cec75233ca329e5b87a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e7a292c5eda7e9444e02789509bb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86f74dd2be1a65959e9684502eddf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb010d66a1d89bb797affef678ae310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177947b39f9b29bc322d021ff1fb566b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a67f9750db2dca2497cd9adc045812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d416525196f43284184f3ea17869b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e31dcdca72d985a688f5272c62b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682e618f979b4a78227d73842ed93c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf59245b69223228cd50a34ee84ff916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4f5fff281c2190d4d5b5a8cd1607417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17911e23d1756dd8f92423d46dc669a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3794cc014f33a1de1deddbdb9ead83319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5e1f35f044f7e8eb0ad147f1cf8c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eba5ab1cbee4f581a25fb4bd12c05921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeebfec4cd1b7fa4d9f6176683c099d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551360e9eff46907feea3c0321213923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde615c1a7febe1ddb1128d3e217e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb943c70a4072f6f4bfb387b277f7f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8e7f073eb73739ac402e0997b70d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117ce45a5b9c8c1cff9a9d8106c17fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5efb8347b517ecd44ecdb1fe77d79728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e26fe395e149510665fa59f18a2b6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414657172b1339049765ec157c608fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e741460ee91610daa40ca2163336ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2180e930bd60e2a07ba5fdefb5f38432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28134dacf7e6ab0517e885900deed5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20676dc2f4c73cace6283b03a11c73534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6f1e7588ab6ca00d33cd5377e4e9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8394b238c898ee152a51c7d7e5b017636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc4f5211e1d2c247c75023c671f9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96642275d8ce4dbf84869b3ba024be438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dc99f878ea0f9d125ff3bc185d11f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70252789683b811a71e5e475ec26c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f951205c1288afcb7268447707167d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3c77c90caeb59309e054f86a06ad842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baef2adf6fac5f4b92d73c4d1e4572543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9f2ba6c80d02fbdf18e3d888e2b2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21037977d683495f5d59eceed4e815d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5382993908b1d7edabf879ef6e4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42052bccf0c17cb12a2d3bb2e13ae72c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b577c04bdafd92a8b9d677a75b9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5b2a338e336efceb6a805ae2a022a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a82b199c05b20395070f1480b19c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9534172935ae32d0a2c80a84305e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ea58a402b8b7835d40b280deb1b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e58d9f189aae5de5c2adcdc70e06653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37773a997f9af8ce410c525f26632e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f649c03772025f275951a72d6c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dadc5e05a635ee41e2ebbeaf54cd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c8297e9375ec7b50f8c63802500257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f212526ff5a76489a23961778297558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b92f130999d1ad6e563b01537fea559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ffe85b94dda15d5b1b01a901ac26660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a121852369b20f205bc9d73ec023b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2998b15b84905271bd692c8a61a9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9635ed6a730091ac62a039d90ca363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae39f9b9c1c4041f9edaecc0f3fe4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a41ef4ab72fa4558ab34066c19cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc2e74005da6f782f0dfbe6db8c23766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a5a7e40cced49a959c3df3a4436867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbc6d43372171585a3bce10ddd1cd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4953fce1083f95858272abb41efd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104dee17193b71e6478c22ec500af5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc1e8ec993347f0dd576e51fbfe6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1ba35c37f499647f72c0af063f7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf487b7a833ed256a89591e3d4870df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a1135b1ca4b50ebded0106afcf2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecfd0170248267acca7dfd61c0c1de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821182cfa8feeb992393e28f5ed8ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82d14f1533c1d7a9efb9030a977d8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f69a83cb7cef9d985f1de3548d7de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d925aeadfe688fad7f25d759cc3727879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8663f5e5bcefdb3cfa29f83f0098be180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3739427b01fbf77a6d61188d94f4ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382637aa45f027e20642b66cde895b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab02dc39a8174fc95b062171905215883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7900fe7ce9c455d654afda5e7cb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729baefff8587d49d65b58561dc0aed385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fd9c3cf854fa268e5e6c55bc2c6b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e334968cdff99d02b2097d10d09a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb462b15172c52dc83f7dbb52d437d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac10e1186bfe8bd9cba6abfd19d6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e055b34286c9252a366bebbeb2f05290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c76df557410b6ecda97b5a516e2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa276c4b2d5985b225467ea78314b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf97f7cf34c9a21e94610af233a25a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114db20e87e0713c2a0dfaf118408794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b58a3d3086c0891740b5b09b473095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c00d32e9c9244d1b6e9d342e445e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deff69ec30b13649c561be8807ffa8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8a8afd3b999114017df239ac114598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588d13c983b8ca701613602ae753d0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a41cc1328eede1192379bc46fbc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ce07a69a8e59503d23b6b7c9872dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a960c4741605a14f01e6571169b8fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba715bf277a73d58c3343d2231cf34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64246c57f3ad88d7ec1fd59e3a495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeceec59ddd8e2df7021f71ca078b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf688f0d21d7010838edf56a7431f40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8763b153d752d56610879a3b62df87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7066150e154d6929613df4990470108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7302b9426b050300fc9a83ba2c798109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe32441b7ec16c7b8c92f050fa67f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bd3518b5fee053a0d8d5c85a3c4b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5c98428a0790a9a7cc7ebe74a32ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f68e71f04459dcc5385b7a76d44cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2cdcb56723322fa1fcb44adecf0c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594d746d2f6dafb1ec10235ef95c38f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f17169644d78c2886c462cf3700491116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183936f2285b58ea0fa91b06c2b513b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd0430d9c696daeec2c8960e390c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f381229ddac1cb14b43f4a1aad08f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec238bf659729388eb8c2494a126e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad9fff47f1e8e8e8c76d7f31dd9511121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210d12bd88511c33ee1e70231fccb65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b89b3c747ad639d31cd074f97187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34faaea242b634adc43b73896818d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11baa1ed4fd764691afd90489f1d42e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644398c50e453095df33fe210a3ed02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b36f15e92dea89e87dfb046d5f01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342bdb7f1bc5d296b91936bfac9674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385020d7d224cb16c6eaa64be13bf2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55357baaa9f50e96ad429d0c7c002e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9188739b5eff0faffa089f7e8652641131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f55c511f63b1f7b65b3a6ec0fc29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1df6bc417ef2bea03019a3f8922f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2fb95a64934372bdb794f76008b38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d6cac3078f8ccc4c38ec4d7893a9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aafbaf8d5a039c67fa2deaee62af64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d2169c8c1ce7a46636ea95cbc5652137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2da5bb2ec164ed0d6994c0ef1e60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680fb05260d3c47104f79c5c3b1b281139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dac855a8927690cbda99ae6656f7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78b512d06b8d5371364ae9fef621fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0bbf101024531dd24fd7acde76df1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61825420892a6642ed82f0041c3bf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d915d58574c34eb6c5055e233efe44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1777ef0489c406e5838b6f0c0f7b6c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82f99061c07538efe0928cef8c8b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c771366d671854162896edc4bf0a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7bf981c4de69d358373732932a934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc19a3e1ea7109fe311208719fe7aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19e5c7206af06566497386ec269d41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9ec836ff58ad1c223eaa3dcc6606e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb15e64159e48462540f7465f241d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654f1345f1eb9efc696557e9164073b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f937d812e50687ebdb0055f0aac2ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d718b36646b610d2f136eef6d6b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae429b9e3ada536dd755b2c3364a8517156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b564b5d664312c80db61e2d3da082e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42bc752473834e55fa5a4e9b5aaf28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3ed9983acaa0eaf2b60210efaa716159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b8c2220c1b0e15d25bb38cb20f414160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e5f081e18c64c43bb0bb7e20905c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e91fc8bd55aa2aff679e3c05ca5761162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530b08dbbcd75a2e0408088b22eb951163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3223dc15609e3f84021b831708f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf5c24787959ff1c90b0a3f10d73fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5424e674f3535b4d724927dbbad13e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5522743adab6a548a7151ae05b1ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfc10e7f444818c9aa461e2a4841ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a21f34ca16d9075fef4601868ba6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6154fef7a3b4a63feda19f8faf85d8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc83194ac6ff1e0be271a3d6279f060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c149086493d24934ab42d80f2762b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85749f06d256456966bc9eb1409f0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997eb97d0b38855d475e6d92d979f04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d98508cc183692cf872659516bd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e965c430bc26af9a99bc616dde733176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f28608b8d86bb8f9603adacf1f4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02db31cdf1533698b8a0319d1cfddf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080dc644e5d80b0ee1720a2064c4d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad58796b8320d91c72e4de0b6231ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a963d293d4da0b0a56cdc97b73c94f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e9520d8cf695209098e5b40781e11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79f9f526de4b8a56584c9c359a7510183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ee4f9d4c0e0023e26cee394eab66f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e78f44907fc0e76e04c9d03c74c911185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23807f07f479979877d1b747ed535615186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c5a415281eb63927a621b6c03b10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee707c28dfbc2a4e78737bf82336503188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562c95e362cebdf9d1e5f3cfdde00a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2531dd6183434b28b64d0d4836b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d96c6219541e534fd90822ef57cd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609aa8d21f0829a77ed25fb06b2405c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf59e49743fd8483f33e170740015e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82e04390644418723e95a8e3d94dcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873ea4ebcdf8afda9de5952b85ef81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dfeca077b12e0b62b16318111d70c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a414c4a9d516df117b5418242af0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6bfab58e2c19a8c33a9baef7e9c28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025721e4bd72d40890b086f77b570e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af03b04ad9f5c57cfbf6c75fb067f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e0608a4d9a61d5d24ffb28937a02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8f3636599e417e4b92e8b181eac44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d55b34888f36ff172ceeb8453a8da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790104cda207e8a19153501278d31a59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c7b071bf44e2ad3688fafaf8b3a5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9161119d290d6e231fca6e15e802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ebae1d01b9c373b43d108d0a97548207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62046afdee573087460b77e09992831e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90423bc32ec01dba07419405118bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09351005013d46ba6089d0d3f9c8739b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd40eb719b3760ef3fb5f1c9b6d622211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0ab8f123a0d21f8a650cd2283ddc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b8cde6833c3e3646dac5745133ca2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ed5b858761a7ae3b96b9e0b877f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72034febc0df9adae5721b4299c86334215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105512758fe930e4d0569d3a47fdd02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7945c59789df4f2f9def34f99a5801217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f7d9fb18b6ee8ef8a3d9bdb245a9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670aa3db12b35bdb2e7bd5f8c9121b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce7ce77d154b9a8ce60cd146bab5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01262f15f455da33aae72c0ccef3419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cabb0f058d4666c6dd09a74cd3287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e729b8d76629433f97df4d84b07725223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff072dba17558f3c855b8c01f74b970224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0bbc8b3be50ba9eb1bf3db5896c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaee21ba060aad9f0ef9599660c8b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a1e3c4ea309d649b4f474bacee5c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ff3f3abb42c745023405ba3d5afb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000acd98386c507ac9881eff89be8f53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab722b2a4bdd1e57a2ee3be4abb4753230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c110d9a75ecc25a3949edf1357c2af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d99fe7329e647dcae140271e20e24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad42a7d61e3a31b5c78d5c62ffd6f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c1c305a51f6869efaffb31e660665234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49d0e0617fb9b1195e9e430bcdbd6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f344ba0226c5f642f09358817ec99d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeffd23b2206c55648d6c0fbb18e8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1539addca75516daeac789d416a4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f365ce919929ce9f2ce95710d3064239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb79a97bcad760853e0f81fed9a94c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd5bd966fd246e9b418ae17353339241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b271c73018f30bdd28213348e436788242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964593ae3460b586a4430761463a16f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae722980c5eba04741325f3e59e53eb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea564de446e181dbf98ee7d74506870245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118e4a262d80eb6106c5d25b30c7758246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5546ed1a33d1335b39544ee237911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f43d45de5c218d80afcea95c6edf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35b3b4bcf9d3bbe722316c8bd83f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd7c9f0a008ca7aac54261a57abb66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c438781ad6c770eafc34c3f6a72822251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce60153d83f6f849225504343662609252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ae56adb14e236b1b70b71c52e511253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac24fd83bd2be2da3397cfe8074a52c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609a5f82943db08f96fc8fdd885eada255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5596fb6cffd7e3270a97d390873c4f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e3919fc8e750d6f9211aee9f4da28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63529a4337306e349ab1d7c25811f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ab638693dd315f5124a17d78c0ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59dda150ccba8cd36f0c01fda0c6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b9c1feef1984860174f377a846e46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27793b406038c754c1b41b44c8f0504e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3e6f0afb59780f63e3ad00bde66d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8ebc7f9b0caf22002d5032f906587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b57b185cd1a539d3e5481fa3f84e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13400fcb78b43bdf558b39c243018266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032accafe76674a7f247266595625473267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf3da10a62e69e15141c43d94a11e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539feaf7ddc35e88a2386f29d9a3ec0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c4bfc5bc79d5ce0688012790f685a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c7932b933a8d0af1e693eedeb9568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c8967386008ae7caeeac0097f02fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a1c63f5b302d1b4cd9733b4003e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b0f369fa8d8678f1b61843f9c94bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9537715d5a76b8940c3e30deb385275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d172d4d1d8d9b6a206e84194c45afc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c76bed8f05c0bedca731ebd56ba033277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1fbe4fd2e50d6a974ad4ab554b1ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d64301ce5b4bb6c8014e503fac4347279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a4be6b7fce4a436f722f8e4f8c3ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53936425971321aeff35e4a41efa6ca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b87e869e66219ee1d7dc285ffe9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bce9936598a123b873f5172280f4e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6105a910b160eb0e7e814a150338c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc76afd1ef5a2d7f5390f30cfb57d9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e406cf32e921f40064e2a9a8e0b03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eabc67af1c5f35e9cd3a30a0ee19f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca3f4cd3dac11ddd317456bd4d39cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb8ac8f69efdffe8419b75428c36bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd7f94e7c81fe27287419e2729fda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e12d318952dc28f83bddd713458cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84d0260d86a43c52db87cf2f9c00f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f53232f75c80f233c13989b65dc6ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f4fd4303c7f52bcae33ee7525c37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f32317e360ec453d9d04463d96b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ac7c98233bc651b294f36993b996296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8bd5a66b992e32b5315053662623e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae6a8351f829f45afa7c329d2611a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf863bf80e1d56188fac3b4d89ff502299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470178f3638a8722e94577f85f2b834300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72d35ce98070bf9d0203324a802b63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191c92b2b533721d8ce17d9e962224e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13229d3e6bc5c6041d4433a9202ef084303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b29aec3a6a8038c9cfd6c03e0b6b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29016145bdee5845de946fd85a1bd66f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d47c2fd33f9d0d7558b2076928c39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7715d548f362dcdbdf45bdd8c15a51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb70cd02b88be2df02c57522ddebdec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0a08e2775ef1fb474f891515cfbbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ffdab6df98bafaa9a1ac6e693cf6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857591571e2fd08d42cc117a3eba91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f3c754180b6c251e7e902e8d1a8e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee222681479d1c5488fda710c121e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a42981ee80629515fa783b15f25a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4889642768a69725653e15eb34661315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9e7a5f3df1972f868d989a087ae8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04e4fe70f5a519f6ffeffbaee7910317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e967d1cb2dbf6798caf542fb9cc32b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ad60a49ce4a792792f9cfc4243eeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a78dbd536e94c60e72e0ef21c722f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979a350030d79037ad234057b1ae3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ca7481aa594b6d3d0f24afd786dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb432f8e50be3037f5e9df21bbe6d68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bd16d1f99fde374f669389e481f84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a696383aeb446b69a52b2c4fc0a85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef384309a862a825e0f0646984b24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363166dc09b1037f51da2a1985dbde13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802f103d6356a2ac7be5530d3a413f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18ddaeee699ab6de78208a75899f0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca482a039dec0d6fa383357c4993cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a40f70c8e27c1b61fbf4b984c7444331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6606adf5ce3b6b66d3cdd827b1add7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a6043585ca1a3cc551a9a4076b24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dd0182f7f370c6c9c3bb46b69a1da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8fb16fa14c31232a62bbee9ab4f36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb70188856f8bc5f5537966e865726336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b52de6137cffded7f332cbb33e83ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e803fcf9a79eb753bc1d40aacd83e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004324a1260c95ab238fffdeed97e667339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f25dd8ceac65ead72719beca1d33c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7a4034e8fd03d86dba5b527a04958341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87cda526b3a8abb9083d5cd7880e87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662eddd89fccc5138eb5422321c54c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467b448fc7c8a96e53eb9fc845a4710344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2bd604fc800fbefeb65ea60a0e7c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d4fa6289b64e8e5739a00b3738735346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea48b2ea0d9c0926b1a3575264346b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f963a33872110b398fac52d1f77cf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3431a4aed6884c1ceffa29565ef95e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4701a112382b06ba78fb0ac118c697350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fbbc49e7bc7a68384e82fadb24879351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f592cb6f836c689f4b4d3ab6d28d798352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b01050c384a13313b90b277ac661353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf99522ffcded2a8a40709d989bfc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e5d4a7d085b5da32c329c5a93a18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ca11e29b4a5792bdc6a48ea1381a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64289788647ec5385de99b10e981efed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e3dfb3174e420e46d8cad5c08114358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d977e32795c2e82f895d3ab3a5b6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64baf3dc17f379a2eb250b387e654360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e69b1273e1c668d555fbe747abf2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d069d3f14ccd6ab3428baaac363e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0f8c1121fd3d474f1a2e3dd69cfc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424dcefc518b5cec3347fbe095ceb8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae39b1c975ae07e4a2c847ed577e0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8f25271039cbe53b290eda67c59ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef0b5ef8ea0381c2578caffadef8ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34574a2358efec0bd95a8c30854ff3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051fb7a7b7062de61c5ee26389d77d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e08e9e3f7ae0960b73a32da83cbb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5215ffe824b230a3b210a080164469c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109d1e2f4b0701570ab5467e98f61a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97be195aaec4f8aa5870cfff94dc9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d20f55ccf2f02d46cbbac86c5e1dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b516a37eaae1f944e6af603bcec286375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d1fa466c10e75c3ff8050a5fac3eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a3e1d43ff2a7369531298ccfbb79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb727f069e8f22a6699df258a473778378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b05ff42c2f6a6a6bd189cff1d5e00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd1185f47c4f422293e8af724446b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc62fee8e281d69f421ec02247403a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4892a1cc803db0950a38d6bf8339382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75e1b94325660b93588c266ebea57a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eceb26b389694d4f2763636d858601384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34413aa4692cc740364db929556bfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd6ccd51db2f820f4a867fe53ffe90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353445f4292489cbe69bc83698f30315387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e455e8c4862e90c4e549add25ed97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faa532b6636d8b11399e366d506679389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ae2e84748783f1363503e31b4cbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c644141445c0dd2e3024eea2a22e5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e411f5a8d19a85e59cd3e85942a4e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624305b24b9377ad300ae102f72fce1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41865240cfb66b0d55108d76c10bbc6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15a6b5660190a3b310433fd66debf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6abf7cb2ac755bad88801d0f993b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d7096acb6c325495a243e918cd3ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085234ac33766d800a3dd6f8aed2a52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6837b68104dd3773c64ac4eff0c64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28d7cbd17c5f2763d57b722cff796400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824ecc140c954ead85acef71dae6830401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b250e6a9c9828461f4b653e9dff7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3b698a42bc0136df9253f19acfb87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f730a025926bf6a26050c07900504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4d447efa618f5d1c0c6e3c0ae294405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9072c958cfbb5e3de1e986e1329b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda2563ef9c5f244b9390b317186d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e575e73684de9cbdca92f185933977408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793674b2791a9ecdfab0824e2a73ca3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2f31823de0690a2a20fa73cc70c1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28afb97f727611c3d4afacf27d938e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd5468e24eb2728c3cb2199745067412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa003e9c5829a6adc72f735a82a76a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a9787617d5457925e7a56ef36726414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862bb182b47663b71cca661fe794df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27cd42ebd196fd8aa2023c7e532632416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78256c9158b187e6414549f8c577a3d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74ad470550f2e86cdd90a7317c960418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a02f6bc8c05c2b1ddfa57c1f5146419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d60a7c2456d1d076ae03c44d34fad5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6896748e0b4ed15d9e01b6640f82aa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a06c683ed3e6e903d872026ebda16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a53412f691b7dcf4b2291ead122e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aebec141c0ba1a18d04efecb9895c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82512fcfe683d6b7448120bc95c287f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ffb6c33731be861af05c145f40317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2a49eacf16c0b5de66b374075904427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12424024b9322ff303ef11bfe542f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12885af114c5d4b11575af3775026138429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b90da677203c8e8426f68b7f17413430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704ead3cba57cbd097ea42689695e87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204178e47a901cccb22096716bdcb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725af88315398839db843a0b70c4b63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e35583d43187390dc92b74e0b18be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553293aeb7749ef64257ee1f93ca155f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f922b1a279366d5c09a094d7d8dfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086195696636639d3516633b141dcb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e072009fb37fb0411e8afb03ec17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4798c74064e22de3b3a7e324cf938f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c32a02d13b3895b17766e255e1551440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f20790b45e24854d32298142a412aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149984ccd1b3a7e4325b1d379fd5539442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1d7a536f5fd2ecdb7f14f8f2f804443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676e472d0d7174053c4bdede1e1ef8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61109479e9cc44910544267e64a3952445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13d7dc0887a26ff9fed42a2b1197e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862fe4870896ec8e48a48383cc3cf9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e15e14ffde12b07246752ab7b2383448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136eb7573ab2550218ab0835378399a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea843892151905ac295308c5e8efc27a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1e01bc43803afb16112baa7b447a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c1b95a1214052f653f0ce5ffe74d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd183b08be89870a0c94c629b11ccd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2319897a192ec4b38ea41c4cae63b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545679522d1ec32e1cdbea6635d9fb56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00262c96acc70d80a333c3373a37ca81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068dc10b3b1e867c79adbd046c6a26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e35589af3069c9ca1db3c9626e55c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f3060852287a51173db66c7b4519459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87fd4867fa8b9af849af6c9d1907dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4462781f6fabb1b9322ded8a4503f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbcb902487919aa3d957bc439d1961462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22318e6d52cca6fbfb7c4fbf79b8f45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b86f43c8dedb167f9bb2b9de1d0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fdfe284b530b06eed8b820840f143465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22318dfff636947f6083f60eb180a929466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea65d32a29b406de46b2e792a63893467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c6ceeff3a38c1d886477814296e46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4008df5c51d37b7b6f15cdc8f7fe79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ed65abea57f1d05b2a14ba064317a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa4c024e5618f5e0a6740bfe13ecf6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5af6057c6fe4be15df8d09d5ebd37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605a34071de9f950e3d03b3c808ca13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a765d5d44eab43f540abcdbc884d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729a7d5dcb4f1529c2f46d661bbcd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaddabed026c1ba1b54626b574fc72f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94e2d5cd401897f89c78b6818f85d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232818ffe81cbe75ac56ed5a18810ad2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc886f39384fdc868b904996efc84ccb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca115286df52d81b9afb6cae7bce18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197d36b84e7b10377afb1bb7e71247c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f626cf78ea939c8c48264db3a50a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8f4321499b65daf111b14d9d22b58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff76436a0f00bd00f21d3aad77c61d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468958fd63c3889f70697bf7f0ac19a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76dc3b08e5df85eded165abb622a11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083988664f1bba19aa19e30a61d80133487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b87a254b2606d8ea96c1992150c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb09bc4de6843ed1c6873a051e392489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098d0f9a52d0fa2b21e9b0c4b4caa72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab20014b68fefe2a1914f1cd56ea6ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c1dc5b1d9fe04edc38a31b20e0271492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ad8c361cce32b321ccc6c1de413c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79b55ba1bb76dbb645fbf5e0a6e43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540ba9f30866e013a8446e357aac88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce25c756b0a3830822a6b70ec46f312496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d27c34490406abe0a3468343748e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6ffca33736f82cb76be7127a0f725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6fc21879864edff46481f16178ec4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fa0572ca5db0b4d13e4d0a2b4cbb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abdfe41b6eaf8f1b5a7b956c90c8bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8364adcc2566a723d0fbfa2442e802502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d526832724a53b2e2ea32a418f328503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11057a9f74fb66f11eb25376a2b529b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7572f93e0a8fcee7b5e40dd208d1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c396d63ddfb8da5d43fdba3be7a51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642779d438844900bfca41d82c4f45a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b6918afd572547755975b2ddba92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b362bd1668979fed6d49318eddeaf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc473b8f022ff3e2420b17923971ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867471244f2f08cbf0ce47cdc691a80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ea6b3c215fa43c003e995bef46eb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6b5ce546d5ea9a3c521bca69226f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01616f6446ee324e31834cdec69301514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b2906b04cffd8a10e1286caab55ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a964950f2a272216c18d4b1bd405516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d2a974193b8e670440b9149a8e80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5d8d4a493d809b85beb4e72d9e8b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfecb6a0bc52488571b5fd1b5d2604a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e6afc6e0ab6113d2866d6abcb4a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11478dff86b95d18f900c00a6dcd79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2111c2664c177a28ef8bfe9d6b936b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ac3366b2e219a56cab4980fc1914523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eda3672992dbb48044041afdfe3477524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962c8aa904bad1a10c3a0404a5f538d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9728170428d509d4af18895931c50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec02893d0eb58fb0ffa5dc1fab36399527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac294ac86ace028ead495af739246528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957749e74790e51b6e858f5f38c7b9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a06e61189240e7052b2adf66443f6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d26fb9d2b643e76cec44eba541da4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d3029eb4c5cdefbf74d05c17f6e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1df65d451a96f29d8fde481e6ff1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d9109b1ecbe5ef5a39920c292ce5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2230808e952cfd47260e281afc9b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f911c6df17cb528338176ff975069da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e73841aa1b0d29ad9b44c5d7c5190537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038488f9b80e295da37a7cfc8c8fdbbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a7bf9291d57a3471593e018b93ef9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bd73c8050b153f4cc7935b6f38cb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f2a145bfe1f071e283aed6cb847a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e75589e9b7c06f700ed94bb1592aaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b3b61590b67b54b5056a263f9cb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef637f4c4abb76eccff740df546bcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc695ca8e1103eaea05722c0fc3c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d6b07857b12b5f713cd782cf7d44a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbed1eadd1000815cad54692e7aa33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f764f2e096930d7303e9d3b074c05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac4f968e39853798aa39d5a6d5be6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26762c6f896673512f03ab3af2a92bcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3045c78c8ed1536f778b768f8feac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c490dc7c39d6de3f707b747ef6e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7710bb627e65927b8bec2d7abba3d3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727dbb2c673371d70cd9a9970587f6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4069ad2039b0dd41760211a5cb32ade555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae543f6822af1be39badfab6df344e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e6e2fdc89a84d0a2cc71dcf76c1ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948d7ca2ec0a804bcc2af5c56a95a2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963a056bf4704cb8f6e91409d380fe2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754bb9e910d97b6714f9d1a4928dc33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c59ec76208518d93378839b9bd51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9770a2c25c3805df97c3e9c93eef8d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6352bcbc4569b1c32beec546ea1bd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1576696abc9ef7000bc4f4598122c7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f051b63372f248d11eeb3b1b0fe6306565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe828815dde671b8e5834263e9a62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901ed645fabb52862bd504392e7fd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888837304bb5fe106f5dd46051c8dd39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c1d0027d6686373740682270e18d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c72265ed717ec7530c763206ad3730570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8197b01a8c539ce832439779b2737571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3548fcdc5a75c3c75ba40c62d2c25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d55ccdcf45c816f13797b259c147573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bcff2a804d342099c3d7fdcdf2732574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7370049ac81ddb3170714c6d86039575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90f11fce67e8ec2b6c000800e7873576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43515e2652fdccaa96d8d4ff37118a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea501d9ef913823a4a3513887e02b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2669c801f40c970b4797ba82a7e308579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd53a630cee5222b2d0b339c1f91b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c83fc6dc9f498e98b32cc1beb88df4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19317532073aa4ac22cbc4b579cf59c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960294292974f227c2bc3c0d0a59c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce1711c32c6a88f33e2320d5b7c3ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad5d30851167062b7530ac771f13b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c604cb26c377b9a84c3b3bafdeff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6136d95ec1e18758493a0be30551c0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea6e501565c6110360e14e19bcd0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707eda27ab769c6e4ef186ea6c9f2dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e8c17f40071b364c36fde531ab112590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf174b3abc0072c1094bafad3e7a0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd110c3cdd54bf080408681604aeb9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15328ed0836e75b54e96397ef9d426593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23fac906dcfa074ed45848a113bdb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9739e7b26428b10371d1a4c78634c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d55a8d81c5fea7040082840293aade596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc29bc85a7a568aa0822ad0c524a085597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130649a24aee0a03eb86bf0a7b3988f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bace8f1b54df6b878baa1a82b0226c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516354aa442e268ba19f71cc757a16cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1109cf08d65b2949636b3a6b0c48aa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446e046bfe09a331f6cda3078f8736602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e3a291f09b42329f24d8c6c2e5340603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8a478738ca6d984c7ddc2f950a626604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd62f2ee570b333192c25094411fc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef8bcb44d6f6672b70c32e97affef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e485dad57148c05c7bbae7c73c4771e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945e21cfdc1a25db3fd15ddf9e03490608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf1c85869bbcb08d3c78d8d3ae5485609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec025a2781d844fc5cce24e6a5b5ecd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04324432bdfd49a9ce948e145f090611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d689a7f8108e59d7a4625570d21110612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a5646b59b5887ac6f5e02b3be844e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56aaf2885be9a90bcbbc8bc5ed6c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281737b380f0400f3b57c19201e8af94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f72a521e58bb08a5d0ed5e44c11160616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ae550082b08b6601c9b17144dd5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b57c8dda4ea3c60268f3a59a34a4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe09e586b3895eca87c9aaf1be027619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78013947b33a5bc91f7d5198427808620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a62e5a18647538f2d4ca9ca6fdacd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebe531c458e91244b39109d3e07b7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fbf444d82a0d31a41b6c64117c386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b329768a0099b486f95ff1bce959f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7e3bbda7a81d20cb72ae0989bc951625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3136daf350865126a82d6c9e29cabe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b7eabb571fcb87c61c79c867c467627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f745b2b51d02ea70245189107e27994628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71e605d7733cf8c38ecbb753a28e65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0a975e46b06a5541a03b6bc80e95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f70206bcd7b2fc44292f837d806e8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a60cbec7d585a111bcc4fcb3b48ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3a6e3bd84b5726e17db186cce7d67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafbb7b5c9f666596491d13d2be19c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f9035475133f64c6b5b01a42220e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96978cbce0227b826b00aa22c4bf8e4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f60594f458e0e9cfaef8fe69b8e87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82c5d2396a738cbb1d0f0368353f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818450f19da3e6a567d8de484b79b44639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ee4c7e9779086c37e1aef43e00444640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f90c81d41f8e7b03fdcac4e84e224e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfb7113dc29d326190ff83af419260642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1eff72cf4c312d0afbb8f591426f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4654b7eec7bd1bc91c83dfe171796644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976d2b819b958dd47b86b54e74c2e72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c240b0f12aab92b2becd8255f5d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01520436eaae7a591f493a0f46ef0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb5f61c23f8964c28af537e5dff3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0b9d252131277d3623e82f4856d8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b176a962f5105b506293c9eab6105650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c227de53af59b8776c6f690be49e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e055077061c15d36a509472bf3e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3311df6a45a2b89a7c0c60dd6e7c120653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2588696262c72cd984d6339a62e6ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fb71068afcd0f2ace1a8a83c7db0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0600197d623906672a3e2b7ab86144d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e179a558a111f17b664cfef7e95374657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e166e3728f4393f3e2a3839d555f52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed82f1f1025f50d0c115f57590b882659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a55721a5d9088cebf4bdbfc94627b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dcdf079a2f66095161cc2bbba64b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f9deb721d82915a9061cb4007ce9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74eb66ec16444c4a2162d2a409e15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff44dd83e251ee667d53bab8acd8c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b12d119ae96f545cb42f0881a5a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6ea3d3a03a56cbb8f7630644ec56b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa6cd2b2467983f5bab2b03ebd942667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e61f096c6999339031f34f6ba8458668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f52e5b5551f15ae9efa740ec11aaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b44da329ca04fa6d886117ac9707b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c9246d06fec91936ded752aff51f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f8a7251a24db51610bf00a73953c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7b43467092d86e06a5d505106cb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bc77a1565bd40e117ad3ee260a01e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889ecf256e91c12acf6b6527ef36b0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff80f891d5cb38bdc444ad024e6c053676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed19ebee8e303f1aadc44b3850ed85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96904a6ab54a194c520e5a934f8025de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb7e916549a3b0507ed61f76f5b89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b22e1d4750365599568dd5bee701f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057b4d4ffe5cbb0487da1233192cba2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129c09bcde4a73463fbacf460e2cdfe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cac1d7c9fef7dd957026efbdd6222f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1604d2b3dd8d7675ce3352e9cc32f17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2a83755684db3f67ae572c8da1281685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb85a2c9de0aff2bcde92d06374e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a30bff5c222405a8fb9d62110bd6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f7378d4f9e560cd0ca0d8d0ca67d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c14bdefcff5fdb5fc7d80c2cd44215689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538f1da04f47d06c57ba1549af424f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09b895ca8259c5a6b4b1ed8f4bd461691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61129ee269e7f59512f624a0f1ead692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3984d6c83f836392f948eba95c318693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4978ad5a4734592345bf58a41aee63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60bdc680538698f6c86deb245d1c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb5fea2c941ddd7b99f2d0f0058e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f637cfdca41d7375fc91f1147e818b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb744fb6d37d210283819105c1a9f774698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4eb5b8e70f4019b4fdd233354eeb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1701ded3e1e40292fed21992ecd29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70109cd48c3a829dc3b1bede7015ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29013c38aee1ef737022f0aed383ec47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675ee345e62648f20b2ea9b187fc90d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da55cdaef3cb284bfa7ed4cd46b91f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f88aeeca6e5990557e7b6f68c96f34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f938cc7bea777911b42c5eccf9a18e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931a7cdbb2f205540cb39d96ba6554707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e1eef7e235ce6ec054865812f6df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fadc85ed638e4bdcbb9875b413abf4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af7e8b4efc817f81d80032b8223fe8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828099ffdb86c6152cb809d7c093fad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d4c6e56332066ea7058d34ac40b88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b799cfb129d55a057a7fc89d4e38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991b8d3d004b570aa8f5628e79ea56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c26cb82d7a0ed729bc030584488e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d3bd785f125c3bf2a07c33e8abef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38926f5d0c57d1323c2426d439872ba6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07533c961ae1999ec7046bb8ead33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b94e3a3df2a59ccee48f6bc7634e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1865f1b77472aabc82af55b46be96c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7725d0c989946e5fdafb7fe04fa55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e126c1cacbf793eaef30fe56a96679722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d73b9bfbf0911a5f2edeeba09861e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012307f3eb15885aaae3a4d755860c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c92994c10239217af40222771069725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b6500740ff1d516a716fc6a1a3128726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fda96a9220e5a54e4829a329ea450727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41664c08d13c050d01f1049796a12c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894b168fcc1e7b95dcb000215c57ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351d759b57256e78752c2a3df6fc023730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80368ace8bbdac2ec5b5f9e8b4fcd7d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dd5318283b023020d2bec82c50dac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd3a4b7434ae044ccb4f17fcca02b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60789651bdf627be2682031021ee985734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ca9165ff4c3cbfc5832e661db034c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcd7827434b1015e253486cb1dea2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41197e02f0a66021f11769bdd850be8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3db14f569d04c001c0561c488d4db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642505ab27b8cdf57f82f97341784e14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d0dbcff5dfc7cc7630fb7aba5f9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba350cd6750019a548abefe663cc9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a873ce88d2b08bf474468204a938742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c76694d115e77c4835f02312daee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d2be1d2534a7debfbcf4073b0f90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc54ef1700bec6b88e3d9fa584bf0a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510c34216077b8ca9872190fe38904d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab1279b9c299f88d860ee1b7c46a11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954009163feda1ac095dc2e9bba3913748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9e664e0df5225305a6ee8adefa34b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab044280c43ed5f180ab7ef2be3d98b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbbd0de18f2720c0a7ed622f026c90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336109102b6baf09cd223ce474bb587752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778ec50dbfdc73dd13beef3bcbcc267753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b3686bea31e1b003ff1fe5c4d87c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91113748ff0353f8a76dc25b67d34c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb75853b4ae6b05ea5ab23eba0ffc03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24334ce1110bf8a4f504cc6cb17a35db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fd62895fc7bb08b0d6aa2d3afe60c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe38448a37313e2233ef70904632a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a957a61905a3df557c4fe8f5dbf857760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b649bba2c2b4588650d3024a8f370761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3d89450a9d74f575345345f4509d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620ac57a7208b3d5aa4a126328c57c3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2979506b041da30e9a7eba4b582e3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1c701eb97a132cc9960919625e14765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402516113f6ec93b54bf60de2bdeca5a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3b701eb2d204d667ddaa4660162dd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>