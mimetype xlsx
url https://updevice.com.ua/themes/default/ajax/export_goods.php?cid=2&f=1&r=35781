--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -3529,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7090510bc75703eb7f5b143cc5e63591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255f14e0c69f106790b6ee6918e6f082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e66799837afed5f9d5a7c7598907e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a0bb305b8a9ebc74cdee0c45add64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aa96c8f35b2a69058388a5e1302e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb8737774775029431357b7b7f34ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9704c548cec75233ca329e5b87a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e7a292c5eda7e9444e02789509bb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86f74dd2be1a65959e9684502eddf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb010d66a1d89bb797affef678ae310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177947b39f9b29bc322d021ff1fb566b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a67f9750db2dca2497cd9adc045812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d416525196f43284184f3ea17869b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e31dcdca72d985a688f5272c62b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682e618f979b4a78227d73842ed93c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf59245b69223228cd50a34ee84ff916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4f5fff281c2190d4d5b5a8cd1607417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17911e23d1756dd8f92423d46dc669a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3794cc014f33a1de1deddbdb9ead83319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5e1f35f044f7e8eb0ad147f1cf8c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eba5ab1cbee4f581a25fb4bd12c05921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeebfec4cd1b7fa4d9f6176683c099d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551360e9eff46907feea3c0321213923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde615c1a7febe1ddb1128d3e217e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb943c70a4072f6f4bfb387b277f7f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8e7f073eb73739ac402e0997b70d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117ce45a5b9c8c1cff9a9d8106c17fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5efb8347b517ecd44ecdb1fe77d79728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e26fe395e149510665fa59f18a2b6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414657172b1339049765ec157c608fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e741460ee91610daa40ca2163336ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2180e930bd60e2a07ba5fdefb5f38432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28134dacf7e6ab0517e885900deed5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20676dc2f4c73cace6283b03a11c73534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6f1e7588ab6ca00d33cd5377e4e9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8394b238c898ee152a51c7d7e5b017636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc4f5211e1d2c247c75023c671f9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96642275d8ce4dbf84869b3ba024be438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dc99f878ea0f9d125ff3bc185d11f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70252789683b811a71e5e475ec26c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f951205c1288afcb7268447707167d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3c77c90caeb59309e054f86a06ad842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baef2adf6fac5f4b92d73c4d1e4572543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9f2ba6c80d02fbdf18e3d888e2b2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21037977d683495f5d59eceed4e815d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5382993908b1d7edabf879ef6e4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42052bccf0c17cb12a2d3bb2e13ae72c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b577c04bdafd92a8b9d677a75b9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5b2a338e336efceb6a805ae2a022a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a82b199c05b20395070f1480b19c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9534172935ae32d0a2c80a84305e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ea58a402b8b7835d40b280deb1b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e58d9f189aae5de5c2adcdc70e06653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37773a997f9af8ce410c525f26632e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f649c03772025f275951a72d6c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dadc5e05a635ee41e2ebbeaf54cd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c8297e9375ec7b50f8c63802500257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f212526ff5a76489a23961778297558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b92f130999d1ad6e563b01537fea559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ffe85b94dda15d5b1b01a901ac26660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a121852369b20f205bc9d73ec023b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2998b15b84905271bd692c8a61a9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9635ed6a730091ac62a039d90ca363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae39f9b9c1c4041f9edaecc0f3fe4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a41ef4ab72fa4558ab34066c19cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc2e74005da6f782f0dfbe6db8c23766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a5a7e40cced49a959c3df3a4436867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbc6d43372171585a3bce10ddd1cd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4953fce1083f95858272abb41efd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104dee17193b71e6478c22ec500af5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc1e8ec993347f0dd576e51fbfe6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1ba35c37f499647f72c0af063f7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf487b7a833ed256a89591e3d4870df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a1135b1ca4b50ebded0106afcf2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecfd0170248267acca7dfd61c0c1de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821182cfa8feeb992393e28f5ed8ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82d14f1533c1d7a9efb9030a977d8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f69a83cb7cef9d985f1de3548d7de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d925aeadfe688fad7f25d759cc3727879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8663f5e5bcefdb3cfa29f83f0098be180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3739427b01fbf77a6d61188d94f4ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382637aa45f027e20642b66cde895b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab02dc39a8174fc95b062171905215883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7900fe7ce9c455d654afda5e7cb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729baefff8587d49d65b58561dc0aed385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fd9c3cf854fa268e5e6c55bc2c6b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e334968cdff99d02b2097d10d09a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb462b15172c52dc83f7dbb52d437d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac10e1186bfe8bd9cba6abfd19d6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e055b34286c9252a366bebbeb2f05290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c76df557410b6ecda97b5a516e2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa276c4b2d5985b225467ea78314b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf97f7cf34c9a21e94610af233a25a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114db20e87e0713c2a0dfaf118408794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b58a3d3086c0891740b5b09b473095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c00d32e9c9244d1b6e9d342e445e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deff69ec30b13649c561be8807ffa8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8a8afd3b999114017df239ac114598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588d13c983b8ca701613602ae753d0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a41cc1328eede1192379bc46fbc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ce07a69a8e59503d23b6b7c9872dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a960c4741605a14f01e6571169b8fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba715bf277a73d58c3343d2231cf34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64246c57f3ad88d7ec1fd59e3a495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeceec59ddd8e2df7021f71ca078b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf688f0d21d7010838edf56a7431f40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8763b153d752d56610879a3b62df87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7066150e154d6929613df4990470108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7302b9426b050300fc9a83ba2c798109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe32441b7ec16c7b8c92f050fa67f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bd3518b5fee053a0d8d5c85a3c4b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5c98428a0790a9a7cc7ebe74a32ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f68e71f04459dcc5385b7a76d44cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2cdcb56723322fa1fcb44adecf0c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594d746d2f6dafb1ec10235ef95c38f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f17169644d78c2886c462cf3700491116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183936f2285b58ea0fa91b06c2b513b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd0430d9c696daeec2c8960e390c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f381229ddac1cb14b43f4a1aad08f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec238bf659729388eb8c2494a126e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad9fff47f1e8e8e8c76d7f31dd9511121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210d12bd88511c33ee1e70231fccb65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b89b3c747ad639d31cd074f97187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34faaea242b634adc43b73896818d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11baa1ed4fd764691afd90489f1d42e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644398c50e453095df33fe210a3ed02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b36f15e92dea89e87dfb046d5f01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342bdb7f1bc5d296b91936bfac9674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385020d7d224cb16c6eaa64be13bf2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55357baaa9f50e96ad429d0c7c002e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9188739b5eff0faffa089f7e8652641131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f55c511f63b1f7b65b3a6ec0fc29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1df6bc417ef2bea03019a3f8922f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2fb95a64934372bdb794f76008b38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d6cac3078f8ccc4c38ec4d7893a9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aafbaf8d5a039c67fa2deaee62af64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d2169c8c1ce7a46636ea95cbc5652137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2da5bb2ec164ed0d6994c0ef1e60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680fb05260d3c47104f79c5c3b1b281139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dac855a8927690cbda99ae6656f7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78b512d06b8d5371364ae9fef621fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0bbf101024531dd24fd7acde76df1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61825420892a6642ed82f0041c3bf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d915d58574c34eb6c5055e233efe44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1777ef0489c406e5838b6f0c0f7b6c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82f99061c07538efe0928cef8c8b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c771366d671854162896edc4bf0a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7bf981c4de69d358373732932a934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc19a3e1ea7109fe311208719fe7aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19e5c7206af06566497386ec269d41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9ec836ff58ad1c223eaa3dcc6606e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb15e64159e48462540f7465f241d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654f1345f1eb9efc696557e9164073b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f937d812e50687ebdb0055f0aac2ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d718b36646b610d2f136eef6d6b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae429b9e3ada536dd755b2c3364a8517156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b564b5d664312c80db61e2d3da082e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42bc752473834e55fa5a4e9b5aaf28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3ed9983acaa0eaf2b60210efaa716159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b8c2220c1b0e15d25bb38cb20f414160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e5f081e18c64c43bb0bb7e20905c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e91fc8bd55aa2aff679e3c05ca5761162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530b08dbbcd75a2e0408088b22eb951163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3223dc15609e3f84021b831708f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf5c24787959ff1c90b0a3f10d73fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5424e674f3535b4d724927dbbad13e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5522743adab6a548a7151ae05b1ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfc10e7f444818c9aa461e2a4841ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a21f34ca16d9075fef4601868ba6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6154fef7a3b4a63feda19f8faf85d8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc83194ac6ff1e0be271a3d6279f060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c149086493d24934ab42d80f2762b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85749f06d256456966bc9eb1409f0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997eb97d0b38855d475e6d92d979f04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d98508cc183692cf872659516bd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e965c430bc26af9a99bc616dde733176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f28608b8d86bb8f9603adacf1f4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02db31cdf1533698b8a0319d1cfddf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080dc644e5d80b0ee1720a2064c4d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad58796b8320d91c72e4de0b6231ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a963d293d4da0b0a56cdc97b73c94f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e9520d8cf695209098e5b40781e11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79f9f526de4b8a56584c9c359a7510183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ee4f9d4c0e0023e26cee394eab66f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e78f44907fc0e76e04c9d03c74c911185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23807f07f479979877d1b747ed535615186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c5a415281eb63927a621b6c03b10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee707c28dfbc2a4e78737bf82336503188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562c95e362cebdf9d1e5f3cfdde00a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2531dd6183434b28b64d0d4836b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d96c6219541e534fd90822ef57cd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609aa8d21f0829a77ed25fb06b2405c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf59e49743fd8483f33e170740015e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82e04390644418723e95a8e3d94dcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873ea4ebcdf8afda9de5952b85ef81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dfeca077b12e0b62b16318111d70c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a414c4a9d516df117b5418242af0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6bfab58e2c19a8c33a9baef7e9c28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025721e4bd72d40890b086f77b570e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af03b04ad9f5c57cfbf6c75fb067f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e0608a4d9a61d5d24ffb28937a02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8f3636599e417e4b92e8b181eac44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d55b34888f36ff172ceeb8453a8da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790104cda207e8a19153501278d31a59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c7b071bf44e2ad3688fafaf8b3a5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9161119d290d6e231fca6e15e802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ebae1d01b9c373b43d108d0a97548207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62046afdee573087460b77e09992831e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90423bc32ec01dba07419405118bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09351005013d46ba6089d0d3f9c8739b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd40eb719b3760ef3fb5f1c9b6d622211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0ab8f123a0d21f8a650cd2283ddc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b8cde6833c3e3646dac5745133ca2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ed5b858761a7ae3b96b9e0b877f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72034febc0df9adae5721b4299c86334215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105512758fe930e4d0569d3a47fdd02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7945c59789df4f2f9def34f99a5801217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f7d9fb18b6ee8ef8a3d9bdb245a9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670aa3db12b35bdb2e7bd5f8c9121b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce7ce77d154b9a8ce60cd146bab5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01262f15f455da33aae72c0ccef3419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cabb0f058d4666c6dd09a74cd3287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e729b8d76629433f97df4d84b07725223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff072dba17558f3c855b8c01f74b970224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0bbc8b3be50ba9eb1bf3db5896c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaee21ba060aad9f0ef9599660c8b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a1e3c4ea309d649b4f474bacee5c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ff3f3abb42c745023405ba3d5afb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000acd98386c507ac9881eff89be8f53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab722b2a4bdd1e57a2ee3be4abb4753230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c110d9a75ecc25a3949edf1357c2af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d99fe7329e647dcae140271e20e24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad42a7d61e3a31b5c78d5c62ffd6f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c1c305a51f6869efaffb31e660665234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49d0e0617fb9b1195e9e430bcdbd6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f344ba0226c5f642f09358817ec99d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeffd23b2206c55648d6c0fbb18e8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1539addca75516daeac789d416a4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f365ce919929ce9f2ce95710d3064239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb79a97bcad760853e0f81fed9a94c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd5bd966fd246e9b418ae17353339241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b271c73018f30bdd28213348e436788242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964593ae3460b586a4430761463a16f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae722980c5eba04741325f3e59e53eb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea564de446e181dbf98ee7d74506870245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118e4a262d80eb6106c5d25b30c7758246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5546ed1a33d1335b39544ee237911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f43d45de5c218d80afcea95c6edf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35b3b4bcf9d3bbe722316c8bd83f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd7c9f0a008ca7aac54261a57abb66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c438781ad6c770eafc34c3f6a72822251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce60153d83f6f849225504343662609252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ae56adb14e236b1b70b71c52e511253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac24fd83bd2be2da3397cfe8074a52c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609a5f82943db08f96fc8fdd885eada255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5596fb6cffd7e3270a97d390873c4f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e3919fc8e750d6f9211aee9f4da28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63529a4337306e349ab1d7c25811f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ab638693dd315f5124a17d78c0ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59dda150ccba8cd36f0c01fda0c6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b9c1feef1984860174f377a846e46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27793b406038c754c1b41b44c8f0504e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3e6f0afb59780f63e3ad00bde66d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8ebc7f9b0caf22002d5032f906587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b57b185cd1a539d3e5481fa3f84e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13400fcb78b43bdf558b39c243018266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032accafe76674a7f247266595625473267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf3da10a62e69e15141c43d94a11e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539feaf7ddc35e88a2386f29d9a3ec0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c4bfc5bc79d5ce0688012790f685a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c7932b933a8d0af1e693eedeb9568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c8967386008ae7caeeac0097f02fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a1c63f5b302d1b4cd9733b4003e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b0f369fa8d8678f1b61843f9c94bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9537715d5a76b8940c3e30deb385275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d172d4d1d8d9b6a206e84194c45afc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c76bed8f05c0bedca731ebd56ba033277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1fbe4fd2e50d6a974ad4ab554b1ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d64301ce5b4bb6c8014e503fac4347279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a4be6b7fce4a436f722f8e4f8c3ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53936425971321aeff35e4a41efa6ca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b87e869e66219ee1d7dc285ffe9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bce9936598a123b873f5172280f4e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6105a910b160eb0e7e814a150338c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc76afd1ef5a2d7f5390f30cfb57d9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e406cf32e921f40064e2a9a8e0b03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eabc67af1c5f35e9cd3a30a0ee19f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca3f4cd3dac11ddd317456bd4d39cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb8ac8f69efdffe8419b75428c36bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd7f94e7c81fe27287419e2729fda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e12d318952dc28f83bddd713458cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84d0260d86a43c52db87cf2f9c00f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f53232f75c80f233c13989b65dc6ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f4fd4303c7f52bcae33ee7525c37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f32317e360ec453d9d04463d96b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ac7c98233bc651b294f36993b996296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8bd5a66b992e32b5315053662623e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae6a8351f829f45afa7c329d2611a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf863bf80e1d56188fac3b4d89ff502299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470178f3638a8722e94577f85f2b834300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72d35ce98070bf9d0203324a802b63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191c92b2b533721d8ce17d9e962224e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13229d3e6bc5c6041d4433a9202ef084303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b29aec3a6a8038c9cfd6c03e0b6b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29016145bdee5845de946fd85a1bd66f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d47c2fd33f9d0d7558b2076928c39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7715d548f362dcdbdf45bdd8c15a51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb70cd02b88be2df02c57522ddebdec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0a08e2775ef1fb474f891515cfbbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ffdab6df98bafaa9a1ac6e693cf6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857591571e2fd08d42cc117a3eba91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f3c754180b6c251e7e902e8d1a8e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee222681479d1c5488fda710c121e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a42981ee80629515fa783b15f25a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4889642768a69725653e15eb34661315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9e7a5f3df1972f868d989a087ae8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04e4fe70f5a519f6ffeffbaee7910317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e967d1cb2dbf6798caf542fb9cc32b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ad60a49ce4a792792f9cfc4243eeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a78dbd536e94c60e72e0ef21c722f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979a350030d79037ad234057b1ae3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ca7481aa594b6d3d0f24afd786dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb432f8e50be3037f5e9df21bbe6d68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bd16d1f99fde374f669389e481f84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a696383aeb446b69a52b2c4fc0a85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef384309a862a825e0f0646984b24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363166dc09b1037f51da2a1985dbde13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802f103d6356a2ac7be5530d3a413f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18ddaeee699ab6de78208a75899f0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca482a039dec0d6fa383357c4993cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a40f70c8e27c1b61fbf4b984c7444331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6606adf5ce3b6b66d3cdd827b1add7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a6043585ca1a3cc551a9a4076b24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dd0182f7f370c6c9c3bb46b69a1da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8fb16fa14c31232a62bbee9ab4f36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb70188856f8bc5f5537966e865726336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b52de6137cffded7f332cbb33e83ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e803fcf9a79eb753bc1d40aacd83e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004324a1260c95ab238fffdeed97e667339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f25dd8ceac65ead72719beca1d33c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7a4034e8fd03d86dba5b527a04958341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87cda526b3a8abb9083d5cd7880e87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662eddd89fccc5138eb5422321c54c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467b448fc7c8a96e53eb9fc845a4710344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2bd604fc800fbefeb65ea60a0e7c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d4fa6289b64e8e5739a00b3738735346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea48b2ea0d9c0926b1a3575264346b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f963a33872110b398fac52d1f77cf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3431a4aed6884c1ceffa29565ef95e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4701a112382b06ba78fb0ac118c697350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fbbc49e7bc7a68384e82fadb24879351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f592cb6f836c689f4b4d3ab6d28d798352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b01050c384a13313b90b277ac661353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf99522ffcded2a8a40709d989bfc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e5d4a7d085b5da32c329c5a93a18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ca11e29b4a5792bdc6a48ea1381a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64289788647ec5385de99b10e981efed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e3dfb3174e420e46d8cad5c08114358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d977e32795c2e82f895d3ab3a5b6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64baf3dc17f379a2eb250b387e654360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e69b1273e1c668d555fbe747abf2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d069d3f14ccd6ab3428baaac363e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0f8c1121fd3d474f1a2e3dd69cfc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424dcefc518b5cec3347fbe095ceb8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae39b1c975ae07e4a2c847ed577e0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8f25271039cbe53b290eda67c59ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef0b5ef8ea0381c2578caffadef8ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34574a2358efec0bd95a8c30854ff3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051fb7a7b7062de61c5ee26389d77d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e08e9e3f7ae0960b73a32da83cbb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5215ffe824b230a3b210a080164469c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109d1e2f4b0701570ab5467e98f61a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97be195aaec4f8aa5870cfff94dc9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d20f55ccf2f02d46cbbac86c5e1dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b516a37eaae1f944e6af603bcec286375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d1fa466c10e75c3ff8050a5fac3eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a3e1d43ff2a7369531298ccfbb79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb727f069e8f22a6699df258a473778378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b05ff42c2f6a6a6bd189cff1d5e00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd1185f47c4f422293e8af724446b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc62fee8e281d69f421ec02247403a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4892a1cc803db0950a38d6bf8339382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75e1b94325660b93588c266ebea57a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eceb26b389694d4f2763636d858601384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34413aa4692cc740364db929556bfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd6ccd51db2f820f4a867fe53ffe90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353445f4292489cbe69bc83698f30315387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e455e8c4862e90c4e549add25ed97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faa532b6636d8b11399e366d506679389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ae2e84748783f1363503e31b4cbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c644141445c0dd2e3024eea2a22e5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e411f5a8d19a85e59cd3e85942a4e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624305b24b9377ad300ae102f72fce1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41865240cfb66b0d55108d76c10bbc6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15a6b5660190a3b310433fd66debf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6abf7cb2ac755bad88801d0f993b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d7096acb6c325495a243e918cd3ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085234ac33766d800a3dd6f8aed2a52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6837b68104dd3773c64ac4eff0c64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28d7cbd17c5f2763d57b722cff796400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824ecc140c954ead85acef71dae6830401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b250e6a9c9828461f4b653e9dff7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3b698a42bc0136df9253f19acfb87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f730a025926bf6a26050c07900504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4d447efa618f5d1c0c6e3c0ae294405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9072c958cfbb5e3de1e986e1329b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda2563ef9c5f244b9390b317186d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e575e73684de9cbdca92f185933977408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793674b2791a9ecdfab0824e2a73ca3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2f31823de0690a2a20fa73cc70c1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28afb97f727611c3d4afacf27d938e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd5468e24eb2728c3cb2199745067412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa003e9c5829a6adc72f735a82a76a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a9787617d5457925e7a56ef36726414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862bb182b47663b71cca661fe794df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27cd42ebd196fd8aa2023c7e532632416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78256c9158b187e6414549f8c577a3d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74ad470550f2e86cdd90a7317c960418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a02f6bc8c05c2b1ddfa57c1f5146419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d60a7c2456d1d076ae03c44d34fad5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6896748e0b4ed15d9e01b6640f82aa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a06c683ed3e6e903d872026ebda16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a53412f691b7dcf4b2291ead122e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aebec141c0ba1a18d04efecb9895c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82512fcfe683d6b7448120bc95c287f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ffb6c33731be861af05c145f40317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2a49eacf16c0b5de66b374075904427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12424024b9322ff303ef11bfe542f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12885af114c5d4b11575af3775026138429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b90da677203c8e8426f68b7f17413430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704ead3cba57cbd097ea42689695e87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204178e47a901cccb22096716bdcb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725af88315398839db843a0b70c4b63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e35583d43187390dc92b74e0b18be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553293aeb7749ef64257ee1f93ca155f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f922b1a279366d5c09a094d7d8dfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086195696636639d3516633b141dcb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e072009fb37fb0411e8afb03ec17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4798c74064e22de3b3a7e324cf938f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c32a02d13b3895b17766e255e1551440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f20790b45e24854d32298142a412aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149984ccd1b3a7e4325b1d379fd5539442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1d7a536f5fd2ecdb7f14f8f2f804443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676e472d0d7174053c4bdede1e1ef8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61109479e9cc44910544267e64a3952445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13d7dc0887a26ff9fed42a2b1197e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862fe4870896ec8e48a48383cc3cf9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e15e14ffde12b07246752ab7b2383448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136eb7573ab2550218ab0835378399a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea843892151905ac295308c5e8efc27a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1e01bc43803afb16112baa7b447a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c1b95a1214052f653f0ce5ffe74d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd183b08be89870a0c94c629b11ccd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2319897a192ec4b38ea41c4cae63b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545679522d1ec32e1cdbea6635d9fb56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00262c96acc70d80a333c3373a37ca81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068dc10b3b1e867c79adbd046c6a26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e35589af3069c9ca1db3c9626e55c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f3060852287a51173db66c7b4519459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87fd4867fa8b9af849af6c9d1907dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4462781f6fabb1b9322ded8a4503f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbcb902487919aa3d957bc439d1961462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22318e6d52cca6fbfb7c4fbf79b8f45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b86f43c8dedb167f9bb2b9de1d0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fdfe284b530b06eed8b820840f143465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22318dfff636947f6083f60eb180a929466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea65d32a29b406de46b2e792a63893467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c6ceeff3a38c1d886477814296e46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4008df5c51d37b7b6f15cdc8f7fe79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ed65abea57f1d05b2a14ba064317a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa4c024e5618f5e0a6740bfe13ecf6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5af6057c6fe4be15df8d09d5ebd37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605a34071de9f950e3d03b3c808ca13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a765d5d44eab43f540abcdbc884d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729a7d5dcb4f1529c2f46d661bbcd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaddabed026c1ba1b54626b574fc72f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94e2d5cd401897f89c78b6818f85d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232818ffe81cbe75ac56ed5a18810ad2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc886f39384fdc868b904996efc84ccb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca115286df52d81b9afb6cae7bce18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197d36b84e7b10377afb1bb7e71247c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f626cf78ea939c8c48264db3a50a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8f4321499b65daf111b14d9d22b58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff76436a0f00bd00f21d3aad77c61d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468958fd63c3889f70697bf7f0ac19a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76dc3b08e5df85eded165abb622a11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083988664f1bba19aa19e30a61d80133487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b87a254b2606d8ea96c1992150c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb09bc4de6843ed1c6873a051e392489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098d0f9a52d0fa2b21e9b0c4b4caa72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab20014b68fefe2a1914f1cd56ea6ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c1dc5b1d9fe04edc38a31b20e0271492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ad8c361cce32b321ccc6c1de413c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79b55ba1bb76dbb645fbf5e0a6e43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540ba9f30866e013a8446e357aac88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce25c756b0a3830822a6b70ec46f312496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d27c34490406abe0a3468343748e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6ffca33736f82cb76be7127a0f725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6fc21879864edff46481f16178ec4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fa0572ca5db0b4d13e4d0a2b4cbb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abdfe41b6eaf8f1b5a7b956c90c8bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8364adcc2566a723d0fbfa2442e802502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d526832724a53b2e2ea32a418f328503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11057a9f74fb66f11eb25376a2b529b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7572f93e0a8fcee7b5e40dd208d1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c396d63ddfb8da5d43fdba3be7a51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642779d438844900bfca41d82c4f45a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b6918afd572547755975b2ddba92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b362bd1668979fed6d49318eddeaf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc473b8f022ff3e2420b17923971ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867471244f2f08cbf0ce47cdc691a80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ea6b3c215fa43c003e995bef46eb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6b5ce546d5ea9a3c521bca69226f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01616f6446ee324e31834cdec69301514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b2906b04cffd8a10e1286caab55ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a964950f2a272216c18d4b1bd405516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d2a974193b8e670440b9149a8e80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5d8d4a493d809b85beb4e72d9e8b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfecb6a0bc52488571b5fd1b5d2604a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e6afc6e0ab6113d2866d6abcb4a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11478dff86b95d18f900c00a6dcd79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2111c2664c177a28ef8bfe9d6b936b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ac3366b2e219a56cab4980fc1914523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eda3672992dbb48044041afdfe3477524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962c8aa904bad1a10c3a0404a5f538d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9728170428d509d4af18895931c50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec02893d0eb58fb0ffa5dc1fab36399527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac294ac86ace028ead495af739246528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957749e74790e51b6e858f5f38c7b9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a06e61189240e7052b2adf66443f6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d26fb9d2b643e76cec44eba541da4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d3029eb4c5cdefbf74d05c17f6e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1df65d451a96f29d8fde481e6ff1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d9109b1ecbe5ef5a39920c292ce5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2230808e952cfd47260e281afc9b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f911c6df17cb528338176ff975069da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e73841aa1b0d29ad9b44c5d7c5190537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038488f9b80e295da37a7cfc8c8fdbbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a7bf9291d57a3471593e018b93ef9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bd73c8050b153f4cc7935b6f38cb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f2a145bfe1f071e283aed6cb847a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e75589e9b7c06f700ed94bb1592aaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b3b61590b67b54b5056a263f9cb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef637f4c4abb76eccff740df546bcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc695ca8e1103eaea05722c0fc3c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d6b07857b12b5f713cd782cf7d44a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbed1eadd1000815cad54692e7aa33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f764f2e096930d7303e9d3b074c05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac4f968e39853798aa39d5a6d5be6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26762c6f896673512f03ab3af2a92bcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3045c78c8ed1536f778b768f8feac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c490dc7c39d6de3f707b747ef6e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7710bb627e65927b8bec2d7abba3d3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727dbb2c673371d70cd9a9970587f6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4069ad2039b0dd41760211a5cb32ade555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae543f6822af1be39badfab6df344e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e6e2fdc89a84d0a2cc71dcf76c1ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948d7ca2ec0a804bcc2af5c56a95a2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963a056bf4704cb8f6e91409d380fe2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754bb9e910d97b6714f9d1a4928dc33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c59ec76208518d93378839b9bd51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9770a2c25c3805df97c3e9c93eef8d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6352bcbc4569b1c32beec546ea1bd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1576696abc9ef7000bc4f4598122c7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f051b63372f248d11eeb3b1b0fe6306565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe828815dde671b8e5834263e9a62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901ed645fabb52862bd504392e7fd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888837304bb5fe106f5dd46051c8dd39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c1d0027d6686373740682270e18d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c72265ed717ec7530c763206ad3730570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8197b01a8c539ce832439779b2737571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3548fcdc5a75c3c75ba40c62d2c25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d55ccdcf45c816f13797b259c147573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bcff2a804d342099c3d7fdcdf2732574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7370049ac81ddb3170714c6d86039575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90f11fce67e8ec2b6c000800e7873576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43515e2652fdccaa96d8d4ff37118a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea501d9ef913823a4a3513887e02b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2669c801f40c970b4797ba82a7e308579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd53a630cee5222b2d0b339c1f91b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c83fc6dc9f498e98b32cc1beb88df4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19317532073aa4ac22cbc4b579cf59c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960294292974f227c2bc3c0d0a59c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce1711c32c6a88f33e2320d5b7c3ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad5d30851167062b7530ac771f13b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c604cb26c377b9a84c3b3bafdeff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6136d95ec1e18758493a0be30551c0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea6e501565c6110360e14e19bcd0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707eda27ab769c6e4ef186ea6c9f2dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e8c17f40071b364c36fde531ab112590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf174b3abc0072c1094bafad3e7a0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd110c3cdd54bf080408681604aeb9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15328ed0836e75b54e96397ef9d426593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23fac906dcfa074ed45848a113bdb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9739e7b26428b10371d1a4c78634c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d55a8d81c5fea7040082840293aade596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc29bc85a7a568aa0822ad0c524a085597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130649a24aee0a03eb86bf0a7b3988f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bace8f1b54df6b878baa1a82b0226c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516354aa442e268ba19f71cc757a16cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1109cf08d65b2949636b3a6b0c48aa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446e046bfe09a331f6cda3078f8736602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e3a291f09b42329f24d8c6c2e5340603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8a478738ca6d984c7ddc2f950a626604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd62f2ee570b333192c25094411fc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef8bcb44d6f6672b70c32e97affef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e485dad57148c05c7bbae7c73c4771e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945e21cfdc1a25db3fd15ddf9e03490608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf1c85869bbcb08d3c78d8d3ae5485609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec025a2781d844fc5cce24e6a5b5ecd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04324432bdfd49a9ce948e145f090611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d689a7f8108e59d7a4625570d21110612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a5646b59b5887ac6f5e02b3be844e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56aaf2885be9a90bcbbc8bc5ed6c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281737b380f0400f3b57c19201e8af94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f72a521e58bb08a5d0ed5e44c11160616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ae550082b08b6601c9b17144dd5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b57c8dda4ea3c60268f3a59a34a4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe09e586b3895eca87c9aaf1be027619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78013947b33a5bc91f7d5198427808620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a62e5a18647538f2d4ca9ca6fdacd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebe531c458e91244b39109d3e07b7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fbf444d82a0d31a41b6c64117c386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b329768a0099b486f95ff1bce959f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7e3bbda7a81d20cb72ae0989bc951625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3136daf350865126a82d6c9e29cabe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b7eabb571fcb87c61c79c867c467627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f745b2b51d02ea70245189107e27994628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71e605d7733cf8c38ecbb753a28e65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0a975e46b06a5541a03b6bc80e95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f70206bcd7b2fc44292f837d806e8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a60cbec7d585a111bcc4fcb3b48ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3a6e3bd84b5726e17db186cce7d67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafbb7b5c9f666596491d13d2be19c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f9035475133f64c6b5b01a42220e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96978cbce0227b826b00aa22c4bf8e4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f60594f458e0e9cfaef8fe69b8e87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82c5d2396a738cbb1d0f0368353f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818450f19da3e6a567d8de484b79b44639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ee4c7e9779086c37e1aef43e00444640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f90c81d41f8e7b03fdcac4e84e224e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfb7113dc29d326190ff83af419260642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1eff72cf4c312d0afbb8f591426f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4654b7eec7bd1bc91c83dfe171796644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976d2b819b958dd47b86b54e74c2e72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c240b0f12aab92b2becd8255f5d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01520436eaae7a591f493a0f46ef0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb5f61c23f8964c28af537e5dff3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0b9d252131277d3623e82f4856d8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b176a962f5105b506293c9eab6105650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c227de53af59b8776c6f690be49e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e055077061c15d36a509472bf3e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3311df6a45a2b89a7c0c60dd6e7c120653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2588696262c72cd984d6339a62e6ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fb71068afcd0f2ace1a8a83c7db0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0600197d623906672a3e2b7ab86144d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e179a558a111f17b664cfef7e95374657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e166e3728f4393f3e2a3839d555f52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed82f1f1025f50d0c115f57590b882659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a55721a5d9088cebf4bdbfc94627b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dcdf079a2f66095161cc2bbba64b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f9deb721d82915a9061cb4007ce9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74eb66ec16444c4a2162d2a409e15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff44dd83e251ee667d53bab8acd8c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b12d119ae96f545cb42f0881a5a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6ea3d3a03a56cbb8f7630644ec56b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa6cd2b2467983f5bab2b03ebd942667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e61f096c6999339031f34f6ba8458668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f52e5b5551f15ae9efa740ec11aaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b44da329ca04fa6d886117ac9707b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c9246d06fec91936ded752aff51f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f8a7251a24db51610bf00a73953c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7b43467092d86e06a5d505106cb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bc77a1565bd40e117ad3ee260a01e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889ecf256e91c12acf6b6527ef36b0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff80f891d5cb38bdc444ad024e6c053676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed19ebee8e303f1aadc44b3850ed85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96904a6ab54a194c520e5a934f8025de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb7e916549a3b0507ed61f76f5b89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b22e1d4750365599568dd5bee701f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057b4d4ffe5cbb0487da1233192cba2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129c09bcde4a73463fbacf460e2cdfe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cac1d7c9fef7dd957026efbdd6222f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1604d2b3dd8d7675ce3352e9cc32f17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2a83755684db3f67ae572c8da1281685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb85a2c9de0aff2bcde92d06374e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a30bff5c222405a8fb9d62110bd6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f7378d4f9e560cd0ca0d8d0ca67d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c14bdefcff5fdb5fc7d80c2cd44215689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538f1da04f47d06c57ba1549af424f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09b895ca8259c5a6b4b1ed8f4bd461691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61129ee269e7f59512f624a0f1ead692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3984d6c83f836392f948eba95c318693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4978ad5a4734592345bf58a41aee63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60bdc680538698f6c86deb245d1c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb5fea2c941ddd7b99f2d0f0058e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f637cfdca41d7375fc91f1147e818b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb744fb6d37d210283819105c1a9f774698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4eb5b8e70f4019b4fdd233354eeb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1701ded3e1e40292fed21992ecd29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70109cd48c3a829dc3b1bede7015ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29013c38aee1ef737022f0aed383ec47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675ee345e62648f20b2ea9b187fc90d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da55cdaef3cb284bfa7ed4cd46b91f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f88aeeca6e5990557e7b6f68c96f34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f938cc7bea777911b42c5eccf9a18e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931a7cdbb2f205540cb39d96ba6554707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e1eef7e235ce6ec054865812f6df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fadc85ed638e4bdcbb9875b413abf4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af7e8b4efc817f81d80032b8223fe8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828099ffdb86c6152cb809d7c093fad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d4c6e56332066ea7058d34ac40b88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b799cfb129d55a057a7fc89d4e38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991b8d3d004b570aa8f5628e79ea56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c26cb82d7a0ed729bc030584488e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d3bd785f125c3bf2a07c33e8abef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38926f5d0c57d1323c2426d439872ba6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07533c961ae1999ec7046bb8ead33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b94e3a3df2a59ccee48f6bc7634e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1865f1b77472aabc82af55b46be96c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7725d0c989946e5fdafb7fe04fa55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e126c1cacbf793eaef30fe56a96679722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d73b9bfbf0911a5f2edeeba09861e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012307f3eb15885aaae3a4d755860c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c92994c10239217af40222771069725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b6500740ff1d516a716fc6a1a3128726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fda96a9220e5a54e4829a329ea450727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41664c08d13c050d01f1049796a12c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894b168fcc1e7b95dcb000215c57ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351d759b57256e78752c2a3df6fc023730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80368ace8bbdac2ec5b5f9e8b4fcd7d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dd5318283b023020d2bec82c50dac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd3a4b7434ae044ccb4f17fcca02b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60789651bdf627be2682031021ee985734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ca9165ff4c3cbfc5832e661db034c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcd7827434b1015e253486cb1dea2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41197e02f0a66021f11769bdd850be8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3db14f569d04c001c0561c488d4db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642505ab27b8cdf57f82f97341784e14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d0dbcff5dfc7cc7630fb7aba5f9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba350cd6750019a548abefe663cc9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a873ce88d2b08bf474468204a938742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c76694d115e77c4835f02312daee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d2be1d2534a7debfbcf4073b0f90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc54ef1700bec6b88e3d9fa584bf0a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510c34216077b8ca9872190fe38904d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab1279b9c299f88d860ee1b7c46a11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954009163feda1ac095dc2e9bba3913748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9e664e0df5225305a6ee8adefa34b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab044280c43ed5f180ab7ef2be3d98b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbbd0de18f2720c0a7ed622f026c90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336109102b6baf09cd223ce474bb587752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778ec50dbfdc73dd13beef3bcbcc267753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b3686bea31e1b003ff1fe5c4d87c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91113748ff0353f8a76dc25b67d34c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb75853b4ae6b05ea5ab23eba0ffc03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24334ce1110bf8a4f504cc6cb17a35db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fd62895fc7bb08b0d6aa2d3afe60c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe38448a37313e2233ef70904632a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a957a61905a3df557c4fe8f5dbf857760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b649bba2c2b4588650d3024a8f370761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3d89450a9d74f575345345f4509d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620ac57a7208b3d5aa4a126328c57c3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2979506b041da30e9a7eba4b582e3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1c701eb97a132cc9960919625e14765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402516113f6ec93b54bf60de2bdeca5a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3b701eb2d204d667ddaa4660162dd767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb86dd01b2fcd9eaacbbeefc995d52a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed32bdbe39db25263b51ecea969e1222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649c08545f0fba222c5508d3d18c7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3218e27b123546b6bbcafe161ef536d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c2aa974b97a1b8a975cdf29eb20b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84092006285b8b4915a55dc78123af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3325e371a5001c414d6da5e634b35d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7efc4c3ed3a82811ec7db7657a2e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee33bf443f570ab9e2019572615639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5efbe8cf57bab72f16080975390c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac03788671be27182cb23094af1eeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf09cf4fb6606dbe84eb8d670287ba712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bbf8dcdb3571d7d8bd475c01430a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11cbc37d9553eda1f78e7e7e23de8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f663b03b259cff3fa47473621d70615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24db8f39db51d213b64834a0287e4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd2b62100440e127b4388bed7fd5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b607f02bd6d207d5038498442992618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810f0c59cd2a3e624218ec0d95d422719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33b860efad787094dcc079e11446ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b64e6120867e8cf2f670a520f46621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c142bb4fbd1287ec07d7d0115e4e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0374dd87dfc99acf4310245ea436823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560d14e73676b26470419b24cae06c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433d22fc1fd2f5108e3410eb4882a7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba5bb2684d31022307b912273f9c8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cefc88cf242eb0b24098dffa85705027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639be1a60edc8e25ef288abbc7da6db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef13d7d7ed36e0d598f7658394d9d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8add5e8692a49a84d1f59ec577bc58a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e361b4e78905e6f615c3bbb68bc4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deab18503e4b031fdb27edf3902d8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2bda05b2ac304e67088d30ea682b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735c05b050a032928d6127b4f03c65e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6a601ebe2373eee48db9eaefb1f6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2836e47791cc6aa17f5859ea936577c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f1f41b1daa9ceb6a3ec2e40f6a1c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad35fffa9f84f0e40c718c507ed80638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51af81b71314b548cb60ca2774ded839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947f248c7838073cc017f4a6664eeb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392868b594dcf395246fdbc594254c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a89768da2b179b2f12eb0349fcbcad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc619a5d66729a8c1c2f6f1196fda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fdf6f9feeb3dc7271c27b11d5004a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b06d31bab6129b5afb70ee4526e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2606bfae35722cf92cf1d93e71c25c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8e4fda9bb6e9e01d6d96c0b82192d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ddb5c62b5b3a967c6dcef3d9d474848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4eceb2b2ae8b876c7ea8ea2d4c41049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039436bb7090c615c8ec5b396ee730950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e84775ccacced04ab0bd05838c9a4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b84f21cae4a519a444cbe7700ec7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9753937d257c615af0ccfc606ffda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f365b7cff442376b29ca4b42e12ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7c4020a34a95c0d46982a20e4fae255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae206bff63364cf58cdc9133d2c36a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6171801da3c4a2f57b6d5f1bc07cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc09822c7058e03a0869045a5cbdc9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb54ac18df2ae6fbaf8f8a439f65759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf60be495c3f32bbd062d0ee2d73e8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26fc755b1ad1680d9f68ed961ad9e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f7f56cf535971e2bc81def6daf00d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d7da23b7fba66da7f8f5d98d8fa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c6c054bc69651050ce3eb4a172e4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc1193c6a525a79f54eb5be6f9b0dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ddbcb0d4dec4f6009cd3a1eac4d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac6c812847fbf16c9f5bfd929838c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b9e6e500a62f7648b64771a8ec74d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d7291d293574e0d0c9d06a63799869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35690df0725deb02205fd32e05fb89570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307135b334844f8c3d3a287e89af8fbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd360235f39a094aa05ec2928fbfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e3ef85d8e9d552b15df86c72b00573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced501e671f09598a87d887cef5e838a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e299e1f81da00f53ffb35b549986d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe91cfb33396bd000fbe1d233ad5f8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0ab1a5dfc3cd34d31d76f0760c8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726acddbb15d40f83458b451a3556aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48bd32f04c62c22420ba7132f1e6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083408fe5a5afa33bfa615dde25c34980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7600986dfa1b6c5d0167da3d985f4b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453cff88e463c99a5e0fcb8bfa9234482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dc54fb97d82c08eadcded96e78c7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e9c83653198b0a512f667a96135a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0943ad8ae53d508e724e85d8751dd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc133c2e0a6e3f7b749776a3f0c13186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c81b0dcbcf153269d395486d4c622d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d500e186437b11c50dd4257fd95b01288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619941a6ac0829adff9b57bacdcce7ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c212759dabfe6654bad121e4860f4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebe186de98685f598c659b838fc5d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bc514ea91455f40c1f909c9918d9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42bc51c2e69f508b43685fd54ffb7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bd075aad23b03c6446dcc48f2261494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638a4d308e10c9e63fa0a53d020c7c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f06ee76e7e1118be61c6d9288291d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8394041e13ec17940e09d21d5d2bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9be6ed32be6ec16db70b7ce51cc09398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb73de10889cf9e5ed3ef99a32738c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459d549cb5a9c876d83d4440d8e743100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bcb3ee244278f55bddfabfcd3899f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4858fb869f663aa89927a0d276c7ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c6495c2ed7c7853d6d71b2254adf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bc933e158847abee5710e494d4cc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f316da9e36679ec9fd3d7238ea4734105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15886cfd868d211aa3bc3b4ea8ae4d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38590f8f0ba087a0e2ae8b92e262d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90ccbe053269723139aeeb9f8aa89f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50da738241c8cf7bc4470e2c4346f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c1bd3dbffddd6cde2a32a5768397c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c78c972c7bc4f1f084b456ee0a2869111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3d8157323010bded297e7d1847451112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbacf87e965b83ba6d07a9762b613d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e4afa67c46143eb813ab056b791a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73680f20039def6446c425cce74125115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76baea1bfdca573a5df6061d12ea08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184afb01442861fae6bb9eea7cf5eac6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57113ac9c5477e42fc40b4669b05ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697094ba6f87fa5e24d73e69cbf7dde8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc73011b87465c847f3e1edbc2df30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce8e1c12157850f1d60905b3736a7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce100373036aa7d2c75f0d2b68c20ddc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1fe6b4b030e483ecd16a65f002eb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cda00e7b328f35c5e4778f367f17c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fd636156d1e6bee6f322eece3cdf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459306c4ea8ca0f37c1e28c5ec3a12a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979741ed58a8a62c1599a8a0a9994fa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33898575f3253589f5ef29f1f9c7e3ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a99ddf90f3363cee5434f1948d9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab86ff2bde5384d203db40436a8d757130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc08f3c59160e2f9c118516511435e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66af4e3c72ec9c56dcaac8009282a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a232c1b772d0c5fb92409b5e3539f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f3c2775b0d5c247f20038d054b6ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bc7b67f10f71df1df6b5efdf6d924135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dabdc33eb8a31428a3cd5c729e4c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aba34e33da9335873423c8188b6c2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cc4ea1737ac906af9df4df9deb2eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6454028e76ea8563fe71fdcd90c146139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a34b2d4dee3564816cb092427eb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2821547f7646121ddb2beacdba5b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137d1ac911b57f3ba8ec2a9c91f3781142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ae233d8ce7520ae70839333e51de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec113ec2a6d14019310ddec241a84e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3090db425b706232fc06d0754d8a39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc22797e939eec28e48217577312e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dc46e112231d0958d4859891fab46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1e12059f3c7a0666c62e6db84571c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c25c0a0978e3f3d36f56ff553703d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd435fc7dcd7003d6de7710a0a8e8882150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bed3bac68807d2bdca0da58473334e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b2ac8e908c549cfeeea4fd0793ba5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf98c2b07df9ecd473f4c777c8ff92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aae076c402eb5c2b4976236a30e63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e807e30ce08c1fc458a093918a2f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ab4b0a5fc524939ef591b03e60748156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad53c0418fc9a48d49eb032c9fac7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca667cf66b21e32d84e224622bd427158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0a52bd9d5bb4f60ffe90bc9c213c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0158732c40710236e4603fb355a1daf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ac2d6443f7d25907f7f84b546b6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1dc95e0a92ccbc4fdee8bcf6e3cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40571fe7b510b33ba7bdbf8dc48dca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9560a86f9a54ca45eafa66d391043e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd0e3c45eecc1efc28410e84f9fdcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee18ee614ad8b0639d1fa051a8fee4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c3dee97f4c24edd84c2b4c640223167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac63058f5fa81fcc363b32e2be4d82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f7b6ec0e85ca8f50cf90e87dc465e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eec66c128e32747585899182a1df37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063340c4bb43aa7703f66912178d8e15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a01f1a5e2b1791db289736b7f6fd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25a66b212be60d2ca7e8021fa127f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a980a0d979c4d1e206953e0bc900f25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe67b86a5b15fcee1c5256c34452a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131234b63d688ede9b7bd83ec97349b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb0a5a998936751f516f5135d59b33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77d8b331bd66b12e26df585bbf7345178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a94347aae72d4905c75d76b05bac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9756e3f2cb4c5059bfc227580aba91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65623253f5e4dd1c5015a689d500a502181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf0bb3b499e1628517c5b6d160bfde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a255e972a3576fef9b5f1bf9f04fa71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c4c514ce6c5c565f53cc5018eb9c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd1957236dfc57be2dda879b1fc247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142c1c41cd5459f1e4eb0dd14fe85e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10d9aa219427036cc95d333d481a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b087d19273116ff1e823dafb66a2823188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4d0b758366434f13b06b328b1be74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da211afc8b840d6e3ccfaed6087f05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a3137f7535c472c597063ab4ad4ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33093690e1c8013d246ac4f157f2cd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08ec4d14d5f004e936685066baa3d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f2cda9132af44e08572549b6aff4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75e13b64088407d7070de83148c55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b62345271730a10270206195a9932f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea60af02087ea8af0f38ad4eba3174197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928638100bd564e797e42e97d577dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce0ed612b84031909ab15fffc08ace199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b03fe6b3baf117233e2ce709c3963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16c2ce052a02eae805015d2822eb29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5dccf8bc43c89801afdafd0a0ff25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d6144e9be28273ffd2c7d9f8b368f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a1fc8c32e204f3837f1c631974044204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e049bab5d912b54fd86f3479268e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962125d9449aa0654907a4b2a61f4719206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32435636130f2b2b4469dc17bc320e31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b1b33ca4a7b9a033683e321ba465d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dedc99cc27aa03e854e0ab960da2b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517df22e2089860f80b0fd464d2aca8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45e128b38483e3f62c0a01e4dd18e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745ccd8b9a82988df339a1c48478fad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4613462f0bbbfff49632cfd188923213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb297c5842155a5a017d8fc7702fc70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f369455930543a42cc7990938de8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daab15ac9a158f6e30649832defdf5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469733c575db91a5ed2b61dda2ddcd62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab5640147b1a11c343aa157709c28e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb88db2e4f2491bcc550bcaf165fc17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d76097afa906aa15bd55a9c45a623220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81416a81bbdf0eeb033157eef061e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570c40aa58549db869be7cc29648a82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a18ebb5157de471bbfc5dc098e3d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58ffc8254904f15829e0f2c2469300224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b3614523721f6f940df900ce2760225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877d42c4ddd9734ea9f80e953100f0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8fc2a98a03acd820b3a965edd7e82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe26c70ecf6ae415f772240ca1350da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb0cdbbdfd0da6820ba8419b20dbb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed227855bd38f651df9b33d6e933139d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e475ae0d681d1211b03796a5b5e23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560247ad33a7c083e7775278547e7dad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea68fce4084b80d5d18c4818ace792233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d82587b56212b2d9393370bf592c36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f4973a69500bc1ea9afed998f9d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693fc91b89ceb0cdb3615c3af88991d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36724beae444359bb327ae8428b43bcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6509ddf10d30813b0e50f10807168238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cfb26714543bb72e69b31d78dd166239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0974baa3356ff110eb418407d19a9ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186e91a24ef4f98dcaf787349e46e1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e754682ff26721c5913d3ba2d949b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb948dbc85e59a4d59428e7b309eb4b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca538db5f762315b0af4430029e0c25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036723517faf1d97a787f368d054a56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf62c0d5269012cd063e6cb71c64aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907ac4358d0644ddb006f9099d992e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691e8d17f0abe71e9d8d771652e9b7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e05b46a78d7c600cee64b0d6753b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ec47d086f41401af82a2e03e6d882250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c1b9290c8884f6932d0412300af2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f1e3f97feb990e7e6a32cd3f4b6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6738fdfd51f9b9f0716284f5b93e7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b557fc51e5425788ae7b1baffd662254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c51978ed289ce8181d07605cc8ad0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3da6745a9d1aaddfe48e485d41f196256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58717f233a165dc864da4a8b91ee73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e32933f4cb849b1c06b35833a51e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2c984b54a3b4dd3bed2bdcc299eef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55314fbf900a08519754729525ebd578260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76627f3eeeb73b58422a579b7265f46f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe045b2bc61c72742e587ecd3939863262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd2cccc977cb79fcd1364607b6142d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f365ad926d98e63c0a9bd29db24cd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc2b5e0bf34d3ee07d7027a76330de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db05258eaa5c58f6111962851dee9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6210129486aab17c3595ee01e8bac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089607a871298a572c8bd0eb73baefb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebef87722b5dc87b41e5fdbfec09ebc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d36659c58593e2a11fb8913d8c6a2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fc2faabec54a065cc40c9ecc06160271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aaf1a81a889391bc7f23e3fa3f3c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0621b2f602bd5f368fa39b515894fb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa0096ebcd99bb6ee7ef625cd30fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa8f876f06e3fe59aa41e3407bfedf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437120bdcb8bbb70d524c9960181fbff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e22138cd71b4ef7438b8d03d483ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501e40beed991ce7b658d2c95b9abc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb533dff50f2aa56c13426ddb12bbe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f62d9fbfd2511f903abcab599e6e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2ae960b323979232f51a05711f5c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ca18168a76797a353e4a806c6e46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08430bb0217c0f5922aa1e28c62b01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6850f768bf3b7ebbb7a80b8ef1e55a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f4ed6615c9c36ab36c182aec15c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c378d6877e88b85e83e0516bfe422e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13074a2814771213b1cc39b343cce967287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4b819c5033e861e113bc5486ca2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64994452951a7358d4d2c63e9302ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd2b5cfc4715cb6ab2ee1fc2765bf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a791005d6d1803092aae21b3c7409b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76e5f04158436356c2e07ad40b1275292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70584fce2846ab00490eb57f5d01c0b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aeed9c75f0c374f11ef4830bd68d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda449550000f2ae9e39eb2db61c84c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece815771479d0b277515d30eedcdef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c896939173b6adb7631f4938bf793297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675eb3ca29afa059225dc57adc30858298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ccde865496ef8a2a6783e1ce7bc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726033ea92bf0f1c96cdab959b9918c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443fab8c486811b17787d05e4f21cef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a017875fb629e78cdc4334db884c073302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9f9a86b7364452a810e1cb8505842303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf871eff3196e488f42114f68b08299304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500693365198d3d056abeefcfd3e4bbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4823399c482248d87049982f51844a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f6ecc480d903b0259f4397edb080a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b01687ba73ae0288a999c35a59a7f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca13bd4c33dc7b765863332cdf16b4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f344b9926966ca275e3d162cf1e3528310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6df61865d2f9d6090acc80f720e21f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10251bf0f52140352c2488195eb52490312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71cfc7d2f1ceed3e4061c12ada13d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb05f78f096c0ebbd65a702b8abccdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e171c3aa0d3115421f5ffd2ab63f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fddc96982a3800d83a1520c22237b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d532a7c4ad4fca61f78e7322c4ac9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502bf62a2997b44ae20a429eb5ed1e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a63bf90ac928eefc2d72f49d27572f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c75e6e841de63b939208889271096f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a35ce7eedd1b60e354d15f8484c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907cbc8f023f45333fff5ed6218169f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fafc0752a63a31939b0f69cea4e64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8272472a97a6afc0826ae1cc03689324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345da2c3a6fff1507c0e64d26dbda36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aea1bd7f0a0f2859177f7dcc98b88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044209b5508346210b489bfb545d55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6e55559ae07c2d62d38ca5de69c0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7d5bcf797b0bddab10d918068e9bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f48c34e2972a97ce5b40b3f0f38d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0dcf09f0dad462163a071c2777859331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d2b49c066fb72acacbd6174cbde8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5370a1dbede0ff7434fdd620bdbc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368dae14f607787f91436deda6e3d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ac32e66a5e71a902c45b904e57dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606bbe11a7995abe5b45f7bd0329ae5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c39137f9c3ba01633308ff1b8e649337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21bc68504cc2fd3bc8461231891f8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041218195f2dcb2043343e1febcca96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5492bff686bb13c69ace0c4d30115e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9507222fae2ff4b7495652992a946341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485e1eedb81e7790d51fa71e059988f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf35d49a4357e2cdda3b60f673ff9ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ce9df7236ccb5fd9b3b84eb80308344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beb7782a755d43ae8dfbd20d022916345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e5bd2db6a4bad37ba627ef31f6dcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6db47575ec5211ddc419410b85d29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284c29c7b72e2c22a598cd48e38e2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3627352a9d77bd41c5d11b3db708a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8167c8f1ca4e70b8eaafd5f88dbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758c3f078a4d543d139073679700ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0839ae79397933fc65ec58fd42bcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf11852ff8a78687006984e714cb2f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac7f0f4c4fe2b3c30a48252c6994b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d60e77a05509e2c1a931ca3341c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b21edf7d93a6181c4298ae8326cd6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f004a19f9fd2b8eced242d1abffa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935280bb155c8d481668ab96289abf26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e87516aeecd95d6e3c6b5e88b9f91f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbca16d43ba4a1834842c1133d3f75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a598742accab50e633b4a3e465f8998361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0f6e1b99790f689aedb9a4a706476362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58448e6e4c54e2486eab25d66becb61a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84fd042acdd16ef8ee7492d542388b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe31e5bb80239f980e7512922eb3061365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a6fa7761e7171c5bdfda39aceb099366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595afd0bef0b2014bcaa1738a9e93d92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be828d2fc12e079efa84ea16d657d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d0321c78b7b5f72a80d37e4709d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c311125bc88ccdbea66c3fb1bd721370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df279dbb521ec5a63513b78b6d4750371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe57fcd22eefd54e9d1df789efd15b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f4e47a63308cd4cfee6619f028b15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f48c0b3fd3238bd5ed6d0d6f872ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed2351b09996d15fa03981d16dba2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1597c9cba3484cf0f93f1fb1c44d28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9690be8f4529986107ded7511adc79c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485579b9fd646df1bc0b7070948122fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c423ba1e665a80dce38ea5b579f4444379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab794eebc96a1d011f6ae73b8a0431e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1b9adcc3e4db410363d4715e82ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e49d524097a83b23c72f268dd9b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3fa802accf39a4a647d8c024faad6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c82075ea942d61ece23e4f7e6c028384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d2aafae8654fbf0e084a0bcca6b0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908a4aa4a2b05d1d446f20b040ec921386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf3a1aca66a195478605132dc9238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add09f0545c361631cb9343dfcb346e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed119884efb738a3238d8804d22b8a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa78f00dc6c681e22c0746b5d5e5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf2f8bcda0c83f805cf33072c24091391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7001aea893294bd94e544cbd48b3ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58a33b2404bb4a7394f7ba5ed380d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be95c31f7f5da5fa89c2ab465d1156c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a3666633201223479ba7bd8712be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7c16a758d080f758eaf420f5b4d95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89316783a36af53c8f69eaaf046ec44d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44930019054c8013c768290a929b2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594afa4a221ca58c909afb9f3a3de713399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40449f3046238a2a8374b50de24a5212400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7884c893b39acc8bfcba6553393baae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903bebe7eee4923f19d3f4f40d8ad6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850480d4b95f83a96fc2456b14487b0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f1d9ea3596c046fd5d24f7f75fe9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a685d3dd1734b2fde65e2523af1ba93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9d8eb2b67db03d5e103ec26d564ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227904ceff7ea1f082c3af118b5992407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19404edbbe5eff3c62c9702c426df652408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac963cecdef1155ac54fc599de046d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec065332c5c7cca2513c40927d75c611410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f638f28844198c87a9ff66b5587f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f143e1d55780acc10f824f4190c42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7145541e9705e763ce12b326d8df3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe94f2a9db3e9c48b84a51e6ad43c3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d3d12fdc11ca3cd5f2c49c4e0b2e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60df46a197c6394fe300e9094dffcb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ac776e3bee86f60c8a819ddc4a451417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49bffc28986536765226cd344d5a2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefbb73a7ac15f53e43d799b340d458419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e53dae3c2ec24040a40245f534e3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114f789d48037d53d2a74155edb5ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c6e27debf8114c06400c1b9139123422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f17220802b021ecdc7ca3c2c408a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe96544a89d04b07107398b52db942424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38363516ecf8d979d3d739c62d02366425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007979fde1d2b92d74763624c31febc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1155ce211d9b71487a5757065ea89fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4b682616fd66eefa632a2606bf83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6db59afdab9821f5a9cda7e76a294429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea33814d2a33c5eb3eade5da86cdbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b0323e9d67ee6386fece27504b240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2052f9fc50fb2185a95f4a2cb8c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f976aa1772c5af991307aa1d9ad7f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420081c4e8d6c3a945bd37cae5c8858434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027ed7316bd287db906ee3fd9d3312435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df5efeebe26e9bc06b6cb1ca469251436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cacf577dacd99d2e4d964587893ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f18c29d6a3904f5c3eb389978b2a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494c2eb9b051e3cb76563b0bdb2eff3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d0821c5da1640caeee0bbce8bdb41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58623ca1254fe5cd0a4197863c8ba201441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634cf16ad2d59fb8866a350b0e74e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ded642ed0bea8772660b80ac7457f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f2537b8fb6d6594b0366ded0a05d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871671e701b60be0ee1f781a5d3733f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a62cc1c6b50b853846a20d26ca3dda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679be7cbb9fffb16f48ed86c8f20797e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818faed58869319ddd9708f11c3ef48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2554790d6b9088b94a7009bfb00045449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff3edea1949362423a87a21ad01dbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa446252c93e2e27a7f4adb6d1c50f22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3fd09fb8a6db4db2d755526b03c2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14459e40ffb22377e976aea3ad9d720453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ab344e3e2e9f0c6e410789e6d975454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eada306a608b4d48b86db6bbc21fce4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfdb18abb8d9425b8f3596200d420c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad207bc333ac1d2cd8fd242dfe49905457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d6fa18a210b5430993b3d55bdd61c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414bec0198559928d7e3476e3f1368459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351d21f36583802e916aefeb5a20d4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40e05d94dbe06f439117b387749078461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132bc7405fe2d3acfb8818dec6a12f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04cc328af25f5ddfc265702deeead463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2562387c6ecaccb783c741283a70493464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6e0f5c2673152c7e5b05aa1441f26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad97ce25b4920345579a397918eb03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e1a0b2804dd0e9e092fab2cb3ca9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2284bd458d47a024a10d673b8a47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3247f2c026132a3b0e05a71e56fe3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab220870db18627ac18d9af865bdd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d00e16cddc8609320abccad24721b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb8158301207e9985c5b03949b8acc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a6d7e5a2b525bcf691252abd03795473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e183c931fae90fc6a9ddb7ea8ebe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde214f13ac5f82f219dc2499792684c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5b1bb725eac40372c545609f6ccb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4836788bb09142bddb230018fee5a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2113f09e3f18ed2719c3ae41bc8afe4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275d36729f027f0257c387a802ceba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293ff2a6f41f5a5531cda0af0ecbd84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf1a643b025d8fae05147ce1ab8cdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7896c45bb315b8d1cc7b2bba89240482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41684f28ad176cbd10ab1a36007bff04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea7cc00ae9a2e5101773d890a1e778484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d80b7d9f04f06af825e4e0f934f82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3813fa4819378a89d7edcea5da7cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04f64500266561bb4c622301f557e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b3b2ab9e71e4b3c9b4f0f3c0df3a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a0d4e463911c5448631283e471fcd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763b449aa2f6e4a06d242ed40626c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3d1a35d4282714ab94eac8a8bdb47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb934988fb74cf02908813549572b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd43c1cec519c883abed5f2bfe9d3b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7c899e1cd5fd4709af006896179f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3276ee511014a3286c72f276d205e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d472c6851dab1b3129a8be73f554671496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97d2659450c930fc73f501c8ac43fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5020f2557a7d83fa11a10eeb0aa2acd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a99376136b5cdbb4b1964711f0570499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf757ddadb7ac005cf9715d33c743500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ba4ccc6c38ce7a98fd2f237a11cbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b457ac6824f062696d86779bb976383502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff7ce64f84dbf2ccbfff5c332de086503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f69d2d7d260dc95a9198896a374905504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700db421e27ffd35ffc6e72fd261325b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcb1865d1a43998fe60c40ca9e3af4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4ed65978f607feaffb9ccdf1318f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844818e452a168e9c274a53cbd74fd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64217c342bd4622323eabd0b13c3967509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb37059afd200dc385dd1cda1674be1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b141ed8acaf9f93d05d07d1276871511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe58204c8b1e186900ad5c88556ec4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6c97116c0ff912da431730cb56fbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b4ca34285d48e6a129cba2940a641514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd3c423f91431ae78cc310860e22d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4483081f4a2f5fe67ccc31d6b12e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a6e7e75274d2181a479625673d52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fabff0d398427e0699ca88715d6fb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d8297c420beb691ce222912e651f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaee6ccc8d41f8d46a333fcc8b64d38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff33fef4ea95ce06d4ea5e07673a67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb89c2521705961992326c71fac32a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42107b4b983a8abb8b10d1aa55e37951523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f712073c147453e823205908531f22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff33b1bdf600618f1160656f7eabc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b8031806676ff99e444a77430163526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c85c72cb381b15863436eafde0c4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef525cc02a63e1c4494f080bdfc7b323528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2a28f5f6186e90da8e95ff6cc660529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6181da83696781da6a58431a6d0574c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737074ddb21eb450901b9cd805f6b6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ef9be392deb9634723999ebd2a463532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206e3252bb27b4a3e8c8c5e48614ef6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13dc86a042d6059aaec9d813c2631f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a44e978afae3529947af277960c60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f145aef25cb5630b51709333319d97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc025eea429c9fb4f164e84a5ff5ac7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcdc86d92ce75c5f6ece89fb224bf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891179622d87eb0d7607ba20ba8df495539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70c74b23da35516c2162d424e4c92c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404f53980e7421b875226e51dbd1592541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54db201118df439031407f5be66ebc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3d6a3e64dbe021674b8d869bd802543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8380e5d3c923a539bff16222041c68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1e4e46cb2b0056aa59130f1368bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27408ea3ec0a25cf9a5a8bc4674965b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f68bd6dfc04e5ed51e47e2b99cb4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dddeca5e77e7769f37d7cc70398aa0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23fe5bc85bb7ab1c44df238e942008549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfef446b10b2069b402001932c371c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc222582acd561e67cf43ae1dca948551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528615c57ccc9f689d0a0124d86b8ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b06e501496b68a0f08a69d90c6cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3033a4e52af10f7c43c6bb7658f707554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5e4fc075f48d30c0c94a167b09375555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336e44a12551f4bdc780632f8a5df36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5823eb40550e55189e3db2c9b00ca63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca980eec2e06633bf66a12e5df5175558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b089beadca12de9fdbb8537d0bd13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a06e80c632dc50fe76ebfe00c08c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d377c9e3420bb7789ea5750e4547f10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cfd57244a801adfad36fcb261493c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dd8270a0773d0d8d5bf93d10dbc7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e7dea19d635c505fc0c5d5b7de3d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b5aaf62cbfaea1bf6b5b593150d6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9ea6b30487cecb4c5eb81dde51933566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416091fd4e0f6367e2363f9167e50088567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff57a10397d4b4290b5eed5e5bf9ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e48e79a4663dee792e0370a8f0df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606c78e073b422dcbb3a42a8debb20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b861778d25a91b4ac3dfefc86326ea7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afba840a0810e79d8d72dd3fedf131572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53661f7391004594262e7cbf516b45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6199cfaf672f497984a68b6ca6ddb48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf5fa052246630021d4c715cfd1c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ace756549a10bfbf7f763a3a7220e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a458f3a260a772be4a3db17f45701577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cb1022c3ab6926356af56d5ec20af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6260d652bbe574adccc20049f1e2a5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84e3ba50573e11a6bf79b1b1928987580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aa0886ec6a2b8c849f4e21f77a08e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34e98c8f09650d3e70bf5201df4068582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc5045217a25f96d054da372efc48e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6f16f605255054e6404bba2a70fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e42590c4a14f76a7be0ed599cd86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d8409c26a02d907e0a5d7606b45e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d31a81c478d392c9103aca7c16c1f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8687ba9f8eb7fe9cf937640d9f0a20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f0993d873391c1e8e63b0412d293e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be5f0590a8543627ab4499fcbae1b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c6e85c6b27f427efc6f4a61f412eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b8a66ada382ddf384434b8ec272f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47cb33fcea1e3542f3bda62a5fe593593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444223a6d70b792a0d2ea7d37ce1aa60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3ec40d9a9d55fa3b6422280443313595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765bc522a41d2168bbd81ca852c0147596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495549a233d68cfb1b8bf98916c6525f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fcc532f112ac65899f177f0073d43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb7bdb7f50332173fe0d904a2b677599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdc94626a538ee2f60eafd7f00f5c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db91e5874331f0677bb50e379981b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bae99459fb5438c3cbd8fe3f7b4f9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c7dfc5dea7ef20659184eaa9337ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a682f0837203b3b84d59d034f73073a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773f9553ae325e66b34258da4a84d1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bfd49b27811f4daf229cdb468915b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aac8287860f79649eecbf2036eaf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786cb5ef0e66543b28c285ed42d53b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90902851db7c66ea45cf1d31f3f6b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e7908b713db2470f2da8491a47476610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6462e546cecf5064ce35075ed89630d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2c31529b2887a97caf88007e576b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9c866a276c948d277a7c04c1c248613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8d7e8d117edb9882525d345ba613e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9b1ef6987afe484ecc309fe5dd7ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dfe88037e8d700ce5e7c190400018616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381981fc341d9119a9834d0be9c330e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473235612dfb3235e7ccef21f90659a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f6427250c03da2e5e3e9512729818619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153faf25bb2770676ce22f776df1cd70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93878a001ec91ae9e13bbe2d2e3b9ef3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f743e694a098349c9d80d3739a43a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be927d5e3562fe51ad7d4a9b3d66d2cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a85627a766a842faccc9dd97227dd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbf744d7b82410fcb61797ca5cb801625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1610e0ba5f8aa010e7ba133f768a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe4fe884c9ac457b05cd9b02bc01d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a36b4ad8c6cef4a5a7bee2b670621c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18657189041546a4b6fa709b404c0697629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f9dbc1baa4e81d85c58d47487559630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22e3df4a7b3d475a5747aa291d757631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9b9186579ecfbd7635a305be231c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6104fa989108e037cdcedac82bc7799633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfe90bdc2b0af1ace06b2facbda63e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababbe65c81e26ccf30c2b820bfd6c3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb4fa9b10f029adab2b0cb3f425018636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5366ed6f2925792d4c6b14050b9c31e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa077ab29ebe911d52edc2f5bd38ba8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e43c1d439feacbfe626a40bc92d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695800d8ca4d4e446e0e51dc12fd99df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831466617519597e88cd7aa2a2ec5c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4812903fc0dad8005220aa89c5bb228642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5322a40f68734c7f72273ed1b2b1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d5e61efa5cd067ae218b51868990a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4454d8d00338e629cb41edce52100b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e361cbb441d228b226682c8d3059067646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ddc9d443b4277bd990d647fe1837647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065a23fc7f339f518b5d212b921476c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fc9b14c644b4d5f66b0a7671f2a7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f54e518a70d9b25b61bf84965309d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2a1345e9a448bc27e51c3b34081f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d154f744567ef46bd5ef689f388dde0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a781f627763a3ccb824e46ed7a7c1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e1f953e7faed44bb7c840b32fac2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b15411ae5a4440ef9c4dd73fdf693655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b88c18eb6cac422f2eb6181eb9d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e453a14baa6ad4813e7c2104fa90b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6329dca34bc96702f78bc9ca71e339d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925b9aad90ec215e8a45ec5f8355224659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8fbe957a3198a40f7298c16f285ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca1716bcfcadd8208e462a78df1439661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266f11fd4a62c3eb8ba0d632e1fc7fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23b9b8ae37d5446c5ccabc8ac8518f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25245a090a13516ca1a8bbb8e32d42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb65f6efcda17134663e4c4b5c38a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823dc4a86b441bcdaa01d8f89b1bfab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41334f5411d174be2112688aa91831cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802fd490b0c6e0c972d8ef205f417d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969e1df9ec9a04e1323932e903d6bb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22212ef4f4d3022ef89e5ebeb47579ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0ea6b526c5dc71f6364d00f1b52d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe84567200419f56e5004a5473460e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ac64631340766967d21d8e19ee31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c70e37c6a6c2836832a6d586fdbec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611db1eecb12fa484c1328ce16de6de2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3a5a47dfacc4500fe1a3c57e9138b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8500c406684fb0704095ff9872eb20f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dda91bc31cf7c7d385972d276533b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fddd707056ac92c4b948d40ea58483679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62f41d3b9bb16c9ce651b458b70d52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a986650e99c35ae07a7a44a490f891681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca40dca95ba3cb0ef2b7c4add7c93a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab806a26217efe88e410d4a3a56e5ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b19a96d6dad20cd0239841334b062684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e299a0d2a436930ace6d4d0a86d0d2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bf315c2dba8ce42a0a6b9f7b0a841686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59c9880b121b1d6a9a905217244995687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f6fa9478b3cd62c58a3b3f235ec2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5e616eb4bcdd45afd1b4c045b1779689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc561cd34365770d70837dcff8410690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8eff01a2979053dae805f50caa7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f173a76cc35c3832b25e731b8343f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b1023ae44beb645cf375ed34b7ab6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71605617a9ac900ea4f9e11047c19767694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272592349372beb277952d8587f3696695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2ba71f5a31229b7e9ff3aa5054a1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2be74a0726d99e7f01efde03d760697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4bf4045ad17fc18a50533a1064d92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d614a2f9f6e66408d13ff642f8432b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afdd0da3fae85ee45ba0b24fb01c87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1166c22352c54b9bb02d1d44ee781a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25bfaa04c4a82199b7d9f2b1519f4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e765e5f7a7f9d304438757108c450703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61397de844b2b0540cb09555502074c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab80451ab58005197b105655e1c7cc7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94919bfc74105b7248046a7033096c59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77834eaa214ad172a4a5b122d32d7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382834a159e8229c95f24394ef92dd4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b116216847c4f213da8f70c3a603e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602d6775c7d130f78532a95651e5479710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fbc1dc1ace3a610c12cd9113f1210711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aaa528c79851a8b5fc906192dc7cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f26e33fea756e170caa1f55236b27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a231820a94658d8d0c5f9d24579302e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8805e2b721771138ea58846a249742c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac01f15367706b921db0862ca6ff1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d5e5488fd8c33e4ad7c9b4c967ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f93106818c01bc457ef3851b5ae36a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3103854013ece18b1d7711649e8553719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1758c2603cc63ac9fba7f7bf05b1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6607f6175868b9d5a09d3e65b0ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259b3a463468f425c4830b388ac48e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a25f166cc2c69bc6a830c32219a68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3e0b15aaa1efedd6c87bf0ba98e01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59a0d20cf27232dbaf25ac78c5420725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5709245959f378475e5f1f327f154726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b7870603db43076c47cc55d4ff147727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7fb222f97e47818905df4d05a90a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e61733ad577e4de33f62549ecdcf3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11598bf2f323fe94c128260b863df1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107550d3b35da0f3b78a1789d564253731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd181967a5e58f00576a614e88d63b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa65bb0c06ad90302a1a6f6abb1f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265b5b2d81b42a3af094003940d1e9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ead61fc870b28b9421668225e457d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fb0a6d4cbf84f42950c376e9b5cd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbb9261fea05b8bcb2f865d142ed0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5519583324237ba6ce37e54275bbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed8bd3dadd3f73e4ca62408b42b69f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192d292399b33837315e5adc157b58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164967ee6d20e406d92b8d6153ef74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a756e16cf89a61f607ab43d991aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573dc57c679b3cc4573e2dece084e8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef50afb54e69542c1eefb0dff6b47e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b36cef9c48becb05171623712bd4df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a681cc37ba5cbcd5da05cb63f1ef70c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec5ca04669a56984dd4d65ced845a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc645886e0853e65750bf33076b72c89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83126c37ce27d1fe2512adf0bf3f31af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f81a67768b08df1ff7ab8098d7a08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268c8aaef69a5e826a96dc758aea1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92f9f99942568416f9aed36e8a189f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30649881a81a6b70ead11e6b0ee721e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6d48434dfa953eeba12d5ee628165754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9206c0ec38d23e865413f4799af700755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2b2e3f8cb7934967809d11d57168a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07905f97957cb21eeb574ec0902e586757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21c24b20bdcb77754e77e11844abe0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6c6edda1102ac97990ad9f2787f53759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e7e76e0b5cc59d68d601c401a88e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6cb26ce12a200ae7456d7104d317e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d9d4c294d197d4893c47385c572a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9feb50faa811603b5e0364f0f6ad48763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce88ad4d4f29ebe3b766267167f17bd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89025cd76b6a635e0265749db4f254765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefb083127202b41870d1479b670c8c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3db1e0ab632234c34b22fffe2e761767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>