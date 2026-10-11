--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b57b45427c37dd9523e0407625c251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f03e4ee520ddc24b1033a165ac04d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8764aa8e7473b71450bc244f42d7643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed38b0f2db24f74fc13c643809145e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451282bfb6c0c75a62f4ffd25b20eed75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033059bfd2af14256112026d6bae5c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d86d488f1c3572117678717a5894867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1e05560f9abc7fd01584d0b56434a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabb1f3359a743fd6b595ec1626ea7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a659ad4adb545624e02bd21373b66c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11cdd769f8259d40f06691bae9a1a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef6f903992407fc93983488b2151712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba70f283e113aa071208aafa6d6c87d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6564885801f4de378e108fc25cea814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff98dd3be6f2b99a1ce1eec081040515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe11aaf2f95c35df3d33de2ae9826a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62f3d19a21ebe82ed5700862ae508817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105904b8c50d4837019bc477c1221c9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5faa868adbb234fc4c777e1a98f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635675ff54af8c35199b0f20267791e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537ab7929a5c4cf5e1be33a0b8c103921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd9310c352fac9ca2ed40db93ecb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d090a214c96e258b621c7f2d23304af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc7b279609313a89da7c6e2189f2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bec75b8145e6647eb5de88d3ff6fa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c939b02de24bb4b546bcdc14555b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e19cf779ff274e9d23ef36967d4b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261114353a45c0e32b555e92aab44a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5329aee89cf6c97f6e9a430de398c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782891cbe23bf9b3131c9d087f66f2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb1fd197d9477d6f6029fbc43573331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f7ec48d704c488cb3a7cf40f5c49d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a066b90cf379ceac71c0649e0665233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240ca448ea521cc9161f4ee7cbf510234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5a5f55e9e72d4d439b76ab76fc12f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a7abc71c808eb1e9d2c8838305f1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da445726147ad20922270ad93706e68f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f9215ec0b54b70745056bdf41522238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc95dff86a9a5e160047074db8a5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeeea94b6a4219346d5cb3810055fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c78c10fa64cdacd96709519f9f82f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d42338b0712f6dcd326e00360619b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c998bd9cdf23206f887ca8d27eb0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb020bd1d84e337ad788754422604c8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b7bfaf1457cbd9a8e9e09f303a42245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be864ebbd94da80320d2c6d6dcf45df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c5e0519838655853704a01afe0bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e96ad8ea21a986b741f2ed2c343f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd6e31d82c1313a3fc054ec6e820049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a1352b8071488e65799f38b5532f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105e14db6e197cc788a5e3e16c4c12c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae31f0bcd86938fc2a6fcc040145b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c52a3724e856ff1550e239cc4146ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09d6873701fa02eced39a9cd2f078e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce98b39df6bd845f87dd1d2dbb766e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0d1c3f874aa79d6141bd688ef4dc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd32c5eaefdad77fe54a72f31af905f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c3e0f9f0629dac2116268e7b84e4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3b1e5b0914efc66a380c54027f70459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbb6101c0e0d249254d8da88c5b67960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f0ea4b3352743344d4fbc9beadf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742cdcf30fee6808d89a90fff704aa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6819bd0a2a81cb2910042537501a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6c38eec49f79565ca4aa3ff38840a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992634ecd56bfb812603f2539ed6a2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c99c14f3b74908b9a13159479959966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f4dd87131549c812ffec3bab2eb3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde62cd08ac5c1e5624d669482b18c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d12ce83ab248b7569515b3130b70569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875bf8a7005221788acb0ee149604f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fbb2171b3483df64e6c426ce507b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e80ff6f890e2e8d41e6c081b0b8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab4f7897dce55ade555e3b19ce95d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180c351ea4c66770832b81e17d72b6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a1a532cfe0478989dc821314db4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cbf051897c32ff73a8ac104ac49f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496362ba692896cfb283e79b49b69e6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40557f02f917c9d963c5465246637f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea899c0281cdc1055f684ce859eb9d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a612e72b6fc811e996359cf05144b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f058a3c71aa332d78c48d608458f1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a53377437039eff9a2906cf7a23b1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02bd88ee42746784bdffa03bbe00783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42035c23064c60ceff12898c4968c70484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af37d04dbfcc593fcd18543cbcae6ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e0a146411f9b6e3dcbf2c7e3547d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31680ecb514a9a520ff6caaebeb3b2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb317dafc25c20bbf5520913b57f82b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687975ac1f6c60319aae539e55f47cc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a6604303bbed74fb42692ff1835d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e7c27ce6094e0ebb4adc556750d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e4029d96dc1faa05fce2e1a81be9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb0acd010043e366ceb8ce9fdfa8fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f0d0bfc1fb67e78bd82a8510e7cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa6e113f2285d183f85b7f31db7f8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4809208c9a7f38fe4a804e8fe28b57896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ed7ed947d66e947d6e686a7a170397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5082ec514dd213070e9452fadb1bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e7239fa743a2c4593d615d08743299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bcb5854b4982097115a9578973ef2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dffc8b796d2a4acf8e821b233fe1c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237653c4c28b3d870bb668eb56c97adf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35605568d1ff173d7ae8ca1aff8ac9fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5913c4c2d88e9031cb13d5ac9150f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7962ac9e749aa7d7e94f9949c227fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bc809c032550aebc0399613572a42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbd8fe2436c467fc2c0255eecb8433107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df14697a2a27a16efca2cdd4dd90e9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138531cbc20c487e85bcf9ff4b87aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb77503e388a771e92b1f65e29b1b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6372c2215af487f1fcced5264f2f78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f310b1e2efbf65c1e7ebdf89b446112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c172f69bc795ff1a6a28bba8385acf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1154775ccaeabdc6417547e381a0bae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53c7276a63de64b7001198b94e93fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de092f2253366b746d110cdff071b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584fbf236f4d8c01f1853e3a540baee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7f40b4fe4ee49a8887fa04ab20794118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f008892b982a8d476026648531202e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec887c754dea9ceddc87d5990fe4536a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f9f948bb3eb3face9d330f8624ef7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba012752fc7ff98ea144fa88235f8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73385b437d393348f9b50ab9a070ba56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9f18818107143587691166f2e4c60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c747644a9e4ba94cf1c0b73e42b14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46920bd78d5baafb19a7318fe64ddcfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e266fb6f86a99254bcde4b78addcda2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389a652985ba3444974800da45f23aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8558a368dec7d313e689df166664ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c8a8ef3a40d09dee4f68135c02695130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3712b4619e97e35716a9c196fcb860131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657d6ed53aebca5ada8d8b3d18b3480132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ff999914cce29afd2a2d3e6ecdaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c96266804a204fee9fbe3251ef9ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f045d3c315d3b8410383a6ea6cb6f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b7c9951826e32bb6f823255e2ab9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2777f5eae5549c40254a2e57770e55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610df7326d9a44ace00627f7443a301138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dda3b23682275d7021e188a41bf5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabba81665bf3ff9eca81e7c4c27a8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e28904e3b20eba2e84dd90e6d24d88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a438e95937e8ef9f58e6857d6ab21cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb5c65ce935638a4183b2aedec4d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089b6195722211194146858d7c1569c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daed50cfee7f7d115ecd4e1f624592145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67f80cf72f935c18ff90ad6448a155146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d092786a1198ea8f2fcdd272651d58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3813b2d5907bdf8d44026fd85bbf5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa0958f4d07c168f5c75de78b7151149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271827813ce7dea4dface8b74aff6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643165db81b56977f1b1a5a8e0ed806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3baacfa13397128863f9a7f912512152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69acac70dc489db12ae4c6ceac3680153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea4df83140917bf1f388f16f23e6c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47d913552d279d8365b1e3f8eae4c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e625811873138643e86f15cd8bc1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff7edadd8a1f7731ec71c093bbaed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8cc3cc7836f2c4b7b0af84c34fbe4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd63fbb808e8e716cc0e3330f62228159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24786b57e5754a35104571381d3438e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa32f269f5d16170ce37cafa062d5dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df027c391a982f8bf499b913d420f9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3897d1ec786f840b47600ec205102163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bbe8b730338f6d54d525975ad2c35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544d48e036fdd561cb8df9329f12ca5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e6c86602a4cd03a5a14a8f700ec6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d867381db89ea2ea2d622f452798167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae403fb02feb4a56595767261ac820b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5f0961b831c2c5fe4d970bcfd019f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24304e6b5766fb22c5f0cd08daecce45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8bc3e66a67dde941cf681a29f9467171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaec219c6c037dd49f0e5932242fdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dad9cdcb2f3822ea7817bc618b955173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c9edfc5d0d51f8ca6596126913e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd8d97504085dc50f7676e03a00b5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b585acd4855a9f2e9c55bbc180587176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f436919188709da7e36124c3b8f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffac4147e386c7cd4c44365a8da6d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a903572dd04c6c5835e70fc7391c4cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42140926c62d8119e0284f8af4bc95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a3b7b8094d68db62c89024cc9162181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70a75c7e1c02394456e6f2c7ee5105182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152648bb549f0c00cd4c1064f2c05c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1f8d412d6c6e1c0be5cd8176ede8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a57fdc79353d1a041ab4974e626d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dc58ade80560f3ae31d1bdfc8b53b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce4b365db1e11116ee75ab66487d7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b192c94859c1f368d0a5fe80ddf55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e0cf074cb4da15ac84fbae4fd8bfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe60f3990470894da9be3d21b9b558190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4b94ead20285e0fb696a17890fe89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3982ff03ae00cd7304316e971d33f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224520a7c2b07e1cc27272b9b8bf2db1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa31c401e0f656ef7a249e6396ebdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a652030146976a6924fb5d598cc10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e223af301aaa08d72810874e910e0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d01e2f225877d05f84d61e909949197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd079b417dde631888797817a5dba2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c7914da849ba95b1dc4752dc2b23a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eba05a87164659a4842fe62efcb375200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1963c89a9601e667f5fa2fe1f8d77a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f0c566435d482607397379cb2ebbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e931046f158aaa1ceecfd7dc0ff6100203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d3fbe0939a8f5ccb858e4282777db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79704ae98b04df7ac61949c6a0e682d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d7331f6a6d21951d0f70337da10e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb9c42fa767547d39f6c97a6eda7b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c023f25723b310adb7ea9134c60a2eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd621554e8e1bfabb04ebeb5b93854ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12003d8b4993d01e42a6fd8da731da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987165b5e234a630efa031a8908bbcbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c82819ccdd4f2be62347ba512f9d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32315aa476a2489fee203d07e798a94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bbcd7a60f0c6174238440edc3db0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b89c17f5e2e678a9348f8f71acd8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e7856be6f77bac96e46ce3bdc2a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6126eb4a49fbcdbee0bf410c41143217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444234e6e82e48fc26d7a9959211b720218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca92fe90dea9c56d9c63699a6596af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9878c42c4cc17db0d0993b8f1ff9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a36b7383efe738924f82ee3744469221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab11fe44ac38ce338e38323e66f9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e2e327ac241a35a9a7b5508e1a66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcfd5b1febc6af81897042e2865972224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b1ca37d9198a4226403d0566b393d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a4f6560a8fd2f8752670ced752fea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4b3f0c92864b30bf71a0d1e9132e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b84b77c92b4ec11449e80401aaa3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d44c5c68b29cace0345dd3889d616229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658778d0be6a2be28236fa8abdbf931c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645b12453a123e4fea8a450f199f7c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a24a79bdbc656ffc46bb5a3be33b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b67d591daa14dc9533d39b3e85394233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd6d11b3510d5a506ac7dd9b6103b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df84cac854d69da8fdd616dc644c6d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434722f3c96820247325a1e87ab4f4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044a4eafac19ef350d4f890b31b2a14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc87f93558e2b89739ef291f1e4641238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b8d94b54a081e8dbbb5ca47b5216239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6fd3b9d547c43606294f76eaacd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8e5e551290cdd8405f80a9b8842e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a9b17824f21741dec23def810b840242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cc3eae3702ca970a6d663be418d8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61132f0769ff55f68c07416649ded6c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e47245274a105740d47189d952f2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38658b012582098fd3384cbace87b22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d0645982046688659fc5100151db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bba10e1a7f47ef0635b09a1f9fd01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9e47660bcbac43a0df4fa1d7e567e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134226a98b4682a8bf4949187b205458250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23533ecf26a77ca13b1987f5108f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e456fffaf8ba120a46d834899e970252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05f715f92eceebe893cd16a694765253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d336a360feae4403c282d2348a2c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0c07b7631e79085100c659dd2797f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd3829c8276f582865a6c603b31e5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477effcd39b98b384360fcbece1b5ee4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54c67ce72498756c56e180f20e4f9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68e2897987b987dd7d36e01ec6534d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04885a275bc66d2247b2dfc824777073260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e491f589ca1b81aa865a750d5f293261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79676ae1b38d6d8d8ae3bd26da4a6a55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd4fbb8a4a2d356fea852b91eb7f57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b2f0415e3643e5e12d84c21e83bdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6da7433ca625db0b821cf548bd4d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5227fa2f4681b1eeac4b3cfdcf406266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd29fa9666ca11ddae780478e759fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99416a66cf659ea66d4fda089797d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f19f30d176705367ecd2fd727dc6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6cdd7dab515f68987efd790897e14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc817c871313d0677991f84b6766475271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a40e35093ee1b2c9a5ec13259827c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41098cf7a9fb0748ab5b200fff42b748273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b83599a60d3777fbfefa44f7632f0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece1bc9153a34c17bdc2142d7b961f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dd2110c6ebcaa68e78bb9080ee61b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad348019853ada00d8715b1a35541277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd0eca47e6589befba20aafa5685c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b9fcb3b03e0a6f5322c886a8c7e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a7dea44e91049d9d533ff75a39f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c0dcd81bd038dee9cb9026b644f2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12038bfaf0bdef2c3d017bd137d146a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41e803ee0cb6acab386e1de92d2b9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7a517a1af88062d56ebaf38badd5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04100ca11b56f6f65a56510e1b7c9381285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705dcb7fbfdc905814bca614f8918f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d95b4899c259875a4e8faafbddbfbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892e26eb50e1bba5d33a4c0d9214c2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387043dc624aa1fe4a7e49a461dfa4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c5c2b5e012fa85d5c613e7bd77761290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fce34833a961bf8b6af5420417360291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff8a2f3c43c5192aae26453a6e3aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125be805f266026c0cd12f15d4e8797293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5fdc36d61d3da8ee302200ab04bc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e49227534a65c21c0075c48b316a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ec375588374a8a6e07fce8d12640296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351e4e8e6e2a3b3f441ba95aa426107297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ee00d04926d236ef0bac6357cdccc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9683910f584b1620e9e422a84266d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eec97531edecb87d18d3c2b8b15473300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b6395fdd1aff70b61d75099692b33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa9adbd735683c904cccc97817916302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5667b2933a12b6e0b849e2dbd13f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4adc6e3eafa16cfd08559ee2a45900304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c5af78701b3b4deeaf32c946f6531305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d987be035f36c339ba25139320488306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fdb5a9adcaabe93ffb127c7f5e6ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c251ab03e243a48a807b1bfa8d9fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e690578fd72692e483c59a5ef96d54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb514d1bbc5b5c3284d25782d65f750310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e6b32783bc1a4437cb07b18005e7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44055e29324ee581383a617fbca353c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ef4c9110e234d149b80506b7f5aab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497ac04313ee306ea05ec002a1e5e5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e464477468e57926bc4d2d877434f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23ec75f7ad74bc4dcea932bfec78ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868661d0e58f31f4c8ae6718425b20c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fe3afb28b464c19cd43f89c9c61bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c20bcc2f5415df78cf1f850fc4dfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8163251a82c89d1fafd8856b55dfe4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8901096a43f49b7687e1046bde63777321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdabb8881ca5d938b71432489b701d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b129c3af5b2067161bbda534c91ecc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67e3d64173c31ece579f870295ac33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c11d1323e648d8fbcfec58d5fefa96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d902b3596044ec681222c33ef29601326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc949fbe7f10c9fd169e34a24b6670327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355c78974cae432f0edfdb16fbb0466328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e4c22a7f561dd552dba8ffd3d3670329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050211accaa5708dbef7459a58787aa2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5294ebee71d7e72bf7f4432449def331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98727c1538228d0f1fdd5e0ad485ea86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61935898ef13857f90a3505dee8f9e05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c2ef8274737e4ca8e9414996e7438334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d490eb3a0d823aec02ba88d6fe5cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496f6f1025b27c58b5de41f68c0dab4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ac0c57776443a5482fa6768907fb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2a3b7d7cb3d0b400e1050849dda80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b1c2a1748ce409e538eb9a9cabb5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec254cfabfdb907072b03aac71f80af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262bd7ba931e29301d2b023fd6747d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8174543a7ece2e99aac21ad420314c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cf6f30ff67f752845eddc34a5ddfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b50247ae7d32499ed19c7a9af39d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef192980f2370fbb37e04bb0df7ea60e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7866be512e8a03d428cebe4b0c04fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c80ec153d0f3d656d76bc84aaac407347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625136e1ab0d6bf964849230f33d836d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13e60e1963303154fb561599a8ef5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e14fdb8e705f0043d3e95a80909ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea67062f30b7b6df58965f7e52b895351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a9fbef15c0e8c5c97482c6c1f1dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a44a095c1601188121b3948a3036353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a98b21aac1d85fff1ed52a50822c26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb18150d8e6cbe6ce27faf95143e869355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22ae44cd525f653abfc66640e56d18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b196d210700151dbc9a9c8b1dd3a0ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dfcc8b32c23ae1b6208367dfeb304358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15875a266134c7b14acd93a39b31a52f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50819c80587a282398fa031ba8ae7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f84af1be7a45dda5d410b419a1a8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1971c584566088b13f08d9a5318193c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8c007e3565dce7746e57820603e84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1946ab8c7feebe3e74211b6584e17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8720025e3c1c8682810d250d5d377365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3037ed2db32492bc6ffad07b5bde3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788908c76b8180d10d58ec2d47de64e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc784cd60e00b9942923b9c3dcf5381368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4a9b5d2b40eddb532f1b13a47d8e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b5795dc624ff5405338bfc4b01d49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78df8c7cd5ce86cf38440e166f5c11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edf1d80001307d6c74c152194a7e8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e876c8ca598285ecccb312ed7705b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d68692a262f8fa64e446bd954451cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756bb560e454a145a5bc865c9dbc4e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5a4ea3c70e63f22e8fb036a085f4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaddea418a17289ec17d30962b3100377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e073c2879caba5c6be0f7882cff1915378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb0908a742285701b5b3c2ac29da1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec225a1a1bae72854d31ad583e791c43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118fc7f44ac0faa12f822cd72deaef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd97b4a7023f2e47bc15a58a7eae998382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a2896c49091cac187b94d05cb4a56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d60345590991c6d15dea5546d53b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb6d1c4d2cfab2a1cf848b6600207385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f8dee4d5890a88153d0dea189781f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab44f25222b4c0b04a2186486b9ddb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6dfd5fc214202deb15e25a1db81f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d761ed78f4fb4c1d9d18e9cb540d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20dd7bce858863aaed56bbdf5bce00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7db2f0bc4f119941cffef2bce83e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b5fff0d4f37aea841f9563e6022f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d6aeaf6e82ffc86ecee1be37527c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa8dd21dd29e298731c1afa90d7d49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f29f603589aaa7df8d347bf16fb89f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146896aff30f235ca8f780576abee711396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c85b8e684830f9638adff0eb4ea8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b784537037d7aac1b5e8b62c21c1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700b8819c6d3fd7da86da3ccba3160d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfc0cd9dae4e291db96cf6c96b9c86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43933b69809ccde71fbbd8097858b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d8f8ccebb2545ee40f015852ac9e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3c703bdd0df3473d177a90573d16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dada16d53c57f279ed6c09dfccbd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dad19fe5e5c8778938222d523e335405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f695ffe830c2860d3aef63eae64f4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a672056088bee0747f7d6f58b7284407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd73537c78b0157f6a44f7186e5f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5984291a24f5aa48dd5446fd157bc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e60495454363f7c723176334bf213410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971150b3741a28eeb45e86afd21e20a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827528d8efe506697c0d71fe539ef74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6eca6dd51dbece6201c0cab96345413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fb587b00945061cff8ce9114c7c1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3ca8e7c320bd115ca15754ba82f6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130ed431134348f0c616ae8a583aa4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b35fa87705a1de7cd83ae1be3577f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf7e08e6b4ea5243420df82fd83644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b3e08ad732562afe0c45cefc6957e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282735fdc9bf3d08990f3d3aa12157c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12accdaf81d210cce735780f8175f813421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dda951179160a794c15dd3130cf44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eaf0706afc185a2668732a15f8f98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34267e24a42b1ad7e3252f1acf387d74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc65ed9ad184bb64264cb90b36efb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea45a98fabc4b60f2779313d43eb1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa174933a8701b8225de5e0e213314e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de9ac918ff9d1232bc8cd6550826da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d2ae774bdd14c6e7028bbe2d79c40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf27a6da7ed46db980a5308a78b7598430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f477893f043bbf8f41f3bfef41c73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465c6d98a595d081f96d519045201f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17654eb249c7f19103da0524cc75d237433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ec45c3796eb092c3b423abef8947434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e2f7de9db830412fc02d02238894435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7b21b1dc9358b113c996f8eec749c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9885a976714a46856823599ef1a4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae356a2d1f8aaf5ff0cce02b361def438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855275ee24e80e082839ffbf85a0831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8684378e29b346dac276de0743e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7702b2283f8d83e505658c74155785a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79087dcf0a2afd6cbf3842206d453401442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c432f20ed5d6564c5e32e6e6f0c0bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2874f0a2ee5fbe252b0cfebdeace9a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c90022f9ee093b6ac2330f4978b4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c13d6b8d8ba6199ea5c6b0726c380446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a5b1788067a30980bb79951de94e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652537c7c5daaa2c4f0d0b0c212fc54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5eb1b90f1f5e627f4d937b9b9dcb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec0f53b0a5b9b1f60a0179ecb6d38c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe49ca5624243e679204aa34fc5240451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879715d5fb58f35ee3bd528f6eb10f07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211c6d801c1a4c31c90b49afc076d16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e59768f3fcb5d6d105c93edef25bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba81a3cd357507d35b6b46f06fecd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36f01536bb6a941c20423fa1f1d381456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73b5fe519bed48adedc492b7194001457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63fb8287a7eb1c3a252859f5f4c6f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30de92ae08482b52e964362814855b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1334d5d0fc9c24e1b38cd7ec63e36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eab90010c9b257cd8cf6f355abdc2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13a0c2a2920fa52a42bb6b459de67a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f99a29bbbc10870c7c727038a86b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256889eacab6057aafb729cfb36843e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6544a7f2113a8f607988ffc86fd125465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e2f48d923f2b15dccabaa11d24b0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcad27a739eb8de88900613b288ca1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a8449d9c094eb4a072d99b848f710468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ec6a4f6b3aa219956cef8f01f7e52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5454cf3691ce0bbccd9bafece4c7eb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d70281a70eeb0851910b18bf6904ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b19f022f98c07150360f99d1afd01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cba50048c196213eb75c14998df4da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d4c39ea270cf71b3164f57f55dfb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe494e57dd33573474d01bb63b779475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8b5dc4140f1fe5dbcdccc134c61c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719b67c4da87d1bb0e5a0bff3dfa8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174746b16007c4a76b1d84caf246c3a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac9e74bb7f0745bee1a2d60f08735c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42402e7f69760dd0df9f2d35e7929d6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42677d57afdc7e49c511c232fdd17dcf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e4fecf1dba3c4fabd8233e5976c37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166c6835d35de650e3994c7cc36f90e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd685508cb35745529028511f7e104c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4f2979eb60b8a2eaf7a7c39eb0cc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fcbc6e56aa847812a91dd36838db3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745a8e8dbc25a17904971761d5d088e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e8f3d2619aa309dddd5f6ffeeb988488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c970281aa4838e7e53b3205cb16eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d5adcb004debc1b3fe1aa36a36e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f74771db9cf6be6b8f8909f471d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cc8849963f03b147021840da0ce07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda92ba2b78bef10574d53e0a4a921a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaf01a781ff07c01e338c424dbcfdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb866289945eb8dcd3276468a0c95fe4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1605b152c233458fcd7321ff09005496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c31ea7baed98120dd2f9a511ea4827497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151fa4cc986fc9e23d862b5d3640c21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10174664abfc7cc88119024dc4154b28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb24618d7d2088ee4c82e5be5134c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48059191afd32f3fd96d0fb4fb20df0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3f4b316bb3cd9b9720252635e11d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647420cc5ff0347bc1be5e698268d63f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd653cd832af0945b4d5f204803d4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b7311a1c7d8cab2df1bbfbdf1259505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b38488b3f2059136a43de364b8ff7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c089d72b12499e36662463bb31f90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0808d2d923d2644510f6507e2bc4f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c91a01da23aca659e46a3e83f951509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a6b6f1d0782eb2b65e8fdd16ba0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8b0dc3b3df3dafc7bc52b62da4d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268022a7a43063e6522eb434a64cc8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20e1f857c0ca4cddc768acf015da84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40877d810ad7a09322fa58af46efc1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca656b463ba4bbd07bed444647310e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a62fce9003ce29fc70b3153024afef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb360c902e51c9640544a2cd9ee9ecc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520632340c29cae863005c4f362d4623518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f600387868e5dc4e34ea967753ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1e9220a1ca1c8c5a67a4d72fe7c13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc03f32bdad021f12e070fb4712d037521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06d60e1d4493a56a20128c73fa1f26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca7157bfbb88c22d1c98272f4caa57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce478596a9bcc9921e9e3ca5bd29bc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70589cd5777ac2cd072fc82ce6844ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c20ff8e62f3510b9536c8f8d88510526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bb9242f3d92f6d4eac0b889fd4470527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7923f1322b3deb83f59b46fca6de4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc8311407e31c2365b2ac089dec62c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7830fefad62627a854978654fca4eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3637463903f11742b68e4e4ab3ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb9ba9b21158ce8c52817b441f4d8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c890328634daf4164ba9d0e20d185533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec20d90f0d30d5175b72c7731cd24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e851aaf2a9a442432a28d8f77b6d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f4816c49d783a157149b8d3bf691a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a73773d5392d51807f608fbbb81cd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0dce38b62c3b35155ac362232bafd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e7235cb8d9472395800b1ff9ac7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dcfd323ba7f7eded4897aee722565540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb26ed8e782f74d8922c74069fcb009541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d12e4e4a9c9b41aaffe8c9f71011b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2461d2ce15852c23776c46a44ac93bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e8bc1a229c5baee15d93255a9df7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7947094755572124e144fad9892e4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d2c989686459e8601735a88e68ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33426137cada9f85ae507769adf7d7bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9400854edeb6d7dd520f9b4db6fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ce5651d3fd04a1aaf39877f85fd84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0b9dbf74f679e12ae28888c9b6e13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b794a195ff31c3a4f0c0d0b79877d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdd459faf34d4eac403964177ac46a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ba608561a29eb6ba163cf849443e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7caba90d40b8825f64d176efb40b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8129c7e4f4fa7f7eef26940b9eae711555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e0de2a74dfb51e8a3313cff672e5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35192a41afe5500d455c829bdf0472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc6fc1957157a36ec6f8cf523ac683558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de652c1aa2c6f8af7f4b5d50834780e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c61a42f3dfe13dd0cf2f75d71cef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d65edc6ee689358aaa12cc4b80c78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437e9c3c2c96fe06919518c78c018f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ec8754091793ecff39e16f693576f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb60c30f052a15db10a482b66e1a031564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0aef6b62d22e02aceb73d1e27557565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3399b5f6e1e1e9239f094270b8ae9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871e83e307d0e20f7a3b06b68b8d0a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a72cf2b61a7a281173c17e1e74b60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca7139c84c63e6859fedb779cc091569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24baf96094e65dced8c81f0921715e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003c07a7f4e63444305907a3d58a0b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b5902a29a7d6cb3f6a6a01a867625572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3238944420546d2f8bfa8cffd4d4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8c885ccb7343a7ae13532c6d39abd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793545491a018753d875fa779ac3c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f91c5a12fccf43327dc5eb4a8ee61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1258e93a05ccf86bf54f744127b6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee29c04c776ce5e4fc7d18bf776364578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e6fd52d6d4868d8be010f9da0cc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eaf01981100fbf0ead1655ad9b831580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa5cb54273800794f4aecf17924bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7c306ab4b73bdffe1ea11881c7f5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83036ec6a366680d3033f8efec45e564583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5dbde38d63aaa458efb7e35d1d0ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703931ad4be09c424c15950253086ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b619c6e722ecc68779a667f3024dc24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576f5c0bb9b0d963b0e8ad0dab301e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecfa7fec78621b7008c05b00f39f52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051694dd7e58e0c454d6e3059219226589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29c720ffa99f62b546edd7dde26c72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cc3a8be304026a1eb3371b95e195f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc97f04daaa644d4aa233aae3eb7311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb08a1c3a0b6a64b19c1ec77247a92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d507a6a827b72a0bbd05d1538dcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899fd89a7ae5b85c417a6b12d034aa6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4cbe7cb3a2a89e6233dad3ccb6d8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9420ef5010c1165cea12808e200f70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d4458f8f835298c45bbf2cec2b51d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a19817c73f9e182f492493d41935d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2f959bc536e83b668fc3e211004eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ff06f37ee0bf3f6bbb161adcc2ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379dc100db418f81fa1ae81a6fc095e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4c5d1d164e1c7e17818ac0072fae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f715bdb697d96040f69949573f803604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149e1250cbe8d33697375a957d1b63f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c166837d64c76797e7f9fd55487bd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0813f4b762401f857c0c9deeb0de5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c5c6a9cbce6b7683ca4a7d1c786d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd0cda2f8e37e08e5edae8cbf5f839609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3016700eb75fc5a92596aab7f3fad3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac688d366bdfd9a692c22984f5ba59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73430ec30e7e22629218210570f372612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b727208511c8f2480161b261a966ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffa2c4eac80e12a8d7b279720af570614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7e63b9960d088d14a4ec88fed8924615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee41b777aa7f2abe2cd1e1c9704a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0d6d313cba1cf6ae595cfd163646a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5074a280f96297d9da9c397bdae03b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb248ba71fc56ac91866e82cd6a96d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c086299a735171971f3ff8cdc4f0832620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7aa142a42c3fc7c5061c0be2ecdef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8467fc79ec53cfab5ca46f5eb17f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231299baf4c49eb4eea5685b9eb8a01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee836f695da39f1664ccdc81c4acac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fd45471bda87c4a5058708aa48a10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268215f9b4783aab791eda5e666dd9ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc6d20169d837c0631d127b3998a06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e075ce5e548d2830693df542c8f00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d206ec9c876ef3d1b855d0fa2b4e84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796be1870bb2deb8aedfea9a55a4d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2046ba57e551396f35c8035b7688b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd957b0660342760a1f363aeed066632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a820dab29a3d6be31c7dafc694baa6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b722da102a7d30f9f39350f4826419634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731cb7ec0a3587d7cdf0023931658c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dd71651fd9e40e966736cfe4602c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf57d4b46b8b385cc96d031b30e96c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb19ef92f0c18596ba8b28d9d0bb42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebdf2d4f9899d6b91bbbafd093d061639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9613e12c176ba460a85eed6e12d02e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818647d72219b42650a346622d589387641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6944a79ec5ee2363590966e225dd3b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fbcbe3f603c171c7741994636ae9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd68ce32cefcba231d77257ed3a2d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428bd22130704563432ed73a37a5e1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eba5b3046ce4b06aeb9492bac21005646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f33fb8da2c6f340c80d81de1c2dd26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fed756c5a8e027e9e88fb0c8b35f8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca307c9d1ae2c45e067c0bb1021e7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52ea854631399da82ffa737f007e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28deee57c2690a990843926f3d3d1c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093efcb089b6673fb0ac979d5c964f28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08afa26f7d2db51ee75329e6e88b17c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c435205512e95827ba7f69cd96fec26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72e455ac73804d0910de3324623f91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6ebf58660284eb80f4c7ee7801d4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8387faef14eeba025e97c0293ca76c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df0173cf8e976342dce17694b319f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3348d90713e51dd2be9d14267aa430659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9113ba3ddebe22dfa8e3e6d8ebab4b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a26677f286e7afa2c65ca5522c9e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b6cd18b9509fd206c255f201c170f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091ef404805fedb89ed980cd120f438663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8718da3e4c23ac68161ce6725c37da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d7804d68e952c5dfc7d0e498558e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffcc18b6fb3d423c0646dba6886688666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e2fb0a32e1ccecfe930a246f04dab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91542839cd40f39fd19b876bab4ec4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6fe0d2a59da4a28de09c4a3c46377669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bf723c4740948f649272702f27a4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e894f6412248d3022953355026b010f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c36bd266ff55c42a9bbdc3e16776672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268815b4c1945f4f277ff1f29d14c29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d532e721bb17b951f54bce7df8353af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65575732aa0db11f4cbc0bdfb11ab59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0bdb06866a88500ff7240b9646b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0283f58856c93c3610923122fcfc059677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eb4e9e0daca28218795ac7b450fc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89187041129424eae79b8353d09d94d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f2c01b217dfb7126b69493594da7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ef995b70de54bbde97750b6aaabd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37157b2551bb2c34ab8b0d8c2d4b48da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c69fea6f81e7a1aeaff0330b7b14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c7c4b90faf80763f7e81b2efe884684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefee86b7ae5f21a6ef683f0a7e74df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227d9d138ac9400903a311cee25b222686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f1f87890c93bc40b5137c7394a65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82079dd4088838fc661819ea7e0eb104688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589a16f9376133dda5feeaf79ec0f8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b0c2d897fa878653d6f31f502a786690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc94e382c696af6bfd38d076d56c23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02102ba291b34f8ab15e75549de5f8b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9655319b5b826a871b832be8c23f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665098678d2de6f073e2b6a90196da7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222c1dceb7128958957cf99af581fdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ec83d747e9d7dc4e1c7db192872af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d92b459f22edbe3bc7965288c94f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3805b06187a6745ff3cbad6f3a131b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546819560715e8803830b6240ec7ad5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5da2789ef87f6a9891e20a5186f3f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fbe2fca40e80846cda755110bb369701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324343240c54e25f98b01edca926f10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a58e4c4b8ef2a32df2e2092ae223703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924450d494ae364acd41d43ac1ae8f3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fa9be45d219fd402c075a54d02b7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e1874ab7b477cba3395ea9169a98f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a19a09d23dc6d6de9dac063bea35e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c68cb04811e6af049f22dcd7063d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c5bb1aa5a4abcf3cb693300fe23f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130965d8c614876b1d456b62dbb5da5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5f0e13bb130397db156f26005b38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b294d200abf81327f838f654e7b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d432b055406e1edc35feb0165422d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaa37018e4ec0be6b105688e480918714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df48d6154806dce44c316acb4fceeb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ae784fd5e7f19bb120fb7ea51207b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca16b0642405b71a6377eefae528a91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3e7f5eff960e71369c94148169262718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfaa77d27c7d50db2fa68b33575a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91feec32da9c44807bc185ab206fca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc0b84fb0db33f61269e4cc2404758721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beabdbf46d5bacd784682323a292e82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a3875be33aa385704fe7c4d476d50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5e0763025ccab505ec147b2ab822724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd006d03c021ab3d7dd006288b88ed9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357809af40351b5cb35bafadd08b665726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76f98ae67182f70b0f0229119be493727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28a0cca4e0ecf1e4251841bd82c65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e142b6330a35f7b078710737084803e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88507f077867961fef8831d4524f520c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92499137c5530998c1bb949d9841779731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aab7018f0dc039523af1c8fed06a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313973ec49d26053fbf90e118611c45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a9143fe8d37cb7ac56f5281ffd86e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b43fbff61c6baafa4601bcc68c93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3896befe6130f05dd9490e3c3d00991736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705f9add8d6e8988dd31bee2ce4e3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c57d43c6a645ce54c2bcc512d571f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbe1dc87095edbaa754eba62ed03b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb51e66e7b1debdc7ae905613ce6eb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb89f25d602ec5611637808bb27378741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c2fe8a5183a49a9fa979a9d70d7f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276e47ee37e78f83d30bad5575a7c08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa70be2ff60b343528b48c7ecc3b2a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130848583fb41e2f9f626cf73d465d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed0fe49055e023d6a5954344451c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4316f4dcdfda4ea03e09a8b4ecc17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a53597817f5f5229c3adcb31295f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49eece9e9e2059f53d94bca550ef66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59cb138541c07c8ea6597d47bcebd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36bd3f1b713d5dca1194f1c6b8df6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db35d5fef95b163a84fb258b34abad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218345b856b4186cdf87103a78581f55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83804b3cb580debbb6dd9da999e43b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72425b906b67332ba181332fd113270b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2553d0c80334cf1b427191b227d0cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71615cda9418b60d6c200e81c8fcb5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adccc93a215ef97ba45aff96d299eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18331e995aa40a54dda426c1b3dbdd0b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a016368ddffe7d5859a53c32c94b5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946dddee9c02abfd3f9935f1d2ae40f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513c2966d9e229d65729de9fd8a68d0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060d2a8f4735cee5506e31128a4565763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfe84be3f296392977ae003a8cfacf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd03ea12602d3429be3a75d26183c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1301d12b1006964a3fa79497a2bbc53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db5790c5f887616e48c4fcdd99c30a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24111149aefed5c44964d3359ad18b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d7301adfaee4719ed8616384b364f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04b5b6880ea47efb52b1ebbd511005770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a715eb527ccf3956190007d253a2a2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869f37b34c83e822d024159a885988b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feae2adced5c95cec7e7a3731cc4c77773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93582d56a52e11c8ad01f269231866f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee216334856882058eca3de6df2be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be284ef78529ec20f2ad468c78ed35be776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b9a8d2c2a7b3f0e441bdc3e3de26777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c409a014683f13b149193337141a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b4237176304d65430aff72c5dd9e8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef695781b69d2347aa4b028e024b5828780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe9bbe7575b356bc8f3e0b01a301d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe1ba6bd103d50c3c41f2aa447c15782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d043a93d2df9ee43476cbac0500e90783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920c305251e323395fa16bd5a08305784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca809b9831ecb66c051872a88f966333785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b2d60bd9d27cd28f7484553c26c29786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b16879a4e69d4c60dca4e5f90a515787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c16eaaa476426b6a8c4b40875a0d8f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bedc2b7cb4669eaa6e15508aab44b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a134b3f981366b9663b39877941164790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594923307ba9e8fba95cc1d60e71fc7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf319e77ecf6f02a691c078af929a7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc34b53f2598182c71ca8056f9c272d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3869b83178e1e8b9910fa41f2c7670794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fd531d750da9e8aadbaeecef6b703795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9dce678a5bc86b929a785100284b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da549fc23ec1b553548cc3b7655b190797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59bd0c632573fbc0a9fc501ff6db6b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd674996e64902ff027cec8246456799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ff597e450224cff96b4cc90a5d1c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8732bdb52d76208490a7d9f2b421f84801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365b8dbdda99966158b01f761061fc1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daa1efa08229bde6849d99ac5d68b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ee80b6c293341e9c89c0b63780c76804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b6e2c22fe5629d51b177ab7195229805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9cee3020df034393c8697b8608bd3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398a9bbed805f84ab3d3fc24b11d398807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa7d497da49e433ef3cbaee566ad0f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb4042ae07016d22e18654a1c34206809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e94926507028748956d848fe72097e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07e1a9cc0fc5526d83a91b55f7fc93811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034970144ebb12589673d1db7eda487812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1426f10d3d6ae569083a07559db6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58c8ab9e063d35a5bcafbbcf0fc83f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb855ad9c752bced903ef4b788944c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc6bd5a89baf0672f882b61340c0c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dc1eb448d70fd682007226c57a89c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebcd96b721354a73a793ddbf1f7d071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7d2bfa7da3f771aef3451aef7104d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712fff3bfe763c2710aa0e880c9c6d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265c17adcbc4464ac629c211e1faa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3c36a643f1c19ec07137b401bfbd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9358763238583210e43f32d1f68c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ca409db0df8fac7d6831be60585d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568ec78a724d0bb2743e9394e585ba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a16f6112d6d2a1b35b44a3ec30209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23232067163bb6e7e75d7fa1405ff82410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebcf0cbca81b44b85957ddeb0e6c3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ba6f3f282484ee4cca73648cceff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c74e79e1dd906f1ca7483da0f913f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c9cc6b5ea25b6d6f7c0cc9db8cdaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0d1acfb8b494873b7a2ada525eda315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903567b86dc3db935695a6d3bb6783c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ae81bee11267feba81701c068c55717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3433ddda8d4f967520266282dc490118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ff7736b5c5aeb57b3a6c9babed6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4a481da26328e608b476d4fc2867820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4151ca34e32d0da6a9f7ffa682173c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4fb659e5b87d6bae381c0e56b5e6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a16af1991e5f8dd7f97249df0f1fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672558f9f832fda7b5d8297fd271e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec59b6b5d98aca20f6e8ab2f10f99925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1187f00808242d50594944f5d40e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022b1b58187b0591c2f2bf831c604627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb59c53a2c673f23596b21923f7a1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c46ba68b700b08e0bd0c1547220d0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04222542a445fb122ef642c944aa250b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26857a8c7da6514abb0e8e4a87bb6f1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cb2e628b2944f572e7b701836c60b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b1bbca7dcf76b925e0182120376933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc2a404e2f80ff022dfeae4f9d9d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa22f56518882b86f7dc10bcbd1df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d559e34ea4457634b10daf966f19136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a11681070fc58c7c43964929a55f6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450263c85e138600caff09b79956e80338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec9707b189e415f8005d3e70b9777439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20fdc23257923c6c6075a4b920454540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019ea63fbfa75b2cbb62cf96cf09cb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076223117b1ee06bbbfc48c60cd20fa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee13c9fac9b7e08de0c320b547a7bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825a2ffd5b444d1acd6d5a0683cf9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22576017f1dc990578f2976c5d96e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d7f0b42bc44b671e318d95b81357a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14b7953712797cddeb7fbc7ec03fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb42c3b29d1464b6854c720ae8b14348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efea9b904e2df527ffb3e85b5be84e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc4132453f9a1c47cb7811e5c96c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7fde2dc749aa5897912d20323300951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19cc581813356277001af1faa4287d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d9886134859cc41299dedd0842b5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac11a787de071450a063aff1e18a1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b25a1655990db88e4e46884c3216db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed62c190a06d75d60c7ffd090c3876356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9c7d6ea8b5cd877e9b8758fba94c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c21b5000746842b13b07315f832cee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2dae046330c05b27f2fedf8258f7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b7ea19f96c8c59e95986d24f260d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2bcc30d0dbd8ed4326abccd61bb7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19481e3fd4ba388fde0b394c43e30862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ded45ead3cb8da66f38b0d7116ef5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfe8c371749d60166d92ff1ba864b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc23204bca58d92f9209f53f16d233d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be52570b00ae2ad45f4e18913a8c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe804e8d8624b35f850f332fab316b6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd9f09d137c0ce0c1ae2b3ac2a0dfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc811d839f7f721e51434224b007a3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d3eb91faaf651d3682b1575ff73670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9dd7e9f295cb7a9550af0b47a6b2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba1e3acd469d3c00d6001b8e788bf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc80e3b724f30c194fabb13e8b971c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c62eb490e118cbbed6c44105333d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97cfc7d3a7d981e220b061aa6d3cf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083cdaaff074e2bc54534d88de77ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c928e24507af5ba0b4f211f649dc9d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cb2ce94056e02a7a8ac4bc7c7fa1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910ec8ee2818297c602f025e6fe4feb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543448f35a190f06618964d33073bd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029629b63f41b155e8cc7a54fe1e958581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ed3f10917a9b6da0a91dcc0d4eb0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c22c396bfcc807cf8f97cfb800b5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bab9eadd7e10a5d966f66621a1a4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c76d8134f26a511fcc9f9caadb78e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ecff1065d1efe75a5a2bf6e6600186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8118e6cc3b56a5c61fc4acbfa071c2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9bf3ebb23def07c8468db443808f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d95d812921705d5905ee22ba88ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbfd81efabc2d002899bb5aade19490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba5459cb998ccb2825a093850301391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f0d93d5a746a6e11bbe712e8f0f7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0597a53d1df33fd48db86ed2e7363ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed529261eb848da868208c707a8d6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589a6ea9c2401738c9ce1232086d0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e097a5e62022847cd463f8cc99a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e98f2a453185d23a32087232ec37b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f9a277c8717db66d9883c1713e52298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0e0e93cd712a7d8059ab53ec574c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f5f2a84ed1cd759c196dc71099a14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ba0925f0d7e847afa9fb8abec501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229085193701147c6513105eda08eb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c473d366d84546be4f85883150d44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc13c0dcfe5a3af0a189cf70029e1d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1c8c9b48f7340ed8628628e03b3da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad00d95eba15b96d7397952fddbe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55245607d4f7586e19df2dd19ed0683107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b5f348abdfe099d5e4258231a2ad7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f30e461328c7483c911fae715fd88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c353604ed42b0f1b4cb19963f9a68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73bc56422677e2a4693f1c84cc550b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cad5eb081e5663895197cb77aee955112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034d5bb996d0f517c4162a2c86a9629113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95baccec135a7b75e1b0016202b140114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989367f4dc29cfc60bff7002c5f5cb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7945ff3ba036290be3d0dfe2873659c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba6deba15aa6b0258415eb3364b54d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f1e57873e6d64ce705792dd47685118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe3e872442bd39fe4ee6e6e7aa3281119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbda6058208ad3752b4862607fd0b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4179ec25874c7e460dc0cff8b38e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971cc42a8c4427648e11bc8c921f23b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa1f944c5f0541ca136c39fed6b270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7c5d4103f2c815f8f7f2e392425b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051efd1705cd349093ebfaedd1d9532125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3e8c3727f7bea5b7e1c5d995f635d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848cb5b6dbe9ac195507250785289f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cc8fdd5e4fa0b3a5ba312ff178e2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee96a342529bee38e80ef5f22fef990129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a94990eaf93f335ab35e907c92e811130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a5ca7a7d75bef422be0aaa5188a90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b4b855f6d14c8c1959ebf12fc8f1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ffb130033ed02f25e3bf04c96791d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48a406ec4f451e982b93c34919c0a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60400b02c27cc5767f43d99e0633aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5517a6d3c747178c74993eeb96feb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf60d5c8d5267af8c743eef8b74e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cb27d7b1e188bee0624538bb43aa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1b3fc4b5974af4a02b9a2d164e5e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286242a7e8d039fe08d81301b0111ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ea963d0cc48f7626737eed5aec6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb2d1fe3923ad60e1bea68e6fb9392142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6966dbe1123cc4284d1430788195143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938ed48b90f43853d2f4f1370112de2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194813f721c3b2990ab3d3d0ca28d59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131623af4623f71725358d418388c3cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9f390d87671cf3945425ddc135c6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b8f5b4d5bb11d9553ee8f6c1cfd89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5398022559691df397518e4919410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97d1e81522f0ff439d1452556c9ce4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3f42546b448cd9d477eb154bbb0f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c66167d8c00b718484cbfcfee9f5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e314cf9cc634a1088e6950d91dd16b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085831dd431f6c430e050af6fc2e9abc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99002dbe7b3b2410376e25f0f38689155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc5a315f5885cd4b67e4eabf2300f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd784ee0f13a400218fc9f21168f7fa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899675eb48e79b5f11399826c76f741b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ead3579fd129e05f6830adf84fe41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6976ef81335600e5925f98d127b9ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1289b70b1262d90419438837f680dab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d271db32a5c0e7892db080c829a42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc01903ed005204a8cbdeee7ea2aae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff1b7230fc79d5bd06d8beb7828ac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00780a6d29902502611417eb8bd29c9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802944c5af9075b480f42acedcbe36c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cf74038091c18333921984ac74c51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a1265a40d8e4d086d49dc5fdd5590168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b5460783636525c11dc1a8b3bccff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5709983f5ae4efbf301fd8c9c8caf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e264dec429dabc40bbea9ec0a5f6d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809890626910c0075f7a1bff84dd3c24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d522f20bbe5e16b891e43314bd96bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d372dd9b76c30beae8de2aadf0202cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5d7bab5a3886359fe2f9cc9b0e5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d892bea6dc15df6dae5abc5a15ac6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8e516bf702c15530e84c7c26491ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53970a33ea290e1a359aeea94ded5e2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db49cc15cf350ffc43ea3b624fac86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b85fc45786a02e7f816ccdbe3219180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0b97115ab505c9b60d0503349c503181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c9f0ba7c0424cccc4ac22633aff0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d9d57e788557c5a5dc7870ec884ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22282a4a60470c261ab0bfb48cb3eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb01dd95e990ae53deb80d6f54dbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e77195ab3d6e9565beba7857d6fd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d3884975e053b11136afb27672767187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d1df603f29308b2886d257eae86e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e175142d01a2456ac232f5f70192478189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13852fe1c0341f685db3b25598476c97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fe20def561f4f0ded6c1493c522eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041d385b728a8f2de5e0520ce26c8ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d143320bdaaf3c157a7cf2082bc80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bce43657390513597d341f07f4ddc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d8fb5069c4b0e24ae4689506b27e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614091491606c751bb0d246c1e50e863196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945383d162b69bf2c2a31796775e87b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb36aa5ad912ddef658eafe6f9fa63d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3851dba0cb3f32ce10685e848f402199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00f0d8c0ad220cb4814659e4cdda41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408064bdf1c9db0cd5277d995f4da48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909fd582813dcd0364f01352e9d6ab8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f994c2d49f880ae8951e3a0041b22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de3889bfcf4694358848c0b19074ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b49b0afaf8da86f77dbeeb41befee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63a01e671a2d1a8ca1741d68ff6e61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf0211f269ed43f56066b015dee30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4809aaa7df4863b5214686b9731a89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c450ef013aa15f16d015ee2939be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed02a042069ba4c8012d4108bd537e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bed9a85f95c5adb373c2ee7bf7cfc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5941259eb6d27617459b24221e02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7676b194c73f91462819c268c4b849213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b89e33c7ede6c4a28530166a96b61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd81433c86a5b3d88ddeee738dbd70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d9f6be59a12ffcb3634e7c99d1d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ae198cd5f64f995f85983dceea5af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba373c54981b02e7598332a3f8b1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a927b63d83947dff5df6faf12b9209219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5ef01b8bd36ace9c4c04a5a18abb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db2c3d55f1f008412e8c97857cd64a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf1cb0792439c12669a4df8f0c51b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44085cfed2e0608ede72eff735ab2d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d005a898a87579bdc671714bc797f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee257ccba31a6e34d5fd085136885225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda85f5f7308dbd8c8cbdde45189e949226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff62fdc02490e35c84216fc81ffe9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d19b628b0036136584af1db74845228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc67561a62b97e306a0390994a8c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864ee3fb7956b896bdfb3139241b189230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c79e0313ea7934f364d8bfdd67a5b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db543295ebebab9ae09d994e315a2d02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b41b9c2051e84e6650d4b6a6866c1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d371851fb08754407c389be9ec9e7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7295d0cd9ccb995aba373d534b64ef2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70072cb97be74d85803ee69e1441ffc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b91dfbeecbbd77ff7e942112cac6a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a399c6e7042653bf1f3fb37413aa8ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b560ac0742772bba9abd4a26e618239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3ac6769f0dbd76d3793ee340fad5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002a43ca3fb7476e01e7aeecae13ce6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075821c5007e33c29f62a58d259e0b71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7dd5a624be27ca41dafe05c57cbbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca92f6fc2b065aec18804f3659bce75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45535254b482d4ef85a748aa5db71962245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366325fab2addbd232d8d872771dc03c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144100c7485731ccf5a612e21af2cca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7963dd94b102348ab926c932d0f7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce682bdfd67bc2a0c62078c6c6e60a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b1abd78b95c592e80112cb002c0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f5a647c7bdde8ce7ac778fc70a65e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bee9fb6f802481364f0b4ba50dda9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b72481a99319f114798ec09597e8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4983b631460800a7b96d21e7dc086254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f314653183dc7a68a625df0610c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b63c02a80c5953b6197181a3ead2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a38db35d0ea032fb4a629599e43d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49cff3971c40f344c6f0608c1d1469258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa02ee5c93fe7913b353cc0f4d2a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50105b9d49c5f2cf314e30b30ea33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9ceb12a7b22675a4388d925a09d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df84545926e41532beb49f7d123f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324b6d83ac026492f19da71afd1d9fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50ee368188b686239251784e81504f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f3dd7e57a844d63473fe002c6f57b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcde8089ece670dced291d27e8cf91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a6d22295ec8822285667d63af04d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb4068dc66d28f205178f6ed2744c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d936efdacdc3442171c5d44ab38396269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0180c59e098a9305285cf76fba2285270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d551c6d37fb645e96d2d4e929544f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bb8b1e148f67faddc700258d7bc78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6848de2c84f43885f24f38d16b192273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c418fe53613d6225e237f9634fefed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f615f25cbd98d1dc5ad25953cdc487275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930d5af32ab6bf241163125a98a5d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c5f4349a1f3ac6df4dac6463e6d5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c1866479d319ed0782136f9c2928278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661ddecbe9d63a32171f763479c445c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6448314d8d20705dcb68fff53f7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65f8ef4efb5815b133d7c381f02983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c379ecfc6193a364d862347372f640282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e30801612a7cde76123981e3cbf185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771a11ebfdeb2a6787484407fd5bc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43d50fc1447ef5a087f2131a39fee2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039103323765257addfa2366b088c68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c3e534bb9d4b40de5af7a57c40ae0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6091a720c61e8dc2251a6cbec916288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf80290c0c6d61ff6eec3a3a4057f7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deee7b11f944f0df86e237fd2fd998290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac8fe6e2e1ff968f3368fbce61963c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f31401776792ba8884bde5d9a42f39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb11cb364558d9ac2a0902e24e9779293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d6d53470015d98d4d584c6d3977bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97f29209aaa6c9c3119e6bb85fe749295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9a379306e337d85e5cce046dd6c11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453771a6932d5850328118fbb07e175297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387efba6fba847e3fce1d86bb40cd8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c20fb48d3c20eac5bb9611db014dfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde73cf054185f8826f628c293413f3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce201cade352dcb0d9fa41aa94b70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c042cf3069bf384dac5ff80a7b2ec63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d561717c7ea4edb49938c5a5e65382303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c62dd748f2b09909d4b429578bda3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878848b087171f86aaf705dc26ccebda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d817779ae4f178ee4965f51c781942306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280358f991e7b1e0a30b15d19d33cd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13c09dc9a812694e09e6883a68708308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707969f8de249c0605b843c51ffba96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d14f6ee4911fb6f6bb4e5f801376310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab8c5fee87dd999f8d6afae832051311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3585cedc04ec5db4780950f2b21557f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a941efc200655493ef67bf785c14b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee8dc886242e322a6d649c3b5e54a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438fb287b957101d5d8f34fbe01b0a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce101f328028e6f39aeef4a5dc691d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ea2fc34d78f6acc2f2f24b82c54ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735496565880a4d3e117e3cbbbb4020318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e055ce7a10b33e3e7776fab7c78282319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3d6f0cb48ecf496932b24393d5b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf00032a3580c0bb26d2fab04896f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ae425bf569285b544610ad1fb562e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097d12db28a90dac03e60a18bd2746323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb29b02190ab4adfdfa58782f0cb91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572396cbf117537c0d675164ea841f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a283334dad6289817f9daf57af5e60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ca720ffd2dd0c0e0a17d97361e72c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdfe51ae32fe3673501767c679f309328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb387521df6318625411946db615dbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24ac60904eeddc5b9cca19e7fbfe61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5499c2721315005460dba5ffc503a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7057abc9dfc3c541dbd7cd670810c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb9d9c1a6ec13c6e3f27665f9d4e5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f4ef6b0e78b2bf200185afd0ee96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c2f537d0acd13a69f95c41d6406d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc1f6be68f7edf92ec0acbdab6dd28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba697332aabd4be7de8ac1e63b1c87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd33d48456691fbec5af65341ec7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08076550bf652f01cba672b695502ae1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467f648177aac789335b7a632efff90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c96a2b5d5e84a888bc8557756b0d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6406128a75c5de84dc9b883be887b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7fc97f68920ab07b88eb14a858674343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e556c8f77090e668ffed2d68d25ae5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e5b95cc55ac2c24cd66ebe9a7c41c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793dfbd10590f1eaf3e69cbcbcb0b97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e582c10286b7cf0762651aee5c963347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201f305373d15f96622fd17e5517caa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea8d0ad1f7ab8b26759d81e958719349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9f6b29c4bb513eebc7c9def846ab7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a8b2f65386209a153ffc1e9a807bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093674c810de1ddf04405d07fce7ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f840e59c9cbcc2ebb387400587b5483353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461e4d3e193d927b3140aa2ed9fd820354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6a2e3aebf862a41104c964cb5fffb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442697d284a2d4ac2a25ce20b3f17dc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894b025eb33b4b366c9e098dfecb8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf05efa4ea0cbbc8371c52352fc0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc6dbd3d5a73b0e12cfb59b9c2c345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b7b8fda981cb13a639c1d0337f15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8b62e3d78bcc2a6cbec41caf2ea84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604eba499fd728196c0b76605ebf4ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d41083c9692e30d9d21a2efe771a7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e232f1e1184942cba3d18185723a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3dcc99a0935031a04afcc20a37614365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5c761b68d37870f601b5af080babf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc13bc44802fcdb2b279762e71915367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd05b14a35e6cfc47d02d32579f41e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc833269efa1592e18370c37bf258b89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee3f1c1d61fb24cf911585b8b47f87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddc192639491cf8ee220c4fa8a296d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561edaf14da9c8f47e2b931d048a9af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1972d4b8dd428be26eda68bb34586373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee76ab9ebb9f3b7de2c64dac98515f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcc2a74337401e939f3bdec59cad1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caa9d62c7bfd2d1cffaea3876e5cbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd82f666c0f830e850575f9a95a0b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd983e1e186fc4b00b967137b8ca85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f257d9ec15cd606ae452d3bc263ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8274a89d0046713e07411946b14d2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4708eabcf9367eebd0174be2fffe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d48e1f2a9cb1b194f564438a519c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2e3428b3d8682d877db722e9203a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208eb539c52fa670c02419e3cb0e4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687c2d0beec1232109360875b08766385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15c0983051b3c904a4460503310b7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3472113ca946f2693e9bfcd98b27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03015c0bd80ed3651b0df3cd2e37f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1d02e77107e49dad58ce2112f613e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351966f1639e2f7ab618ea8a89f8b72f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e4460c529941ad42162de2c7c195b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae7475a0432e65b9af0c4f381c297e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857d25ecf11490ccde000945bcc4f92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d564c8312ba4ec0b8b7d26ccf1bff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25ac683389886f0dfceda3c9058b94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de131afe6985afdfd7af772398cab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b356ba233794876241e8c0ce55c173397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b9d2ccb7d5aefe16e72d5676249c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b1396540d27898f8f99e03b88556a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a9905838f89d97734f49df06848eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9047a9ef3c5fa363e16410a7a5bfe47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcb93198c9f2e43bb14377fa3a2dc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03caf35cc5926b8d81e33971c32fc1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da081a320a5f775e01459cedddc072404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc63aafeef2254d176c94064c24abc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63773159c9fb1bf4e18aab8ea01c3a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614d0d11b954d7beb7ddd7d2745140407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4cd3c39cea27c5902012e8e5b36ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd8f1b682cbe96192a137c49d50644409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd4c1bbc885e18f04b431bf7b3d106410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190342e8ca7d5e8a4f7bbfcf03e8c18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b16defdd98ce9e0f7470f4e49791b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9df448c6366cf9ea19efcf9f4f08a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab3afd0fb1ead862ae73952cd5f90a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ea89ed30bf71af0733ec32db9536415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e427c5267552244022cfe5ef37edfc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a69fce31861bd271984f2bcacf1bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884264b6ea815b26a178663d698fc9af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0b35b3a20dac3eec95a7a927fe64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff565a35442e21f9a938054496b246420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b6c1323a28a2dc0e54b0a2914180a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690a97816dd14842667f6a944dce907422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb096e0da7270714834bb16d4e4978423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43973d9e7fe3d110b2ce4dff62e971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6383fa9ee2795eff494c7acd93cdd0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c66a1ef9b3eacf39f4f65ca71a8d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30bbc07cdb994667d506b1c8e5ee6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c49d3c803a2fbb5e51eb59b8afefa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df1746abb4b51e920507e2ae85762429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0701214c131222cd610c947a5ac128430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8666502ce11f03bb7baf0cfd296eff0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75899c7b2cf4ba701e6c8c3ca27884bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570eb4120abdec9fa7725e066755d17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c65fe578ad3d49dd09eb2c9a2361434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd86a2599c87db881789ca198bb96ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7f55a00f28aa8ac55c6373295b755436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee3a65627c3aa5f9e13e2b81bae670437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a7b2023d6aa4718585ae7055f97d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec90887abb13923164e48f66dbb70e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29809642101637c175816d52f8bd448440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314322aefe500e002bbf80cd9f7ac94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab9ed5456ab227185a4859a75ec92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce7e477e3f8aab5bb2f7d4f9e9401d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0a25ec6b0320ffa55c15562ff40b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374545f9598b2a3360a8e96f5ded9bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af50a3b512a5efd9e6422abb3ae9e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51c69fbcd3d974abac3d01c50524b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695b3943671c54516e6fb26f53f998d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d56a0013a7753a5f09b67da439886449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6b7ffa82b3704d04db3362b0441eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797451b2824d23ee79469a5c3bcdb45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c29985e42e8cb9098af20dbfbbe91c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff650264359c3f166f72daa8e58911453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d1015f1296720a925bf79e99092e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f8673855aff4157883819daf13f9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd840ccf32dd99e942bf6b0e583005456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b0bd25e0aa36e6efc812ce05c111d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a9be1b454a281c214aee14ae1318458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e4b72cd823063ef8a144af40ade28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5184ac959b9467b1ac6bed90d5446a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f27f4f6650cbd4c4570394293a883461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d006eae7d64ab6d181489dc84eeba46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e235183e872a2c2c844b12ac130c2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4df6af346ab2b7b8688ce8a07563ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93db535a50295e39b8ff997555e6da0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef641f011ede9e41c43683ac57849a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d3c459b38508e32998a88bd635146467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde09377a7c9d204f7f48ab4176da9e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a5a969381028ecebcea3e215ab333469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3cc6586ef94ad90c66818837726d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa41696bc53fa3e48fa1e59a5c3290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe7911be488662f62a3e005393410a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe484577e53c8f24bc6d28c267d833473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115769a52f70885fd2972bb779c46d8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ef4d81ca675e9dcccfc6e204d7000475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3378a0e9570778b04891ec453a1fc75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b155d0ae046469d666bd4432314079477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa370b342fa3198c8b72221263ca99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313f28279ce265e864df6858915bf26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad877104117b8f08624ade3e7bd615480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b07cc145987fc1894009e651d5b8f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152adf7a599b8e57236c12a1de744e31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610faa359c467565be328036426dd55d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff186b101b3c80ae70aa1629a770e97a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f656ff10c102b31dd72c7d6e445ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbab0ed9e0e8b2b578125f8bc512f58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d6e9c608d9eb7507389c66de9de0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b181efc778ea0c2357957fc9e421488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c596597346d0925f7a161e7b65f5af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968342c275f92ef945b474a9fe4b9de2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f0527f1c11e517fe751b13403c86b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c998b1b4697db13db920ea3490d115f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b307d3321cf4cda21765d00ce9383c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86490d59706857f9ba217bfa970795494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922040569b3af557d7b6fe2d72ff57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16859de5d6a47841d047370624178ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d1592c5d24fddd4a4eb993390798497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb9b9fac67fe7fe0b60264869397e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5754c0c7c8eba5188bf937ff7c086499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246b3fdff02aefa11f005e1e73de785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a703505deb1a35c09eb641d4193c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e4021b9a893c2f16ebc6c3888baf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e2b0560ed4636eca84577ada1f7e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558343be54810bddf41a5b130034e5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74f01d28109e638a637d5bb2f837fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107de9021a30ff87f7355dbd987205506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e625edab459d91675400291ef46a9f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b73980067463ff71845e71780745d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590248c4698a555f447d2511edf63122509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287de87ee3c356c987dd5cf75209c93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0a10456a2dce46e73e146a84a1881511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661c667ac3630995ff80fad2c62e709512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd218324d59f33da84910810a1b185513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c45ad30a9b167886baeab5fc2c6e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb68460310955d4dcc1098fa377c8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ac4a9c39354bfa2086a7e74e78155516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb8d430bf0a843bf29579754b4b46b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c914185251bf702a05e6cc1814d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41faf39232c81c5b2a8acf2cf1ed40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb2bcc253d84ef7cbdd8669d6100f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143918e5932aa3af5b500b57e539cdf0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b79eb1741b5a899dff73a3448cce55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9d02eb3a0be80cd2c96abb008fa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688a4eee9bbc4bc4e98a6d40f9cd405524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a4aa4025277ea3a3cbe13dba7bd9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8420d9cc27430c4f7b4fa0478504526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77b2923a10c1bcb69a189d5c112bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440cbb460de4b27aacc91378f241009528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173299e92d9c6e90f258209337a1cb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb3996e9449a65b0c9e73286b4d526530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e9feecd13c737caf71d536af0f3c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ea463955387f3b8affda83edcca9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707475f57822d6fae03d8ac0026e96e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9740d4ac21054f64a5400378f12d6db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6d3ec3ef6cf989df74c2d2c6acd7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80232f16a8148c694ac740505c914c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78acc869e86902c2824f8c70119b5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593d97a47632d403a677db0c263551538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9b8135461146eec33b1e1d24828e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a2a120ad76937a57c8c83de8abca0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47216da2e33b633a3011be45e65991541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a541e61dba0b1fde1acc8adb4b5395542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882556f080eb026c58495087a161160543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eebf933434fb9bb0e3c9202def240544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57af3080bff9d1006ff8c64e67911545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be97e959547d1ac66f03a8c1c0d38a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c8590637e96da507db7acab52a7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5f983a12f7e4bdc7d02cbacb2b484548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5419617a3766a3f2644c23b95a1b1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd31c5aaf4859bfe8758971990af9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1877dd2875a270da6b97508d8ce345551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f056611ad705658337c8438794d75f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf953e9c5d478b6a303fdd3ee372bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e486776498ef396e8f96c3b9c67c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095761117b20f125c2ee1fdc1002df14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e97856f86f6970bedf3dcae8e6f91b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e160ae6e7ec4b969949023cbb94f7bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a3d7e0f96db214413690623a71b33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c416b8ba7ccea9cd531708d0622190559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eac235b6da60f920b4d192f3da9d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2481f273d2c940b7c5acdce433747561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1c217fe4a7df21c8483f522f01db4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780362a6ac670ca712458866f9c89abe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3528aa8c4bdb0e25f16169d5c08a355564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916aedd9b2be3be9352dbccdf7b19e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87219c7c7e494f44fd299508ec7d95b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2558797ecc6eafa79d87109acf578567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a8df872f2b7c245ab70a8b11a8987568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af320957496e1ceb143b86f22d12d468569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06787eb3764f3867c620d902b6a4351570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa3adc012ef9b1c1905e5840a6b0e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a13fb184b70a23e5cec3bd7b907ec7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6f17396988ec3972f05b37bfb33bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09b2fbee1846a0b23218781a4d734574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2dcf30bb25cd2b8dd5fa17ca1ca2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53b69e63971660e00bfc542cec5c50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5f21395cb520d9a0c238ba9514894577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f9a6d28312e4bb446bfb9ba0a523c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fd57047dea34c2f095385ee5287d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cd814727e5fae95457d169ed9a174580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8eace3f358ef1ec3e8b333bb64d5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa723139ac750c0cae05b32d2fb0fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a51913bad8159c1bd0cd5431b9ee2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb580a95794faa1931f09f26354320584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f122c1dad8584c38a73f47a69a99cdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8505c611fbdef94408b36193c786e81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e493200d8f345e4dd159d1b8125da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093cb7b39882d2bee91760d1632cfab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85fa6bf583de9f27c6c15beb1e57be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee73e6e4cacbdbf13fe091eaff66b1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a514ca75849d3bbbc8bef5d53f9b60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df1861b0ec3773832488926a5a033592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66cb447a6b9ca0c60bc9301412c39d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99416d55ee9dd28cf8b2e520c2cf5c7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2defc37411eed611eeb44d5e8ff1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf86026d9993f0c37d1581d70a2954c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b62431ed5e6e04ac225b6d10ac7bb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6989aedd468f765db0c585479db8b22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473d8c8310a987e8645a91f1857f85d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e9e777e527e7cf4dc6017fee8ce2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1178e33a36c35c24c78d58bd415b2af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247fbb1a7cb39ac8c1fe73880214d84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd15980a377a8ad8ee425a01efddc6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7000d542958f5b168e993a49df34d65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dee67ea3b07ed11c0624be23629a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed622d3d5df868421f0acc0c9fc562606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617558a365385e3ed0d7b70bb90560d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81f02bbc6c1182f5c0791ac111d75d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b65323b2fd7cc7f0d539936d4da81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527b35e96b4f205f9805c02670d9fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0caddd2014b4bc1d39a5c064ced24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1cb3404244446f242d540889d8af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3a9e057c208facb944910f33019c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8852645543ac4ed5416b97279d1ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe4fdca452e7012262843b8f074c35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd83815858c9575bb16dc8da81a6e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a11468d9d6dcc9adbdb223dc4bec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4a660db7cafd4c19613ba9037c8ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d166ea38cc5b97324d9aea88a91834619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d37bc219e7407cc890256e33640c21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf2c84bc70e7838b812fb1bebb2bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebc39fc77fa70e05b20751c3ff6a72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730eb959d5ba9834448f5043c3e533623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b9f56a2df46063f77e45cb49ec4e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099504fc88edb56fe89b6805b10fc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ade1e5e41db7c303cdd6cc144cc9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f593eab34696e78313a1441c3ab87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a10967ecca7f95c845a6bbbaf394d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2025167bc70d6cbb3c40466ea28f4a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e75a064f7b5be69afb24050ffa1866630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d02dbf6701a2c47b8c45c62afb8269631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a533a3319d7b29cf3eb0222cb5b1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a8af8cd06117ab496621e6fce0547633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c3418208ade0d3415c09594419c03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b1c6ebb5064b53267e25904362c3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd29ae5c86b75f3c2583888e611d91e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5106a3f0b745808dca93354a414db1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52440652bcd470591df3db9a2f883b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce55b8de6b671c49a65d06c2e2c9bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96af84294caf853001189fb4a688e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143101da8eec978230a32dcbd2b8b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3925b4e0a84b09ce006244dd87c608642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abed5902c0f4d01c6c6f1138f29bae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc896abdaa0b73f3d40177ae3806d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42259b78ad281d3544b7dee74464120b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e272f7e7b918ff925d409d124df1f2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f8beb5889e26743a8a4460488d22b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a4952cd4fd83b502377a7b1655945648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500a667e98229dcae9ab2df8ff2af74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8941d19d3c7515ec3d1688bf2ceac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508dd352c99e608ddbf178d35f3573f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d227bec0219c8300d8f7933b9b77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4debc72cf6e2644aef06b2265e72d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f51acfaca5ca6359b438af11dd96eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010093f49e85ee5cf86a04ccadac6f1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a28df551971249cc3195ffb37174d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9ce59f7c71b5e5c995c9a2fa09921657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41352f558fa46c5b046587bf3d0f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a1461e02bee0f60569e339484c79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8daf67b48f7354f94c01f3ea92e91d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d827efeed3cf2e6cdbdaa001a508b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a99e7e7a33047a9d2f65385002e2e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab3c3acc03b7cb71999d15ee817676663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460917bf7ea6e15d151ab17830f747664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc024962e9f36fa04688217976d113665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03f73614fce4fa59375e202c17afa3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3e46b2070062611d265e194b6c8f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0247f164f072a4ce1bf403b438c906668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f300cecbf46a2c54e7d6e270284a08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ec2dfae549add431251f5de8d9a4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4757c64f6bd715b483d83a433627d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98667b54c259de2ac2a376a92c360eb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b99c881dcca681c1a1654d450fc38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49f606678b076910eec5b8e3321ac9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c48b4e1114c647a4f2e4fe7806ffc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798569d2b1e3addd01f2051abf9ca45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff1f86fd125a0cda2777668e3dea8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6108e6937c3e4fea33c8622529df4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbb03638868e2f7a6fa60614758852679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93896e67e627a88a430cfb2a96be36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7b59a11f00e1724dfc4a0135a93a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a7ba8863358447f22c76cd2cff15c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8c72b857b694096a2c52b316ee1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec0c051b643888d5ecb3e1e8849f33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06fb6264b620eb707658bcb8db5ac2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ee9e4d5844ca02305b98f7beba95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb13ec515204ecb0d2247226d89b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f2219383d410adedff39cb9fc2b89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44450f0ef9cfb1fdeb6222a3054d4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac8df6b095b8f672c8118cbb9bc8f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d117e0daad40aec5541cf2de7d9ecd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389750abb62ea54265ddfa4a27e1430692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d76424fcb8a08093812a1c1edb1727693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bafca5064bc255aaf46f2e23721c6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e381a6f9df7d945e20d18181d790fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d588539bf66467da2b0b4a901f5fb89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5f7cf9d94ed0b5e0059a7fed592b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e434485631f1c73ad1e6a9dae1cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3406c2f83f8d4b1506bef6d1ed1c9af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e1b3ee5bad54436a056fd0fa1b24b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a6128f1fe729ac89da73595b0906e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de1fe7d8a70e6ffbcedb3aefe23ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67023068de7a5cab9ea148e3e3ebbbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a83d03ea490ec05cf75b22a0ac220704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30d0396d6b51f7a84f4eeb7edfd8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30865a3ca616aea89482749490720379706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f7b7447388b9609dac849ac5f7d70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726bb63d37a3d18950ba6a7b00666e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c95ef9ae20db5bf7de3405df166243709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171cbcba2c8ee5e4e767eeca2a36fd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dcc3f4b0e8c4ab3e2a52bc0944286711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90971accf4fec275c878bcdfd2f22400712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9e0c31b4fc4bb3af08069f93a12fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a074eab59ac0d3287d8c5942c9f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59638f1d0db94bf45bf0ab3d7b4318b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525729aa738a60c34536c8e00d39a00a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21cc93b1c55d9d2cea0d80a302b255717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4396ddcb80aa1ffc4cdb503fac49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45422ee89762106278d7af6d8b871e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef87864763494437f6f0cea6bce36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da39b833e8d65a9b48863d4528ecb42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88709dfd46845bc21050b48af47e296e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd892f7626256d2a42b875ac13f8a63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f7cb0e82ca732c2f84e86aace860a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec8fe07bf76294fe294e474bd167e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5f19cc3942aaa0c85a85c9348f69f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc440c9a1d3b56d09f8011a34b988ee6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76664226f88d11656230fb6e65876196728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7fbc83a1e91c730202bb36f303a42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd078643dd2d66c4ba2bca3d6b68a80f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeebe452a60df5ab8b7d6294f2d98c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dca9c209afd3f3e8f8d6e143edebe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2f7eff2cc5f039768f32b25b8363733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b5295dc53ef653788c7395a4f0ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0018d8a9f44ccb041d5f59a2f7a412735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de33d2d5af24ca651c02fa24068d319736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260be3d289e5563232ceca70cbdd1ae6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22684e858c918480bb20a55654a5d5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f2824a6b7272953529c28012f1f5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666d5a8b41b72539a7aa35b47f0d6c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c3e6a8976864618085183a52b97a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f46d2059caceea9858ed38aeb9dec6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb51e1c9f7026b95d00b3bf027d5545743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f5f0db069d64ec467e3cceb87f92c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a057361768031f2b5f701d467dd4d49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fcbe49b3751717ed05980a611fa19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c50a5f576353c989139ad0fb6e59d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bf962c05eb3cc403919e1aba6e652748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8604ea9a9cd67c40ed28477277806c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9ed585769f4b57990af0f5796cc44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734acd1e01d32aaff79eb6837592642751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591cff7cc991264ead0f5605a78105c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114cf8d8479da4a5c9b581f1029ba6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4762de42edd720da08bdd4e4ace92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6069ca41f3dabb9952decc6851ac4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc6f85fea04fa1b4715b367426940d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba6180074fa05558349bf917d7ec72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae587f8b4622cfd5f685fdf46342fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31d2d4ca2689657ef5ddb1ef93fc34759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c174660ce1914a5948fa80fc75c7c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cfa9810c8547839762ca019fe0fec761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51313a1c30a2990d3a33688cfd07fdf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567bf01d98d1efe293eb3349b73aaf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a5c07f0eb8da795088006f3261e4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908d8a49582b854962c629957c206c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a47f91d582cf25990715fa4b1ae0f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3e6c8d97aa731b51b760ee739457e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>