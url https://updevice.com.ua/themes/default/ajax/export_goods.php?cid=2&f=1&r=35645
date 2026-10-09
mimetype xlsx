--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f0453c166c81576c551824b5e74b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d963d3d73aba34f6d3a024892b242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9be8ab1cb7dc51ac769280b2fb5443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109f85f136e3435c234c166f5fbe024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed28768f867a645e40e8294df4c451e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76055756584cdc21b6373f4267cc546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af9f44b6d25d32c16e8b1268dd86217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215374cd6f50a2c74017221d8370a9518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685744464d6befb0ccc9145e0020afa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec2201174b9a1b3f0b1f2ba5c6dc0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9973d78cb98c404687191278a4d49511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63241ee8ff137ae3592c5d3aad9ec312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03872ce1432776822514de41ac65a44913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc38c4d74491c6fe75b75042b2f6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92c3c654faca4742621c886ddb5b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad7dfb45ca0f001d613ac875a6cab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2482e73eb5969c4273a62a7ae69f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc406d688f0fb7676529a2d4d5827c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a8de96536b3f8b7bde0f6f45b533d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39f8544731bbb20adb0dc2d52ff04620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d437c0273d2684d2896cf5d353caa8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d96dd980cd5aac2264c0697c083322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be1247517a5313bb1fae2412164b7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862759cf5bb70a02812472161f75b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583c3a9ec9f064db6d169af4ed385f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32275c777dc44d96fe1ef0ebf98cbc0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609108bf74713a348e1f7716aaa324827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e416e7f2bde29fcc66ba15dbe06960f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac1dc85fa3b1a998488eea3303ca2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b811208477e011bcc87a2a3a857f37230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f03c01a7b59fd5a5e7a1ab6b11f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5467d8f0150beb5933d60b4feb62b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b485282e095410cc2f8dc714bf8639333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484cf1a9f3afdbce57e98201f6411734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473713f9e0cf9b56e807997f06589b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197ffcf3520ae84c7528a980804b7bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3c3d5f23f22ae3413d4634ad2357837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6f48145b69fe9fd689aaeda248cc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab9c3f25406ef0d99cf73c432901839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00644127097402b09331ce1631633a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa4d42bc0f9e07a6dbb170e4702dd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd79f2032ce8a0806a6b278fc0e34842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98eb9a62dbdbefe37d61bc822e2ad543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eead252fb13eeb504f5bea7cd914b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f590baa5554c86bd33d94fb32474d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1d4c19b7549496fe86c4aad39d9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f65e41e463f4de3264fdc3ce8f005847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37584806139302f30774add0116d5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aba82fe720e6bdb7ff833f91b620b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411daa372c065b72f2f2c9f4f98aec650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa55736c7ce945eec2a853faa2e8bbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b8ba16416d5e44592b330c7548bd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffd809b6c865d20fb2195338a1954053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863a1bd1e6cd0dbbbd8bb4109caac3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199f595fc08b0e2916332de025efa1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7375edba604ab9029b7596946fbbca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7be0e24f4456277ac55020e9ce6d2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf7aad72e8f5a3aaa795170c6c9fda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16bf422d0984b5407759a21667ea7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acc01b2d8e5f06b45d33074e182edc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffdacbfdaa8eb844134520bec811ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c2c2213de8b0c9b9c09f6277cf59162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229bc2f1cce9d4fb79777f4d45857663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5aa036d423fc564f59337ca63895a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf33548ffc57bafccedd9cc3f034cf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b533a15fe81c11122bffc123a4eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fad93c1c80e654cf797bfaa8a7ca0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f6a4296762bcad14adb636c51ec8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff2214d8286e07747b317b8cae312669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfb65d10f555709c9788988d8bc41770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d31718e67cb1ada573262386f03b4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edde4a5dbb4e70dd935461c2a9dca472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1a33728bef145032a9d5bef7fa68473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588c3aa1eff62a5dc1cb24fccd08c4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6ab83f1790b2aec221569e5fdc0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87aea64ea4df249de006f572d2da8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e5dea245f6b2c73c99705033df3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b728d661e1e47133257f9e597bb207278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a632a6a6ae36a30c39e72f06a707f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b39bc2622b6f00ca5b7c5f051f5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d2140f75d37e745b887b9c52b00e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee691f10490778ff5fc5193251a689a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bb62f439fb48c8109c0a160c06edc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c511357e403bb85f8ea2b62c0b73384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186150293c6e7a2f5b29dc84040b6eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832513c711b571eac53db7f8836ab4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa275a9715012f8c22224e1e178ff56887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662baf3c95312897e1f1af98b6c006988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117af79ca3e49e1a8c0b7018c6ba0ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e662beac2969061c191ecf90857a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318366f72422a8390ea75ac150b7b0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca2992889444458e3b0fc32ba95d2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990f7e5b1b5f83033d4faf6d8f2f2eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b53d0d447236ca6fa54b1331232d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b9bb49c60679ff0ea91f707dbaff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1d04e76f5cd7c6ae58b482bfce94a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d8a96f340ace09a0dc740688664c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d54938653a928d83e65b98a1eee6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfae0dfbac6b84718f90449371dd4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38929c4ad06181be85ba084eabe42f08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8824d8115454ce06a5536c9dae671101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d25286178ddcf1f9571b19392a0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205767eaedce0b3f47d16ce7fd94b832103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68417efbdd0f5ddeef33cfff91fd247104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9130fa58b44617fae7c729a45815332105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61766fccb7aed1cf7ee8f554509c02c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f50b3e9d4338e28a74e29d9b7f120107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a58c969a635db3ee2340be4a2d0af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c818ef2dcb09a9cf1bbec3037de95f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f287d233482b7ad96ab57f3674afe45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf30b72af714fe0ee819e72fc4c9a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d12aa784b0323deb7d71c059081e02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d59b24b2859b243822de0f74030e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50e9892a5be4db80ab1d8afcd50802114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b44b0f2ba54244ef813a0542756f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c0d0e97269b26bad8f814a8f24d14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af601636733ee5b9e580bdeecdc1071117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc3e01a697beb0c2ca5dfd0509a0fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f83d2ca9ada6a4770afc1a79ac2c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926355abe46cad6934f87b4f4e174b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163558eb827be402a3323feaf3c12b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa9cf5fb8b5ad0397589a57d8610d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5303db1f8dea5fb178ca3b3c739f5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d410dbb65d6ac584d394c73c1b7ef7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6926dbfbefc290d00a8421458f539125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db098471218973085cfa6d669863180b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7c82dad7fddc797514b37f94efd6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe48cc7e377caa897a62f205327772128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dcd143310198333db77b6ddb0e66e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf74de93505907bcede6bd6b8e229f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e3b1ebc849ab11557b31a1f9af750131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed3b6f630f4926551e1a27b5ba043d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f80087e9693c377a8549480af8f66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b077f05dfd1007d5b2c756f6ad404134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a9a8bf4b35225ae026ac17e0bf86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bfc3d7fe04ebeca50c0b7c5a88d67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ecfb11c883b093f24636af108898b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73412aa487389b054597d9040794d7dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03947d995b73d61d610bec2e56fb91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a2cf1f47a91a9d96a19f1cdd97d54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3601887f9cdb89691e2581979880f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e270ff2297c0d23b07dcce482c573142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef3e788dc71574e784a3ffb2fda6a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252f516d1d3b5d3c2bebab411febb45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cabe4551c587b4fab7a96898446917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43676dfbcd70b9176c8d5a6d3f0481c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f741a55a3e4fd5a91d81ddb8caa0fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb134c2639b4c065334bde781575871148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af372ac7cd56d308f97a45b8fa1ebfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f2d7c0928c17360357192318ff054150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93a5f9a35850c0a241f1166975e9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ee66b7aef976213dc7fb2e59bb288152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3558aa419492dedde6b8fee7719d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b0581fcda8ca09f567ca6e7dc22c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c5d0334fab0b5b7c975db30906b4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831163e28314740519eb1a9cee01a73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96114297cf1d360c16e786c180f365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe5ab1233b64398221757c5961f7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1772b2648eced0596eeaf1becc4bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b449476f8d26d0c6687ef3550945160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b44e566f847320d5a3e17425a91c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83164fe13b9c0abbd2640a9e32cb93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5df0788ccc109a587706bbbb5979b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c68e773557b49443d1dd69da5d58e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d50549458bb84c30bef66acd7f224165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab736931fa6f825ed9f0ad833f91a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eeb9d2ecfd985f55d56076b8c25b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b145634ac7a4b1ee4e186c4936f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637d12f859fa19547508c6a0df4133169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94166a7b2feb3b2d0ef967fafd2cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eb47eb50ea65e7a8d4dd452c7cfda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa3793de7022109c4cc6d63dab4f14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a078e19ea3a6d0e170d13ddf15c5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b80c7cfe984a0a149e249145ee87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245945d5d7c25e6d622dda95cf25cfb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c908ef37c020757bb48e17fa0d4fa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04765380d41dfe3cf7bccbc8fd6bb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f030383aef5e91241477db35fcb34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d73d2c76af1fb932e8a39ba87c93e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78992ef03ef70284bd0356402ae3fa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32136612f6734bd8437c9e7516c51b80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a25ea8f03ceb46d221f69c50f407182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7826515ff67e9ed1dda14925c19f5a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac8b964d3cf21e225aff99de16b068184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1da09fa97271ba5d4bed2bfb36f5a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad655ac18f31426b5029a17e267c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f243fc0b400563636828c4869a8dff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62632baf7984f58d6138a883974239b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6678afd5e1dfb9cd704ec6b57eec1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457bc2d0a7a9476209e8de7e84fec94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80aa2c1d26800e2bfecd340f7565e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b370deaf9b827a35fde08972cad19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c91e8dabc4c0682c2c943def38e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac916e06bdef1cb5e20e83d6494cbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83790034a16808c9db978b6029b395195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b43ec17c18a5087ce2d11e532abc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66cde0f1fa1a447c8aeb45ce7da742197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35088236b8040330c6476cd94a43ed60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30aaaf8491c6e1e6e0b0a07f33892c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b688478437c5d23a5a8fa18b8ecde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b160e357303a5a036b6966ed3253b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa46d3f60344e52236afda60c9a705202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0338186c5fe424494bac0a21bb0134203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb8820748c9073658f930160dff23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aecfcd183c82822ecc1730037e791f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea775cd79ca1de5765fac6ae81e68f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddf4e18bcdf05ae2cf3a82ab9d8d35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92056e5b3d07907d49fe8ab1242a7895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2faaf1d1b5f4c0b84723805789c3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b5dcb2a7c90db4c04dc54b7e808f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533666482ce1a59702bc43700f8056cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faf08e2720ce282b49255159e5c081212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcfafaf16978abd40a30d9797d5a22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a811cf454e74ed485874d18fde6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031ae6a3b05229d318a4861fcb544a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af4c547c0d617803bbcb4eb0133415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01b9b58c9c9fb56eca396863d2554a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6833e0d140a34ef3c7438fc54ab27b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064de4b959f150601110432b18cc8f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43228f99846c0dec2e464b2cbbe684fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8f1763941d5aef25fc34b7af14bd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32386485bb225b0c4789668b39c2c9f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda6fdfb804e6333b48a4883d56bf9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00c398a4b851372629ffd9410ce647224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbf499fd9ffb736535502b8ac6c6df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46753d778cf9895b14f4d904e1444c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c857434c9dcf69f1c4722569592a8b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30daf8a760a2705398a446edae67950228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a094d11fd862e814a1434923a4f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad801ea0aa430b9289e425f361aa33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd03a1453cb72f2064d6918130b529231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e5a7ce9ba617d2f8741388ecbe38e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c8af0170fe32435ecb655135eb293233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee82a21ab02a89b2d6f5d015782c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8eee8c7494ab46567d0f5b3eb51b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da0767bbb9596dc139b43011397752236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b532a4ac53af492adca320fffb35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c722d7607db399486edfef768bb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70eda38ebcd54a236276531d272dc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2380dab2ea453cd30db7247a8590b50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b802e389a0f898f882ab590f0eb53f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a35a2c1d5c9cec8079990e914b8d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718ed563747042bd6147130e8f9055243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75377c2fa70ceac2dcb775c540d48ed3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cabc423f935a403d48d60f2b408da5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1437843abb92ad709016d6dcf9f570246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51b2d291b4affca64e386af2c7bb32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402076ac2a4ea81d0ce18b53d0662c14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5578d1168ea8a7ea862c427783028249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5c9b7d01c8cf3aaf57c26bf0807f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2d8cbdf73709e0e72dbc6c1330f27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98d30ac1d82bad3f601b3885734f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4fb538726cf287ac4ef8415ada219253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d338b25c6f54fba6f3c13796a4866254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c2f89d9b19c56c98fbecc46732716255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb547ef390d0945da5d9f7b3b61323256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c87ac7b8f8b67aeb79a65e9069442257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e97b7ca02e8bc16ad4a006cbb9d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e0cf00b87e118cc77757aa50ae62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c662190afe5e666d197189b2951be53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d03f3db28860400f466c3231932bd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a9f65cc7d598172f9a0d73d0fe5a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85449f7bf6d65d21222c55815774e613263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b4bb42747eb4510bfed5bcf7d29ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4286633d68b32e937a70f67668ddc98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffcd34f7ed115ebb87a1d99347a299266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea25dd5465da1208ee4e145b985dbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364777de0f17576ef1b7a1faff45891268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b12f39f93c3c81c9e3e98de48f4cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e8ba8514a9239b591dc7eecf4e2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bb286b1dacdd4d59d9144bbdbec15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34cf268ab29ba4104954ee62f00c14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf365c20671177d5a867b6476a340c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5d081fd804955f17e28f10558efbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923983d5d1914c71bc6e780234e3eca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76594f25a3ba602e02895eb8a9365b60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902c95df57c056424b54ded85be7c7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636a06f54185ce95f6e38e4166fda67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4a387ce465aea9b8629b3ee1c7292279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0349b1c2745e38cd07a82c9222fc3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae1ef109bd3fecea7df5b7413c715281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac411f72e3da6f704075ec6997316ef8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429efce7fe715d5094d1bcadb84d2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42c8572acd1b87f61d509bf351a603284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc46364d657348ba8955cd3d3bdb70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020516ada9c0e12853c160e1651196ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf12752206273024d4563d614dcdb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0d61a602b3edddfc16ce09b908621288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f65d657def8e9176559d2e18ae9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead56bd7aa983e7ef3fb37ddf9ff42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6307514e92b05df42bff755302b7321291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292bfe23bba1a4ed3f02d1a49d8e58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1e75715f77156db73a2835067920f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ca67aae1ae7804d11444205ee6231294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d3bfeaab165ee8f872657e183566295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c34703f746899a3f4f018b2b1105c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265e0ef2987c05a207286960881e94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd17534a61300f6e71ac2dcdfdba6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2220fbf55daf99500a9896f82b5808d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5d11c3e7efeeee0893b15997396df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adb9becdc7f24c2206cf67a80b520b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73b9d9e49ddf039aab5988b5205eaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da56523b585aedfa63bc7616e148b8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9633b1a005755abbcc05d2a9ebb6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8096d758475e33309fc6d6c9c3e42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece8b84ea50365563c8d1cf478c454306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858729cc35638d2be6e3fe1bd610d34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a13b6a2fa689d6be8bf8148d505fa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bcc6c0da69c532ae851ae4702c843309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfe22512a922a41c748fb58e7b3bbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c50d7b7ccc339a753ea067b040a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c32228333d9dcfda2e901b71a0de18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c88c4d5c3c12f1647827ebca70f82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734f0a57dca383f1707d0608a785960314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57854f6aa892038b20850cd9bbd3664315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e00a77dd4827a4470540e28bd36e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787dd0c2f0ff3c8efe1491a1df87d40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc654ffbfba985d5789d106ae104047c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931eddbebfac0ebf6f028c2b9f70140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbc72fbcd9fc1c9b74deb79e71d63a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9b24ece13ed349ea3b23ad93a1fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aa0095a7d5b5aebdaaff5f6d2e8ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9a616c4549c29379fb395b9558f76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2ef91ea312a140e8e254141a61cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94805e9874d60472ba25482129ebf198325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172a5b1be3308f103f0e12df9486df2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3f49436a64f250765b53df29d2a91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c6d3f23f9cf0ebf3fd48108a3da52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0327f4292122b897bd07d5d1760f38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55927a6f5fc3d2f693fe820833c75a1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f95dcfbc62dc0b59d65fb43d88c41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0dce86873e9400fdf4572e64ad7d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d633a7df91dfdcac8a4258ead43ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698d0b3908a03b613db1160aa9f1876334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef949b0a86ee62dfb0022cd2d0f6523335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef96c506fa975fd223ac11f81d0c91b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f49dd052b23ebe9b364d522314f487337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cbdc0bc89ad37771436e8ff884c3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a0a8cab04355c53f6afacfb5b4bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d170e7f08ebcb60c3f150c589dfcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b901dedeca17ad89678f629653b008341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cacee8cbe9469831aa0493c2ab43b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918a9e8202ca9644da3097de926c2a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd51c05a7197de2a81b3dae282c06b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977cf1046dc47c93b90a8b854aca0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357448cadc5da0a9498c577a12134b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ac094432bf9e9e928fb096fef8f4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0930f4a53ac42e6cf558c73bfe147348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc586f0f8bd63c414909da7d6d2121c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14a451b25c11949f77812b6054041a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78959814a54d0b53f0ca37cb87889fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb365998d3666ace099acad615b4f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da02cc67c642b15d1288f5d822f10ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b5061d855e1d35dc8790862a0d44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b585fdbef9805fa68d044d76ce36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260efff488ab64b14b0868c2ebd1fe9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba189223be71759b65779726a1358a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eba13a4f7a9c3e44ed159c25bbe8d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd44f5b1233bb9207aca4fbc5b29f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60efea7918b2d4b1d3aa1a5c638f70b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691b53b09d6fcb08b5bd39a1e6daf25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674b18082e25a743bc5321456bdaffa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f5632523f42a32602431a33c58a34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8c3aa7deace8f8e07f5ee2b52ed75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56684b8b74ffe5751e3408c43c2f2fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc41b43d84e1536a47ad53c4d79b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23238e9f9da8edfa3116a7e2e0628c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9106a3d1f7ad6ddba648343303f4887368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6809be646bc901316d442d2e1a2abf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b5ef25a97ec4a058b4a8a6d3ccd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a12d050ec93a1375a2fb2636b28ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e640a8321da6e31273272c0cecdc2be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57594f63412b03664da434f4313eba7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7841f418265e75cd5a28873c4c6395374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361910fda16c50bc974b0b8ea9f68d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685927bd33e0802b6213bb9a053668376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d9662b966d98424fa534e1487251a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60bf42f8bd08da6160cd7ceff3ef78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54b4680fc6be6d37931783dce43f53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6a67dacbfd953f691f00fb463e5fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13a370b802fed8ee2894bf2c01bc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae9dab9fbbb40b3ab939966a78d775382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c1d92c139ba31140c024af6ff75d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2476ea63edf4125a17560e1b2d32dc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adffc82ef5b07bd2b5a050b5e7f7fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c027a298fe32c70f77d8c7a93c7a18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c32f2ace5773bd014831781cdbc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7b94bcf946f802ccefe3233abb2b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ba77d89597ebab9d93494bdce058d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574910cf3a4196edabc20233fa983dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f1d70724fe0869648e45d99c83a21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea93ce64ec8b0243729edbc16760099392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498131496a8ae03e88fd1c032a95e7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254e1bac4a97dcb550b5f34089c827e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef657f789caf4a81aab60a29dfec09a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0556cbe028ac35d67515637b21544396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a325dfbf9edc97584f6b845d8e3a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a7fb99b89ed624aed61b6edca55e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc69865754f58d1aab602fe2ef7b85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b59f261373bcd0c03772ea01a7f3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86170a22ac9b90e38a74982b90258bb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59d1c49b41ba9a42f0a4431a94f31c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c5c015d007d53d0a7f0b7112e23ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca6678b9a4257d092554623db59086404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d9d8eb108464b7296b58d1150fa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95a3038d25c1f4236585a7c1e9e22e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42de5c8b0f1761ca94da74c7aef816407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e94ff9def50baf2031ec77d6309690408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c85d8cecb89818f2090dbc1c82e7d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167140cec8ecac6d7b20c1645e07779410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be4ada4e16bf1e1a85f5fbc1f7bc6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d149185e0ddbe4abbf0ed575dded98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584e4b9217716691bc933191a28aaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be30b7d9940e65f3e04da151441e75f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcb1fed751ca0ffa078484077723e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dcbb1345eb1e0566d58958eeea317416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e35740a6c7ef3ae0ad67df0e5c73a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22ee8657f03d436be91a28cce32383418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957985ed1e08c2c04d4c7a728202a47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332314829358b9261919c62edc68fb1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009331ba25bf5aae40ebf893701a3d0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57dc35de95f966e1fc329699a1b0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbe6a5d7906d984ba22793f26705ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68ec730fdfbf1073f4fd8f889e966424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b67354c2413c4fc76027c8eec238d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40269c55e00338ce2b6cae474a4a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3720bf2c5cf3e9f8f269b66677049427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a704f23cd1cad85d9fcd91dea57d4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70a0299990bc1191dd0dc7257d1840429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1269f40d8f256e852fadd7ec4612d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf76925798a006543d24bb764ccdbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74c6352fdc89a8ccfe15cb51a874f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ff8549385f8b094790355a1419ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef2704a9afdaff6aade8991f2fb2b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d971207f3fae4f02b67f7a40087e5dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265371f802b88b942a3da083bdedf72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2762be646b7d3de6799452a390d82d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96d8140ca6bd303c21dc8ff3f57f06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8994e3c3c40e1c10c5d81a27f7878439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6712dd3a70ea2bc15be97f0d98868440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be6e29793297f186da97497f00b0d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6c7e7d75645ccca19ba4ee7b04b61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a23620b86eb0181be0d0053c331aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fa8203bc290106056dda985fd8d82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b899d9ae9bb16d80f78625591ef1a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247d8f7a319d69b1e129cb7c56ec00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9d2a274c09814a72eeac4234d7cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b00d5773b58a5caeaacdf3f07b86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57e1f7ba9f68e272922cec0a509c6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547087e67cfd96e3973fe41da0457ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20b5ff312e8cca890365df0c4e98a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deb9ef2dcde9335e2234e1d2549de2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1686e976db434aeb347aa2d04efa0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780b8913ae1a45d990390d5e3f47174454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68a7904cd1454650d24c1709eb1a67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5497f5cca9f0b95f18e49c0a3ae283456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa3952049b1b3c85fca7e858218185457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1ecce7deb02981edc3fb3f415fb2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eaff2602f767d1ee189b669f99c27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43338ab6652ee26ff882d6f01a700e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02a528a20d4758e1ae13932062531461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376059b6204ef2b0780d3fad5edbd708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51651b5f159bcf24398ca394a6b6224f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef6899b72c72e5092866f93ee2582e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce4c4673c7e4aa6d4d4aa84dd62ac7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ca4bbc92e3007082cfcdda69f9af4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7aa1ec52f200cb55b96952258adc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfceeba890e7723c615d1698cf004a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feff420e5c16e59197273287a65c241469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb658d9af1413b2878035924786f1ca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a20e485671642e8b0bcf9fec79b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85180bb5885343eab272f2476716f29d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd588f6a2f061ff1a15c7c0980dd8ae6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814c7f033e9843fe83d3de486202e57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2996ae31a17c6b002cf32258ef0cbf4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6c0d1f1b83db31523eb413e222203476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eb33bf099c7f4afb3abb1d035891f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc04a204ac4f8dae4d65d8d9cb37476478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8872b3d39201e664efd2433ff0c3cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eacf567b406546015ddfa059ed97b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936f1e520c142809638a2fa3c865adc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b801bc1cfaac1c3eee92660406d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5fca8b357ab9a4f04e7e88b5377f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bbf805bf7e7464d1876cd7610fbd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bfe1281ff9ad34fb8f769e53d8c8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc899e304a025e98452a00814aad8f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6984376c37b882cb87b5cffab9151a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae442a2089ca8bb1bb549f57119a940488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e4e9b275ab4743962b22251f8f115489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826bd12966425948654a97453768046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f7f924a9aa46091fec55db2ee5203491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5015149a6ce60751bc31e89570a3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ddb0209c246f30fa6d63226dfb29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67a75d4ee03cdf1d13af99dd1b5e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd034219d78fa478a1a5e81422e3000e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cbacebc1f1e92f6e2d3b0f529e6d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b73603abbeedf459f7c2d5b7a0b4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55817d96f530ebf7dfd0dc547ffb46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc82ab1a60fe71bf3cb898618d2f1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b95e14a26a3fc9a9d71010bb0984a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a824880e4342e6233b71f817cb01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d0aa8c2d6d11d64ee7f157b321bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2912708cdcd24dc023b9e453a55761503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fa040cc43cfa80165600289cda125504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55e5478918f032cabdab827ceff90b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ceaa61ee0c9076491cc1e43ae310506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955bc0d4a517e3e67ecc4e54f847f22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315b68433c891ed4704c8271ced76d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ff09852e77112e884984a7c8b3a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d399f9663a800cd2041c20307bb92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01609e772c98c008b3ec0a7ec37ea0d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18de12499aa279ef792473c60f6c6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa78d9e6c1754cfac647acba1cf1b42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff070f1e557761bc726186595d5a4258514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc49a915bd58c944eb8765f69742ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0fe78741d7854073c1b2f84f9d4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97822f29ab3d96e59a935251e5f641df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df70623763229b3f047a93b385f90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e000add42f7cad2143ec803c857c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9d8f41b93ebf1b07982641340bae4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30019fc2d6fb3b486600b170ae8d725d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccac619296b8d987bd3f19684845ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba292d2d3fef4f37e873c79c21912b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce25876ebfa6cb95e65a42f3faa5489524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a688440a51f623270a076164a91081525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c882cbb7c16fb2da48347b5c790cb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165cad319704b515ec36c0ec3f032d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f424eed64294add4d2f5b1979d8de5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12a65cf797caab134d9449c905b7d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85814dece4701d81e7010c12502e08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34defa1099044305e38da8483223194c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7c4ad6bb28e64a3c368df2c7126b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c25f86af15f6257dd148c47994b40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9d6aff7f83fa583c63e3417f5095f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa661037ea13d2ab8c27cdc6b184c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ac1b41472132502931b43a7ab098d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14ab8a1bb23585e04ea86ef3b5398c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf946518c597521a3e59529f992081538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002d723b5afaea4e0f765ad5878203539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9834d9958967dd51532b40c0125482540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a371e3a05c100cbe7a1193ad983e9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571dbe04e70279c8ddcabd6c3ea8020542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533a3ba34e1b4c7a22eaaa39a7cbfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9a0b213430bc57855425973c7e8d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c14c10b171efd07f5c643187a78a4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d418289e6efbb518369ffea67d7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bdcc2ad5e86cc535f0896251a7bf2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551c124f49380050c9558f1bb3c712548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb6c7d8968765244b41dcb08b5ae7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92350866defeb0fc56d6ced93173e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631cc3aed50048e8b5894bee8163ad0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8da2c74e29239b424943f48628253552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf753c0c5cf41843e3b7637676c993553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c58ac9b812691e85f372ff090e7f21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654c1d55d2f099c58dffd4dcfeebea4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d0203df957b775d109b6e90ce039e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925ac847a14a4a54345254029a21776557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea1977aed2b20ef10edd995f998ad6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc0d968d251713b1955d6ab18e9a68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed1f09743519a9601c850cb265f132560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96c1cd229a6e482f295b3a2d9716e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8844fafecc24be8bca834d3fd86bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686aee0edc339b25d4b241cbed91bad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab349d84001f49a9f270117dddcbb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7495c6382d6814b5622e08f3f20eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2981173ffdc85820ad3ed1ac27bd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b577d145fffdc96e4e7bc7bcf2525567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc5e9b41950c0c536e14f6d875ec9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa34889db8bdceb48dc3288d00fdc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af8998da6fdba7625e37c58f97229570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385a922d9ccd1f9d94567d4be07cfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ae529828941475d8bf01968d411cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9094d765b35cc5ffc389300db37a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6f24c5e713e3534ccaa36decf06e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3c082010863596a86fd8c2180e56f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373653276673131a8d6eb400cef26cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc7f50ec865a515893e4dffcb0a2b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a43ffdc6c1d94bb141eaed2803d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d8058334db55bd6bebd01a4b6f6ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657efbe8ec59e7e42c83b928252eac1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef6dfc93e9f03923e4c337708a605c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15b77b051411b2e1178e2a6a9f3f52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38266042863a708aeaa17cac3857973a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ffefa578bb4a147952d162fc7b18f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a188287571d8024b0afff54c48b06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb2a1034dba7ee96fb98b3dd9ecb2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831546b313efcb6ae07a1a1d71e45c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acc2ce765d7664204dab76365b8688588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ebd2925533cc880a70c0651d3300f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f6ae6979abdc659b2b36a859f79f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889e457b1c834bb286b915647cc6abb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a0244f81a3fa0768ad6058cd5a46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c81c800c9cacc92b05e9292aa5080e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab0f7e82873141e73a05fa76a5fdd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42999c5e09df2cc9f0e8a71f06f98e3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f8f38d0ec138fe4d783a71a131671596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de65cf2991b39062ce592488b510183597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5546627ec1e58574e71f0722ac28a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79604dcb64f405670efafbc3af340599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c17c852a4217bbced11bfb3257323a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f0d211c7a8548295c55d6c538a42e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a08e98a3b4b8a779f358bbdea33f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d45222c834e661ed44103f3f92fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b41de4ed397dff727f0ef5b75be5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f633372068d7e927a5f49241a672605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a5b28fe134b532193c024526b98a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af531f432e2a4c09523b1eade98ccf45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7ed1d1264629f0abb24375b6125c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1180604b029366d47c075ec37ef4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6dbf945abebc24076a7555e17f05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc08bf116643f724094d64ff40cefe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df17d1cd4e45f5a84fb43cdea9983a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cac9891131d2fae4c97d6727988b35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a324fb7bc930020cddcc43320ef41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980adef36e65516ba1b77666cbe67bdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960ea71931b3090cf810d9ef5ed0a4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb03027a1df232c36513b0865cf91d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69cce80ead2059e77d9e7c8a96776618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0946daa06a0d700c007641eb7c0afb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4213f4db3c9e423d74795460965b27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c710da6aa438fe45a348b225aa543c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3db6b97aab5819c3b4189b8b426a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951679483410eaf2aff30ad64733098623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0fa36d38d9aa5388b11d93f67d541624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce997617842adc4925375a67e5ba96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d514741c52b457b3e5685f7dd557e02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d926d507f4d0d272a9f4dcd9877a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b4150e449cd22d4897d5352f47e41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12576010775ba06d1e14fa26f516d8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fc9abab4476429be1903ed30eaa90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f613bc8191f0c00041f340fc60777631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a629e1b002b7cc53b13b25daabf12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da8625d68bd1b2722ed41cfbd596e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0e2e11866ac2e82a65d3d770ab7b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5bb457fb6c641715d56e211682c40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4afe6beccbcedf6963182a90f9e721636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa30e27677725860f4e0786760b8a8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e74a9fe925ed8e96b8428c5ae5fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7699c991115b01a6cf1a6703deb46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433a9b577df5ae6db3913b657eb09b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b750427065b57e62e7bb18b654416641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b9b3f0a282a5d8b75a216c8da9db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c1fe70cbb1409dc4ce14db5860b48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b388921616b3961c2c1d0a7e1cf3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a88faedcb389a5293f254fb15b67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d89df69043e64847a6b29f5026e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac40ed9248d7194e63c4c0d13982cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d54b8be46833b6e002b26c82f66c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399993ff836291f9907da00f453956e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a932e5e9c799bc2e66e1bd240a5986a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ff74092173ac4d4e9abc4bfe5a1de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e411277b9bcb72bbc21f7be4e28079652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb4fdb688338f11147a3abbc5537e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde2385bd0ba7c0eb4734ce6b1bf786654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f852a1bbb6844ecf0555187efae62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f7186a12fe1843888639159e98cd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c21fddcaa8ad97ef0fe59fac0243657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433d57c1fbc2680b64b91aecdc1e4ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c33b277adc1be1318e2b254a99a767659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824273da8dd6c4b29073a53202384576660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ba4cb09750b1e9e2444acec2e86b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b19732b53354a5dd0b1d9be847842662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6411dc7b399a6ab170a4d0ea952b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96883ca61a88048f11c9ac3e53737e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b79373cf9e26430c039302149558c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca03f2a7ed978812ea1202e241680c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c64419a9e66843e8870a5e3d4a1ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbb9de096474b03b92da82af9a41d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065487734d7061a67b92316948848df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b976b8114c6b8ef0c28f91504e6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710a35cc10a8bca5a115edf60a8dc5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1d86734d6bcd900438e09098dd9c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e80f3aa11e908eab0905e775a6ada1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dc963873b7a5cbdf89037bf0f330b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e300f9c33fab3a74842f1244e27dd7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bf33106fc378267740b22b08e8361676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0cb28fbffc815c438f799494a0ed8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776ab6d8624f7e0ec72409539540c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b285982cdfc144e0fb4b9c0d03ce93a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379887bc9aab91de8753e02d471a3aeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f0489029506549bb63f01b13da063681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d54072e991d2fc71aef8c7adf49c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93455170695cd061595df27df5c89d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc171510154c68e5c4514566a59fb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f78cf91527fb46d0327669039a828685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed278f1dc4e5fe355c20ca08c78324e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421854ad717e72b2385036cccdb8dd5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa0fed23f363916bb2cea9ad8cd8e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ae100887957f469ec9d48e46233ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7650e7c8d8d836ee5f683109c7f795690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be11c93744573b7f307327e481f9e9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb06654f23b842b1e48b483602bcf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d09830c3cb543605e1da678067990693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c710fc8c0d4eae9c5ec3562e6697a27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b27fedcd78bbee308faec7b7de02a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08decb2cfca3fc11ebc9a403bbef3e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f9b4e593f12bbcfbe8a765811e564697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662c5e945e0490bc276f263e134e56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd077b53d28549661c6ef5a5b76ea51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39fa4d5290a7bc0f68964486f02695700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa771c05f8c90b6d3db703f418979f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57ee2e29d852dc26020b64aac8c315702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3d04e1194781f82e467cc458b84d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e925fbbfdd1141cf2836e846dc95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d819520d715105e156c083419640705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def171feebddc895dd310b16d64f77a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c7520d6385b1a99effe1a115ddd56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c9f410597931b33086f2b5c2702c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d40fa30cb273788b7bd33726204f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7046da81ffedc61a092521bb03c5b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbad80674783cf91c9d011382a97c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719347ebbb5a9aa2bd1e3c71147d88f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769194fe584f95cdae65ea251740a4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7762ee4d1aa0384b4d97b9d17ef6a3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ff1a2618a42ca1daa176d8fdf90e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a1bdc9edb6777a350746cfd256e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671203e07355620a3b99658781dc4f94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d2241014ccfcc489dc061f6074510718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b891c5b1bed81e8e6c051ce33280ed5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe93e4cc462ca3cfd6266e8ec7b0f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeb8371509814555529a29c6374c56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777b2fa5301211c83da06b83b01d421722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642ec09809b62e2208642c7dba862d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b48c80d5bf69f543aee2a7c1eaab41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfd0071d0d88759dee6f8897c5ad6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e4113200421e80df17a0f0a0787ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16094f6c36c3301b0c5fe626cab933727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a7020ea15e2ea594a8748ecc69f44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03da807c1d054fadfa2a55a93941240729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17315bfe7c45eef2a44ae06125bf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b10988fdf06e70bd5bddab02025d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556bc0afbcd7b20ff9ca09e50096a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91a74c0719507382dd77ecab377231733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c3ee6fc0e0911202c21de4d32a286734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55970cb90e9f798142da57e55916b476735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d2cb1b1781c6bfbbc95d1e53ab21c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114ea8e8f261cce52e21e7e8e1567d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5761f63e8f3a789cc164a6ff80a973738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14dbe951b189a44eac7f097b646fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456bd547883ad74d71bab71c01ecefa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa716658287cdf4120d0daa4291708f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94695d4b0ebb631b5404e11be79dfae7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137346127eb9227c033a5798a0e053aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab879206078ab24d7ed0b45036890437744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709f4a54864047eb37ce310a26cffa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ac259b8b6058bd2d73c4b98644044746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708da689b75ebab3f2ce2c4a07bdf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa3e6d32054e587fd22aaf9ac14bb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7c3ceb75ad132eb776bc82c515a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079e0ada35b1a6adee532c36ff73c05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611928d1e5955b88f4755e34391c23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634c8a168dd88828f01257b6431f25a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404a2f2d5f30b8a6c62934afd9d8eae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b8dad27990c270d9cccc1e8b7892754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a5b2281e0d701f3a16341e57eabbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4220e1ee2e9b9e5ec8f100b6ef4c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537abc324fd7508faa3774ab6e3a0f6a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806ad814deffcb36dd49dcd83426a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51af312c4f9a875722d8cda08b147e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194642dbba685c142cee266777c9ffa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb3977cde7a785903b9d4b60735908761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d63e4bc9e9a34e836ea70863b939e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee2363c70d6288b87092143a3b14c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072e88d2a3d92d6aeecb358c6603aaa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2381fb350805352b9f75cc91a74c1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd2179bebbb98b03289bc83600a5b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce931fa32095b4f641c990faf6192b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bdb322d932a61a464a0e4deb40db4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024ead1ed156ac751959bebbed78b96769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa41064ba437a3ef2be502ef1886a35770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f27e08fe3e2a829a70ea62ca669a8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9967f176d50289503ff608b5696416c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a384a34b1003a18dea270d5d6f8b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00da3745e3f3350dc97b4e15e431b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a767fb382251bc77a5672f88ef294f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aed8137faaa72481f50ba59a0b580776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddf8f2fad732ca702a3d5e4eaf4822777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964f9fdfaddc844041d6ff6f011644778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc65786388ef38816ac0c74de5da29f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd266076c17db6630a79a72282806b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f8f424464007f11527d5b07daffee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69d04c79621d3ef45be845600749f1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d4ed3100e8e0ca65dc4d373fe487a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b60d8ad90a7398bddd1f723dbe9034784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a558aa0311da6cec04a49d8ed25526785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73781b5d6f0f4f7b02b713704b59b54d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59176734ec993f74e632a7070a4fb8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adc0f1d68c120c3e1b07a3c797e332788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852453e5514bf445b7e1855bcb4fa9a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cb7db43417711f67ade2969b44f61790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fe1f3101b70eff28b4d076a0363a2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783392a3d7c8fe14ceb1c93daeb58cce792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7bfb6b7d94dce79d635b9925bbaa5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f47d8ed1bc025287c6c6f76484921794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f9930373b586b9206e5389142b4a8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573d81952e1fb1d98b027a284e7679d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d98ae4036d57d6dee5932ee72b797797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ac2dda73288ffddee75d10775c4b6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2a3d18100f3dcb09814461771bde799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf9aa4705727881290f9c6a3fa3e96800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5beda846974ee6dabf8cffce0e680801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9937cbc8dc32e0e5a6667b77fc666802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c23afaaabb135b96ccc99229602a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0769d7805ad5f81452c23f0147279aa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1066d513265fbc549ef46cb9ea2a4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b56249c5a84eecba7b0028920c4d96806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d326ac6e0afd5f10963ff8c97b23edd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f8bd8656b34e374725403bdb7b06c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2f573d9b303b7bcf3e38d510b1113809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccf27e074e6466e170710c617c87e1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5cca38ca462a95aa7a2cde03bc12e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6571a5166fdf8e83cba3ec2ff19c995812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256627d359a99cd756dffbc8a4ff6cf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b939db1a58b871a0c2bbbf4ce234ba3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11011cdbec00db50700b5a69fdb1964815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1efd566aaf3b9b032b2988e4b6d27816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f4ed6e22ce3f216f285defefdf56817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f95d6a9778cb2e907f9002f4354b411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eb0b595c714661fed344393a6b39d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d0ca8bf4f6c1bfcb7f0aff22169d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef96215881eef5ad2d5fd88ba8d84e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30def8208beafb27b398ee600ae1a2865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757f4abc4afd3c4a2da33fb8b167ca66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08654afa31812626ca9a2ff57b89ebcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b03a37d9478636467850870ca06fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5498eb575f339a55dd7fb5422e608fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd7589a21f7ecb92fc8f6715d198c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7cee72f1528ab8310dedf26ef59e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6610692535769967b5ce671be9ed6f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ee9dc65b4e715fb7f7e112c1d22e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84ff93e84f2db06fe62a6b8b654d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72bcd42da32a74f6cad9147071759915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888238039c4c303b827f18c66b60712516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e85e5ff22fa770c5eb03afd6c079a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba1485b731ffcd7f4563a9ffc2a1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7494e3d936366d84c48711d5ebbf3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3f1f6706fd399e1f593261215d4d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f131e5040a4ded55592128cd9a4a64f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab570cd2fdc7c51a34fd0beb2ff73622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fae293b71839f121d474e533778ab623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e00c83296e8c61f1bbe9c2cbc5ed624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393c053accc80d050b90cdff940ad1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8145175bc4fb05e0f16cfad7122526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b183baf90636c5bb263315ac839a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a54604e117d8b0069c6882eed4dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5dd2393c823f19f613d9f12a8f3bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada834f0e463f45e54bae2c3f7b7d9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a335267f50dcf3f6efa2e2a7ff06e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f1b2521bb763a15b942e074f672232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cb5767cebfdca0415131a84d6234533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826fc7520dd1b2774a836753c59b94834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208752a611ed0ba5708ec74babec4a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef07a82902158015a769eff564edcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7fa63f9ddf3b66c2b36f60db1f4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c68fa15f1b00e2952938f50b0b19db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f79d087d8a4ddaa5da98bd94acdabb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed4cd67adde8f13060914d7f2f8a0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e680e94c263fa839501813ad27378841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc1c9df797002714c503e3ee53dcff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f932cbad709d0d28c241b982f439c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d47b71c5846d0d7059ee410e71b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1817ab14d2a59a637d0fdcce9584a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f12c36ab47a93e33e484287935aa946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0b484976b04eeee9111fba44104fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c01d0c6842c575a1fc9723321d6a5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f46268c7acf3808e3004c80c107cd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e0e4aeda1e22e10bd37bb91efd3b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37976370c75d53c8caccf3f828976bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7af1fa3d5a6e01b9bf1a9ecdf7b5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e10b0019b8f94581f49b75c6c726553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd296f1f3863c28b0cd25eece1ba054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e740b491b54c56908871f38cebb2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195d07c29a0471cb8b78282b606aea556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f29e037d89a0f691cba58ec8a8e67257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eda4ae8decce7167d14f52dc5fcc2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c291a6ba1d54b77fb96ac2e8d70859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d84a99f6645b5eb41fdf2e67376060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a631f9310f931feb0f2d9f7395d1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18e1d4b9b76d77dbb381a04d5db58d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb508fa8c0dda1e337da43b9c22ef2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4472d4faabeadbb35a6aa4d890d755664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963166271510a5c88b97c71afeadab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a123b91df1822d85cc26a8fc975473266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e432a3dd4883b99b610b8c7ba5b64067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a8c428f2e35fd1d206e663d9e8d8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4bb5f6906f82437d6ea2420cdde8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de75636200d875cc443ca73c6950b7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176000cede1d019bb5c0be83018654b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246ef8bc616b95a9af617ee959feb4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c4843cbad8cb582abab7fedf49a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45387604e62612ff012a4e29e9280574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e8e74e21ebabb32b56805efc292d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc512b5c78937aed9d654eea98ef4a8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ad5a4458260113d86a1bf9535925577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbca79b69e003005c74b20052ecf8be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280aeed1d44cc8816279b73d9f8e9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a61f58f05c65208774e61272819f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a82982524220a12c59377b2b71b6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b193b748cdd06bc98862000b77e84a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd7b1d8ee2a85aec3cd2456bd0320683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcf52f94ca88b17270fce5568909c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c65832a6b5d2a615b805870a11be585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e914d436daebf9d00a3aca22729c0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d127d7221a0d5f44c33156d9101b65b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295594299dd13ec43bf039822dc4461988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feff99ab18e1b5c4ecdf286746225489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feb2116c522e234c81896ea4cc3ee890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e77343b487a6b18d998567a204139991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28fd99f24538eb4c0a90ec39e58c5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e53163821dc6f432f420924df7c6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd5843584b78197e0043da93b4d7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf6374d213c518832ceb2cea9f1b7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f44c428f1a8c25b7be883cb96f52696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221d11215b9e5a2bdfbd5e0e5428fc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456854de7fe52db5912b4caf1a3c57d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c85778bdbe7bbcfc82eca66d87d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b691af022374a94bc38091996a408100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb86f5dee7cbfed34d50d5c0b468d30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad34d0babd6294f31276e2a11eed9bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b0f4bf6d6fcaedc9908fe2883e1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4e6bd5fd625b79492dbc078f7ab11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174803279f3d075d92fda3d495b3fd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2006114886d3ac6bcada922d08451106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762267fef9a654cf4ed7d137ce2c493107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892afed25268901d22645dc2a35fab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade1eec8874c0a22a59bf9690d6645109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd712008a06ac11a0b9ea3fbf9d95de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6292d9d428d2da17df4458f20042b4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48bf558d81b3d574a2431e8d94cd30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050ee6b35cb0f50756f3843409bdae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5d07a56d3148212597c3d243b97f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f325c7a7d4e932d20c3e9fe105e491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ab010097b5b9e1e9f79cf0099570b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc2b551b4daa76b9670d87d3e78bc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f34b023944cbd927d5a568183f9e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b66e38f3fd108367665f1c229778a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc84836ec0ec266ec155e4f1c472e5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0be9889264dffe6e91ec6be2a0f34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e8d80334a2c010f161abe47f8297f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5468e1dba8255799ba714122db007123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f13657e0c16a8d52ae55e0e8f0275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef2cc581b0c7e9057ee415b8102955125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617a51c6c073732ce349a009378cff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd976dc0f93608bd562e7e8780a4015127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453b4ccb6cbbba4ae8e52cb14577682128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cee3f3fffa7a4112dab9ff6c23eeca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253448baf3688ee979201906d49a2545130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f8c1b79ea5f0c13a57f8093706981131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f0873ad365d037bc126a7413c4cfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722300ecf70b07999001a3a50d92fc63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b1da0f8ec85b3b4248dd8f36c4043134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad19a33ec8255a5eb623bdc68149d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315942d815f64c93cb12ac4d332d39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ea9c80a178305b411b3ab2f66caac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e4b44ee7bb20a79585aeadf62e9db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5b5f4d86e85081886e3323318c646139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80309f2c6ee159278ca01e72d1e0cdf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c325d1948cf5279e8d14f6a1ded8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb1ccca149dac18a07f14c46bb406142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8013830e4aa7b071b2411725b12533f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab89edc4a0c645756ad06da312e6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869a6bbfd5e76e5a08ac17eca66b6ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd093ab8c20bb111732b9a88aa46d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf7677658fe49467eec1fe4f29169f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f9a763461ececde9c212aa637df8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f63ce4eae69e135c192474c99c354149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d931161ef2d42b11c69174cc3633631150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7856cbc301fb2e7129b03e5b5b5e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fde575f3c64271d53f636f45abd89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0692ac3b5369dfeacea6ae025dd8cc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ddb37a89ca60849e3d04677b41b17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69371e2867bf13189145923a509031155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ec360d967e89e89bbed10d367291156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182454819757827d28754ffb421c118157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a208a35d4016c9b0d52857237db721158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378d5ca380dd6fc2594c1894eacb341159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4393b32720b0a36d730a894c1a7bb5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3353f02f802fcd65f7a98d25d8fdfb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5fbc1a44d449a9820fd8611275194162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5ac0bfe4ce686da82d739d7654d59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae05f058d7b04c64149cc345cef50c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655163076ffb6122dfa94f5dae36be16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99aba1cdb2ce64ae315a2428de7fcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f0a57cedd6556f2b113a436e48cbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930826a2afdc3279f8fa22c583aede4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65c3feed8814fcbf0226137aa3f24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4132dc411de73f1c6bae4ecb43bea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b522e305a04f5fcc49786869f13389a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8a763dde86f03990709b2694ea5c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58c35c6d5027a5bc72fb1789bbb544173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c207230e06b16369364489b050d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21936ad5fd633018d173f449a364f59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31c88e5daa3da9ab137b86f33462bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647b7a9574e574ba448538d9d763200177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f69678c422eefa6dd314857809065178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f16113ea2829ec6ca2f4c114128d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae32be5aafaf0e08a1d0e56b27e64d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d71a4112c23af2d18c908aa21996181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70fac418584bcfcd0aa102514dd702182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4239e0f41aab681e7481e131b3a260183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f65de7e4e2999737750ff8d78936184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159af7b368d96b4e48559552d2c448f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003035f7a61ec8d8755ea7ca5b7f5c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95ab7127191cd0c7cd3beea7bf05e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bea5b705405b423dcf367ab3d5aba4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f5b5159e2273ab80e3c818f20f9ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda37aebf115efea6c3f8c69ac5cf16e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f42691d782efa31826f193790edfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df43f72c34ec5fe73abc4cb81ebec5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1fc7f5799683a366780076810291193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8014e0a91fb12d252f48d80b649e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211aad8c241bd8f140e4978a8619c42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ae84ce8d205e3a6393f2a2da834c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a8a087cd90955bc58aaf368448ab6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb3c3083ac05efb677e2fbc66f1ae7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6f6f976532aaecdb78214c530040c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edfc38e58721857faec0f523d7929a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae61205d2e3362177e81b2c5c18be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c95deac432e7f614c8f16a44462589202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba2cc9887f74085803a5c967d335d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061bf6cea97f494f170c5322b60878d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba838762dd14f6c8c8db13d0e4cdbf75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64501efc32acfc2c75955ab7b01fb2c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca91adc21827507c7ffea45de438227207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0c803c4165bbfa60c37516bc584c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c83f1fb45f8bd12a8e54af1fd34f18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a67cdb549e687fa3972ffcc5a6d1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af77a4a3f474f26350b3b8b00f6a72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a314709cf3015905f832240f36f7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be85614b9a4f4cb4d4efb3b135e01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5075dfdb3f2b489c7c852616df0ee9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832abea00aa80c7b7d9adf19e90b869215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e2e89f859342b20aa219020259eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb38d73115ab0fd0b3c7383af19e156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21902da4415266d99335c57e2b274075218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786c635d0afdefc424dfe5818c85b31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472a06505850a49442f26ed9d6001f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9182dc62011ca9b1153dbe701c38a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef996f80cdcf5deb250d4d48348d65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce25ab554f884b4568390394f39c566223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c158f29e6a907990e5ac2b02a693224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c6a0082443950d3cdc02a735aa70b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba56cb876560d01d65d866c2f2686c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e5d6e9c2550757afe1ff25c233a4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc87555d87e6a656ba0405a94f0d958228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01e1e328090476b8b1a6439bc653f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1629a9c466b0a08acb1c07a7586dc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9049ccb827b9b68d8a385eebe0e76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d110d0f1ed11bde472825e362148b31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051188cb46c2781ecdc331c959f734f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55e1a4bfda0db0150d2b154caf7a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd98eab0a4dc12a2cc9024476385d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87979a74d7e349fafab091e1bb40bc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b1df93b11ba2394deeeecf3df6e29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0e225a7c3c788d71f90440367faf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bea1450b6d2812390699c5c31d821239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c75eceb3a351749e13b427b51a352240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9e8629250b681eae6a789de9557ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e3a5843cae19c91114b5eee505ec9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7b9d31aff88d9eb97ab349c4f1955243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb87c6f8e5801bb3284c6e490877d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7cd7c462d2320ad92be2266976201245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb563f4cc76440c74334ff48ffd1cbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec351130fdd815929da2e66fea2443e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea7d8bc962b04e5cbe9b6fbe9f2dd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b420530b225ef0ae8b75bf29103e234249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983593036392b684265a24c4b5eab1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4202a888274652c1722b50440601a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ebe64b64740e9a0ab85884aaee47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721d40038f3fc151285c4da46ff393253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906e2fa3df63b61d09ab004df3b6833254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2082cc0127ca1b4660315e9cb4632255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b895e05a7333156dcb48cad12a37cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a1067f72714f8653c7ea9ebff2ba0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0b410e5f2caac1c3fa75954507b06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782a17142450f0a9d5296c203c6887259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac018f51030488d705597ce403220da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcacd3a39a9628ca685d55cb782e58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e65d2a4a6b66d671df53bd00e168f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f3376d709b7b1a7f9cc5c8c5cb47e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db0f5e095292cda6445f305c5df310264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be31e870a9a96c4c509b830945b01ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bab314ca0437768807d4ce20dbc41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885b49c97fb64629551782dd243c50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe5df0f0806d4d25ed1fdded6aa18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92ff7cbd1b3242670afd565f752fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ff038fd3586484bf8fe7c25bfba7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf68c12fa60e73b0d230f5d420efb0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bab486974327807c4c4b0b9b8f9549272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9116fcad5c5de212a60460e57b828f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908e0017677cf5a9f37c83eefd2b318274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f9efb78d7118d0da3d3ad143fb409275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccdff9fe10840ccad514b9675dfbea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb4bed633eeac00385b6fde7e0e3b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb2bb44a8eded8a8bd3a1897c56536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc88f94d8fe4a38b9098182c98e24e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7830a0890dcb249afcfb5b0783299e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7466cc2d57a58e2e01d06c9074542281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed2d9b305bb18043865682a964a31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7d122e1bcbe167b97b4209855086f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40914d643bb4a40c586253b27f582280284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9126df715707ba634661cd5500b24a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f695a2600c0a991d578e61fd269d94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452b1d1725c1aaef9aaf169510d80a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eb73b50b482a090e7a9dd417dad77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf92f54fa2be88c727a31e0b3eec7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5deccd3fc68cd708cba2b53b23dfb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab8dfd2ca602675591f5db0f2274d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5351178563bfafdcca892148c6b17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc990475a0f1ed6c82dada508ceaa8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aa84c8d403fdd3f3786969d13d31d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f84fd75f8064c22e7779bb54f450295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44427e3a6e13bc21b423fb1b4aa0bf0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cdcae970a5c1fcbb1c1611251356c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a935f9a7077729288693a62eb4c29f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e247a8ad5bae86166acd6667135f49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91350c40d650f6c9d85a41995709e783300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf29e55541c1b9e4806b8ce136414301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d74bb1638ef506c25f69a0acff4f99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15b4f042abe2efde83ef78d6bd6e9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a460ede2e440e218c2fa8111deaa6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e6321e337a5b3b3ed8d5d958a84c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280859c9e70bfc46e03718ca5c25b684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0191328ac0a98805f883977bc349315307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc8cf7b64140089954a7632a87941308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20e63f7697de7bbcec36d2a5c8c7e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7b9dd0a06e47179e95a133f875f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af8a20ff8ca7861f0ecfac5cfb9503311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76bd96a3292b5f0f55b50cde8e8b30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e761850da7ef9629037ac5c2fc04e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b7c32de754480281c7f21ce28b9e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3b49e8295cd0657ad48f67e9b35e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775abfe2574e3e20713a171e4ff316b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997497a279abd9c854522e4db1cfedc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be509869f897ce70d21f944b76c422318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739081318576a4ff5d9c1c11c6ac5fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710305f01774f5eb478de16c8f33e8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b93c3522bdb84a5491937a4b428b33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848f3e0ee63f15cc034f60d0bec5c32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac597ca287afbeb269501b9438a0f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bcd3d1b8f5d786abe5fcc7ba639e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a7814a64b7c7515beb038521e92a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb334dbcd9fbffbf0b2ccb7f4b85961d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2999f3d9c7bcf0819c91ed35e36de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c33c7522d34f8509eded98c6140a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7e027a45fccc48e83d7c9d103a695329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a303c8ba08c8fce5f09f61c185cd83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f52bd1e5c2c5bc1ca683ad6a7f56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656220db4e3c141a9d24e891f86fe9c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0733182c2a3ce16e0721c70f559adc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788137adde9dc8a263ee2178f4b0ba0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb34a0853250e682ffdcee31d8e2b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0419e54492af2ad1930a9a4b50b0d53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca59344bd7d00de172bd85c65a86577337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8f9e04e0e8a3e7b2dd4d4f2d061f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf323d05ab826b4fee0477f6e39963339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14d636aa9c17e9475e761e3abd1333340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc8e48d3df8726bb397cc21c852402341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e8a4972a59e6af95804c3885347b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19705566915278cd92bb0368cdac42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b82af42169f5b19a863f48d7538c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8dd25a0321ec73aa2558e00c44f35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef9f45960235eeed8961e6f462cbeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769574749b81d96aac954d74bfad2349347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c6cc9488dcd3a598d9ae0d10eddee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6bbb140be8397ba65fe4aa963cf72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65bce8196ad1cee48dce59abdaed95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b4a00dcbeeecd462275956723f282351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d4b0231121af910120804d0eb8bfd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a151ee623ef84436635eabb9cf335353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be792223fba06c5e7c1daee927877a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9f85695829bac350595331895885b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34457edce671bc092c134d35e8031e77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4047dc54f6f5801b182b03c727e500357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a532e80010d94496095c6eafe0f628358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1bbf7af6aeb85a22dfb7890ab27bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d4032e9fc4d51e0d8aab8051430c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec100d438dedb9450ead58b4870bfb73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629f8edc07e41fe6a37a855ab0337af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3178e8528a79bd64adad2f069357f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d2c1ffb83bbabd1c1fb1bde997435364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311bdaa737e04bf2fc249366fa0bb0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187798750aec87a019f20595dfff440366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978247632063228611caf178b50c117d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b20c13cb73c37627dd00d6da77af8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a9da557f163ac1f23d272b6a45774369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6427075203e657d09332d67a6633ea6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc430a2cc172e889a734f57a69cc681371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e15d42634f9185fa188bc3ba124cb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525859b6d57c8d295eda7b5d32e2b91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ebf06786caf5c7cec115d96a75d64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ef67832827039513c04fa2feb02b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292266265ae1c824364c3053bbc15a75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849e7940bbeaed64b209d2ac951c80c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6a0498f95bef64f6282989cf74a14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aec2a620e9d46ed809f5f49b3059bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e8d43b6ce18165318d5ea66df6b4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e65b9a9dc3f3012b115d9f8c6d875381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d1b40f90ed10750d9e49dd3c367fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b1c0bb3e26197bba1aef744eabbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c2b0811c57fe5c2f940de07b4fcc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8142c188be470db1ca43356f0d90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd5121a846d09bf9af6a0d08d29d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62a5dcf012ec9a713dc348bda0a780387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb111d00929c06ef08c9c7f86803ed3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba30edbd672e8a7b8e40e865fb2f457389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e918dfd504498e86e770215a986fdf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f5901ae2a7af26874ec146f6b1ea2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51111b1f683f6a170e437b982c848c9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ab35f9496557f54f3e0227704070f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528debaf6d09b6b29a5149c9c17711d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065232418ebb5ed90da066f5ca6e39a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca2b89548dc04cda4cb4b803e9d76b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed5225a430bbc6fe1efa482789a29d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70bc6bfe1d87665c677ff26ac1c5c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8c704cccfb599bbfc52f874831c3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc958e7d229b9706d6e37756df04f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166210bd11249161ce77eae1bcf1730401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bf399af836def2bd9b5895ecc6ead402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a559f4f5aada5839a6eb7f986b238403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e515eb88352a23efe6deb5bb50fde8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa325d6662efa465e2b816dcfff793405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e789a4cf0b7f569566cdee1ab84c2be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6401e1a49e0861543307c60d9d1f16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6a007c5db60162b8c6cdde1232d32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa35262e83cbeb59c8f9d1e28755a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d6427e2836cd0d38313a8566fe949410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe2f19dc33428b9cc282b5843f156e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c96e783ebf995d867b4a792db7383412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318791d4d4096f953511a37ab823e84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf046564efdfeb281c3a46362dd793414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edc4ddc84f282f2231659456bac529415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc49f46dff961b00d9471f934a89971416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cee942b84c2dcc1a4d5d4f3c87698417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb1b7d01da0ec1e0c0458b2db9bd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c3322ebd0d894de1353dc4c062c2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e97193b3bdaf178bebe758cfc3c45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdbcb14922bb16a87ee6104588aea9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f7ea44edf17a76adac348032c393c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371993fd1f7ca2da9ec36ca8f18865d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf9c84594db0d85a6e9d5e8f62c25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc28041a05e93eebe2743ee6d8a67d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed0a706df16367c0fc85997922dcf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea549be8ed9e079bc6e7d88452dcdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada18bcc2bb1c587f3a5acab47b082c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0b11fd831b19fcfac5190f504ce43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3803259e7dd5c4d1b8514a15b96c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f21478056ffa02ca496650a835b03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938388b4a80854e82d165d38dd187b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0df482764d18fabf830e549559cb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905dcb269731d778fdf88fbde61f745434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd7faa7a94f41095811c453104868f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eebe4a4c68e02e310b4bb6c6c6989436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c122441e129dcb1eecd75303bda0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c3c176bb8ccb3cbcda960a10c264438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878d5eea4942257ffbd083b1da670bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fe417766b3193271702a51aad9a52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941b1208f0935371660ea95e2f399b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb194c383736e603f40a86dcc51b9baf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e60c89b966257ad4798555dbe45f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729521478251fa2985ea7828bc3bffe0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3490dfd82aed5e743d4656c6dffd325445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2802cf6111813f07abf709130ae5bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f98b6430412fe87fd919e9a427fa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ed0827d233ad1998fdde86cae0c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005643c45d7c9f480aeaca156a9d1f56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1843ed104c71bdfb43324cd217c29e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a43542c1dbc76556b9906e695c843451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fcaa2dafff2fdb8c69ffd3259b09b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126bde4deadc03520fe43237b244c20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450524c44925b0524c7008821aa998f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6642494a79b2f35f9dbd37e77e98718455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86b5adca66a92c28208ecd85fe0c0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc589ac48c5768de949db38d71fbc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050478016792ba72aa1c7b20fa1b85ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b050e7fe4acc1effc1d6cea990fc70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9f482f1388351ad27d427848897d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02117d66afd55bb22ba216539d056f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da765bd606db08ae759cdd2c61ffc7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a6b3ec03d40f4dcdd57beeb4cdcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d9c84cfb201804fb7aa6913cb3946464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa9e8eb5c17253107979cc2355f28f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c4bd1ede32888231f8bf9d378004b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b36ae6b5929226fdf798ed8593ef1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc108e3ec21409a04a9e3f8856dfaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ddb4d3d03a5ac23eca15a8675fb28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea1cf2021b5b21da3fc48223b3c63d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ae1ad9e74caf8d4ad9a3080544ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e13cdcb693b24add7b89aa9e7bd1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace798d4116ec9c92eabf1e982ebd10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c4ee76f22f5d90f0d9ace5069148474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d873123c9e4961bd880405de375896475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a34f6a22b01069ffa31c6b9a199440476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d1c2d1004109bee86e89ab112481b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69464fd5a6e74c5a67cfeb84cdb3fba4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489fda4fc5d4acbaa4d03271c22e074479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2a1b6c5ef4c3005728241d6d8ba25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002d816c428a15909c8e3f21bfb149481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd95afab5caf88baddb96c38a6b833482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9dd6ff67b4cfdeabdceb54a6a4334483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe45ae88536a685a258fa5d91a00790484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa0b83f72bdd615de5997ab17af0c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdc0369a91357ac90cc0f2a62d081e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cb49474479a581bef5c0f59f78c64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f08f991870bffdb2b9b4fb4aae386488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3d229f16551855981376c02bec1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f069aa7c8647c77c785b791a87b0703490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c9cce55a889df5d278acef3092039491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb96e09a7c970e8e9acc1ec879aa3f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c7e2f702c0667b05699f56a1c3abd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96bf213f48b66c3604ea2335482c0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec044740ca63917dd5c93ab6f906bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348582f1049690e57bff7708602d09a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ab4103a012e25cf6abf80779b277e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e2b12fb4ff109f11cde5aaae0c87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef869080f2c78f65f28000197b1d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4fdd56a15bcc5fc65dff98b30be6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7f638afed5845aedbd2bea0d63fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5458bea430cd12d3be59064f20cb3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27f3bd529db953d3b9099ffcc3199b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ef6e9fd3f6ff186eae9525faf7dbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d716ab1358a87d2deceebe9820f2159505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e2f475eba41d64fc3a0f9f81b879f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4920e8b1a3353ce5e358a5700544e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392e8b2f3478030a03164792bf66ef8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f8d8a29dabe714c70c5cc2d31597509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833da213825f19bebd58a245ad80c6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd7359ba07282f1eb92e203c11c33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d1939449d34110f7ded7ae02dfc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ed88a1ba28162036d783c33fac04d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f102a0f59af7faee6208c1149f8fb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9e079674477438c789b54abb14e9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8b5bb2dd03d4454bfd34d92a51f10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3965a4b1bedad652918cc28cb142ead517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b15fc6bfd4924d0b9d815a67bcc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e335fe1316a18670839ee6cee67147519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579266395e97cdf24db3e8c3396612b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1f9e7993579ce0a29a8b1e0d4d4c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310c90d87d7b5be00f85091145dc58f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4b0264a95c8007ff4eef554e9a62d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fbaa21944e9c2f3a5ba3d87a0a86f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc40ff4853a3868c37e7cd078dea0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca241a7c9a8a50d8a06bf99f90d529a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d74fa3cf66d361f1e5af41beb7bec2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc6fea18ea5677c0030d37ed4d1403528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbafb20335f25e02e3838023c2a3387529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff92a21093aae0481df295beb69a46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819632c9f7822c1a83aabdfc23b07582531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f085b73e3dbff53a93909a9fcf7dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf99d0c829dfb84c67812ee63cf727f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1005c3cf44462c19cee72aa051e50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c375f414bd89624ee3a5e25f0de919535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346621e1c4565dac06e2a6154d95058b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc859f9c731c4e96adc7e313208395f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a233e0d39bf83a16b063247ca68a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa5d1f05f937532d4f9fef5f9e7f36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a89f1ba921981cc7f0d868635ff1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ca2d158b559e021957fe0bebbe4d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2a3f6258981763b9997a52e06663542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac93186605aa1317238c0cd1723a45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9299be50e18f292d585c1bb7f23406544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf9109346bb2d1322a5470ef32e43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20ae89d9a3c19a0f177e523786b54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f79caa9d212bf89f112f25d011e80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edaa0257c46e33e754dbfb62959060548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200542cb4c7288c24114d211a575ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c735c3343965ec7e4c66e4d204a973550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e9e23a83cdc057395c6076484e9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482691e31148c15c5d8ab52eb6ea9b64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ede3d5400eca91e54314904edc2a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd13a2fdaac9d67776c13e55308d53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139c99ac04f244168dabdab0e2f4f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50d15415ddd8c83ade545555e758d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c607e8ad50462e6c9bb6dc0e383a177557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9579578c49be6d71f88fde87aa03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b275a50b3a9e59797d89b70c4fa71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824b497ceb54301ef0c310a5f757936560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08101c9d37eb4c471f3817a0e2a2e53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17aaabea6050c171ca73ec718dce56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1101dd1e4a0b85a7457c9a57a451e16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22bcea1ca558dff77c4fa5c9babacb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3254da43d789bd0e091fd970bcb730565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce1dc0efd12d1d6af031236cc8ef74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402176c18b65ff0a767976dca619ab24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf2951b4a2b59322d1e802aa90de87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc004e4ce5022e291656d25949262522569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653acd41a79c7caf1ec032b97abc6d32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c7b875cb6aa55648b476170b88ebc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3221cc3cb2d30e8f9412a663da8a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a68260e1f5ceed1287c60025aac93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca365156238e650cea0880b3dbc9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0386077379be609557bd4f43ba53f7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae50f941636985ebfba3e6fe7af5d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d43041a51f33a2ddfa0b34501a626a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be690fe28261dd78e9841dfcf8e847a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed8543ccc419cb797d1aff16d5e09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab270ffad7d2f042ec33b4d12c2595580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074da86178babe2d3522d7a3132aacc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3c3bea83fa6499429ac84d88e3ce6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b71a90877a948e557b9fade7e8c37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427141722c750a88038e3bc8c407b90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661a35167972e0de83324fcb607c98d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d10516c056eb2ac5b2a3fdef4c7bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec935ea34229fdbb750337e5105104e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d47b99c539292f9f70e3274479e93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab65b3c20a8dd25e0689b5f64ac1f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126680e1648574f2cb4a82fa3d7d209b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13cf807d230e0bf5e3bd3f2d4f9fc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9a29077d613abc38ead3224c5301b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e76ac0cec9bbf540d97e3df17f60ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79094a11d33f9cf6cc25327155b3d42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b7ed1d11b71fd175f20165cdd9e3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d681c3c7154b73f1c11e57c1edff46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22dcedbb88c46b96f9847b1b6214bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62267bb014c594eaab7cb88b2a0e1a25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b768e109e257782730bbe959728271d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0febfff502cf572ecc60833a1ddd96e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a399277db8b7a7e4d7458c8f8ce0c5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce8a57d339d4dfa7132a84c938e380602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e3eb77d18b69ecfb434de810bca23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf63d378e3b7a0ee820e783aed2de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01fa929d493e149afcafa39566bd7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c1d31d4505b521a23ac79206ddf98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d6b0b42735e8014ce0b104d89ce6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142489ba5633e2b7cb9a4fcb926b9419608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095742cfeb92fced0e6cd2dc71c38fff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd9b2d25c31aa578b34300a78b2cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c768dc2a70cc0deebc225f20b679b7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a78fb39de613b7fb6cbfb939048a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bef9a0ee94f1a7843a3f3c1636705613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245e6f5c16b9a7986425c2c0d82c25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f486ae0404f24f518ee08f5857e8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901365a806d7f37d863e2216dc233889616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc20fdfb8ed3fbd84391b8a1ba1eae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b30b024fec1b7120c8c36b315ad6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f57816b8ab726edfafbabb54d956d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11223eabc2acd0eea4101df043ce0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adea3b598d6a337fa6db1ec85aed74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56de7e98fe3078715b8cefa4a34b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a3f1601db3906f505a2304f33b33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2844e34bce6f94bbbfc49ac85cdb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52117cb66b194aa359d841a2928543a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c5bc1bf2ef997b3ac40d4db88fe6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38ff47655f296977a03db60d9eff65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cb0d0e0e52b6ad2656157d7d7bd6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177077be72dbb2009725497b888cb3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93174ffb4dd39a4a4d6325ccd4888630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9dd3b8b72858caea43e010080a3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd909d820df806b1a078526a3fea9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904fc0ee84f3ac7eb5baf9e57b0e38e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae078becc78ea38d6131156c2ca9b26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52873e84170328b161e2571b963dc0eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e43be4d399fe7de2b881d871bcf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299aa2e0ed2a614c0263d9946344691637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702360587916f2d26b34d46a5df0784638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4771e73d4d576e3383a40fe8db63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d71d056a0aef434d79ce97c3cc1441640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce88eb68a9d8f0f57803d205fd47a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33f1b9238230760df2f69d16c45c68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410384999fef93c887f2a7510d8a465d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409745bedbac663b27795b61cc13fce7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1805f6e08c20a4f39ec7437ff27d8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8fb9ef4c230e1c2d67bf03c6594b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4b63c89c922d71b451c76d410c0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3014fbbd64b1ca68776a34619f5b49a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7a84c55d97ebb4bfe6c9420c08c0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12864bb92bd7a93cd1b5a686863b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713939a4eff2f11d29c8f37ee6a5aef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aad6d002813313a7cdd943c730019652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d4658b411d4f55658723f38df241a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f3526004880c49638d9a428d0dc87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb2576cc625e46ea892ff80d04d32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eed0c5b92673f0eaf42ff682f521e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff5b3ba9fddb8814fada2809cad9d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e655ac11bf0d9b56b2778f72267eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f52c72a00effec67229e556bc9c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f37401ee12f0e73039e9d660fb8675660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c14ee8eff155d1a2b5204e2e290e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70919f0d008a24f4db8aff8c0f6914662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80b3fd57e6207e42f74ab8ca3b2a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c1e2ae6d7119f989bbf29daa470b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df232057328b35278b31e20f2a3d2b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b6f3828f53fe7798dbca7317f0788666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd032d7ab5d7f10b8721060ba68100d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8985c2159f291bd7133377b4ae85255668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b37b2ba32b8499d063e4d2713a84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff738cb197cde9edb813cbdcb006efe6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5e52b07adb5247060de581e702bf8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fed652b18babf4a808554f89b9f08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c356c5f574d70f9830aaf891622fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359856b986b749601d2d1a8ec907f79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b3db9ec6008e4ee3ce9e7b230ecf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e8c97e83f7a622589461358a4590676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93604f9b8695eb0ad64029d191486c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e871e66c60bdda230b6a0b2d03f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c279936814ad21850e8015bd21fbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5802b0c7c6e55a821602f038f1848680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c9fc1a6927c640a617b2539a25c8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17681c241f8cfe921dbc3f70cd200920682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe92ef18ea3904ef754cce45c17314683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de1e28bc347efa7e3d4a2acfc7c43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367513cb44c9c98a774234ca7cd7d0d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e18f16905c2198af3183bfc6cc7af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b14ddeb40804a38cf4bb730bb00ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d31529185334a5db3cb68df143516688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc26d0d9f322289f1d130ad2248e63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb553c62c24a102e8eafaf368a39c993690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bfd27efa8f924c0bfb982e754da39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3050d0aba256c71b3dee11fc8c1b34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a75f430fc49925a9c53b0b710358b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcc6fdaa2a6782e7322e2ca92324af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c3333ef8fc04688856fcee21d6a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd6f9a7b2e11b8f00670f3301a80e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceef530f46b6c6c5fb21d04ad7a8ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8386e306135ae5ce9ada811cbca88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c7b83ef82e796014d73f3b6182070699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715701257c08a81fe90537d04bab306c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5ee2e21d85dc4768f96d792878753701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07887b30a1bf3a629d47f1fb92a0d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3a537dd9bebb1cf2f784f79c2c850703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c29d61440b53f34893483c2294a71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8378ab871196f031daadd09d162cd2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f8fcb4781f50a33cddbbec4b28df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295b690cdf8adda9ffef6012593ad7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b7a5a9e43f6c6efd1c9b6b8b3cb57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57dcc3880344752cf737b45de0cf31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cf86427de5c24d651d3899192c2a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126c92c326ea7f8fb24ed44eb0fc3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cec61be4d128d6a5cfe003a403d6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc4dca59fb53a133e816d99604938f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a51fd833ddafb36e07882d27884be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f4d78c536331b816de05bf03f220715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241babe52bf046fc94abb04467a86f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98c12c3837b8e70f3d99fafd386ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cbc7718bada42a6f0be52a8c1fb5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f3edd9f3c7e81e4f9c378e76315e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eb8858c02d2021a2c69f5fa293e83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ccc4f423ef870d7006596ac2d9bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b50f3f0ca8d486faaf4da2aeee4a9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38ac6a24ba267a4a52af512ec2c159723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6086c9f8c87cad6557aa567aa686366724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c111a1f7461a2a577d62181de29285725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f4d792151d20a912baeb773a5985726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104181c2078132c67ad321d50c907a8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a8b0c7ca6dc58485c2815684982b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0382cd60a25f451426a9c1f989932729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3224e6c3bad62161f9ec28ac7ac2cb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d72639f971a83f3d362cd4a963185731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c3f32f2a94ce154f1095e8e668570732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888159954ff913db5c20785a603e9cfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda5feff0fb69d36a031a643081d21d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40412228cbe37ce4c1624ba7a7eb920735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e426c4cf9cefc9f00d51630d59729736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1882927376de31d8deac5102e81d7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88603a77d8a352b9fa423ac3398fa4c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047512aa35eddcec8ee5bae06b43f705739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f094f6188fd5a4729b5dfabfad45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4413e0cb7cf863836cf5c4b183b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5139fe4323b963775da12a00b4784742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3bb9adf723d87fafd4a0420a84c5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31231339ca4a5adc30fd21da3575d71d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f122ff55f248d6f2eb72b0c69add415745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f77dc4254636856627d0ffe82d150c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0c1473d39e0de9dba064e42b20395747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768dda6f7f7e6d8324c7b71e8c9571e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea1e9890718a7700d197a4d3d91b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a55c7a62517ad3ea393db26ddc53a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78182f8fd1dcaea625ce78ce554af4bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3657a7fd8c43bbd714a21d08410138752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571b5f71f50c810f07c07c6e5c846b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff2e8b00960814c28546fd9d64f49e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5479f34fa4420e419e939e529ad4f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418e83eff1bd3704a0d8f6eeec7847756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47d786e556940b811d73dc2e2f068a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d57b1be173e33805d55872bdb9bd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f49dc9ec6bc8a3529a66547b9e97759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee4065413e97663908c02e352bb151760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0b48a254fcedd706b9564bb384ed7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ffe4412b3a23e8323308ff3296b8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fb21dfa0627324d1d21b4d0df785a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aef115a507cb1424015662e3c439d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2ea0002dd7faa8642248a1cdb9c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34eee10ba7ab7c5ff64f50cbcc3d3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22554720e5679019989f2a53053293767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>