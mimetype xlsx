--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a491b3416dcd9dc2e8f1c3765c52bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c82807411acc687c0476e1f237942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb947d5f50b5a7eb77dfffa20cac30533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546434d3911f1a9637a3e4da57c99424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993009c91bc643a9a768978c83691ea35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a581ae35fee91a644aabe971434eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4040fe612a55d092dd995f9b1f42e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372bf12e2b3d5daa4e57f6f338feb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f2f057c16d1c62171903799df61db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25da556026706d25dff9771e9cab610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d471cad77b052ca0391a477c1ff7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094ede2664a94a93f60fe52c75e32f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55feb8fb610fa0d7ab9f0eb8182ab0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69266c03de2ce94355512504b4e9c8b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1a77abd66a6ff86281a245ce1ac215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94568bed9a8bc23808384eb2d77a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e38c3698bb032ca14339c0d40924817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3990f814b13af488b2bb1e0ffc1d65d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edec9dbf361bef28759c40833270cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b3b9894902ea8669bfc8370493f8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f9b848be342a2a0182ceaf8a2513f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365f8f5ea5ed5b0710d23f37fb0c6f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20608134e9367ff5d652e900400e9b6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f59b302929c88d9ca57eecf41a05924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a074e76651c73b9883b4ed79e7acb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b9d9461eef487e3720f95ca2ab29a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffb25c4a603949b9872045f8daf03a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b35ddd763022fa0dffa069cbdbec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373cab79e74af72ceab8a3fc0ed886529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2cc869f44b9d32a196c9f18f45c1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94819e7e51228f3a07399185e184968831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552152d3956ff818baba36d2ec3b23f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988608f4f4829ec6b838709216c9699c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44382da6bee5cad5efeca0556bff2d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918523eb92dfe32425775178c0a4b02235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990fc8031d154474169f884d36d141536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a59fbca433905ff027d537d6ae9c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101837747c85f0c77bcc69002ad2a1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd4898f29e5638bfa0b22400cdf75f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f507d260fe5fcf664cdfef07e51ebbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e2a96e9b379052f29a9915bb760a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054af46aed3286cd1cd3975a8ba59b2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d2cb072e1d30475e61330ec126e4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc3cdf3f666d1a04619fc02d603f7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6eaeebc6c29329dfbf03b64fce0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0749e9c903d2d0f92b8220729ba5c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b30caba0b8d030e27063fa533fa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e326bc1aa0390440367cedad218d34248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f79cccb13677dad0f85d0530a746b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcfcab87ee08a98157fe4d55b5cf2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74a8170b7b432fa78f0529dbf6c4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba399e45fffe1c2e833eb284385e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7ea36b384d4f70e2217865153b4b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af85a2d1f2c4ce4cbfb0b3a73facaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3217c2e4eaa415875e1946ef40d98655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223ebde6b4e9a65075bbc38b0b5163256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173b8fd6a3d0c41d9358d054925655257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385968fb6a8f0e3b72a1377f85a043d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334723de56d168cf416b3c92dfd27da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c9c9e11ddaef7eb80c388ca0f723e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf385996d5dc2f3718f7f6e1f94462b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c2c1916ac0be313c9e48785d7e28862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1cef1e5df2658a5589f4844c6bc0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd961e66c8f170eed71023eef92aeea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923378c3cea0b3ea7bf2f7276dba3edf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f917468c663c0c05fec50bf9d40f2df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef590a1b11e55c66b1e2fd545aee0d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f0afadfe1b0281fad3989d553defb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382421b309a4e52e6d5de654b81297c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff22643b2e736d45646a56c2da67d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cdec3cecc88b37505907ea02a847371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc200ae5f9c63cded5d6b297b2da966a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27addd0fe89bf50b064ef9e570ff166173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484751d5fa86f49cde4c9e91074097974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de480727663e53f7926f3fd2e00def2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563d92a3f48106401ea96fc5d9cdf4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1fcb9bdc8ca5fd8efab6a96067eab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e89605b6f56cc086bec675f872eeba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedbb04d8102be18215fd4d5a66ee7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539640e5d18d15e2194e2af2ec4220680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c4ab762baf132fd6f7efb57f088af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3d54871f419cefea0e21248e2947982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507dc0b9c759167cc9c45f063a72f3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b672a81976688a6c4eacb7a9942ae584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913908b6b2a4a9a6438e97102ba5d7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c407cb50f85f37272e47e282728b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04963245fff8706e3af244a73f235c2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5083190f255f5910bbda558be9319188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57a53150d7348a44ed29ce14e4bc4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c35221049579df72f307016b1e3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52084e6b3e1ede1b6e9bdfb6279f60bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc174013beaf439091c5ffa61401f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e323455843bce56647794629ce766693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177764281526653f4bbae6ea1a011d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e12b789064f8208fa4b20f9c947095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9944962362498282bcb0e908a549dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91da5f6320c3ce7007c0df56ef9532b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e94affdb567b031a2279254d6832698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ca3fcea67ee1f3b7dd36d648e08399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d08bd9084509da3edf99eee8c5a105100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532dbfe34942c3366d6af8e2cbe5f33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c44af73b25dc940bc9a8db0f12d6fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a44df28d1e097ed45aa03e3178e607103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c0a5875a30e8da77947bcb0beeb3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91589f03f65ead8669f7b900d545b182105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaff39aea521374b0c5b42ee407ef3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694796e51ec68d56f6e4340b453bae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a83ccffe077ec2c919878b558248108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6648af52aac4d965f43d3b1c433097109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6cf4af57a8b1313b1063ae243b9fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4539ff155c76e94c5a6016e612f9ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f112b291443358d1a2376c1ccf4aaa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e6cd2f81ddef251ae1c13f1d1bdbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5f6914b4991d3e6b8a0c87089583114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9c20fc5a4ea1883e9e8a502f05c40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d512e40b17365bd83e3fe99e831d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b0ea7e9431bc329a0fb18d233db7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b90979c1690aee39ec7c5f440f09c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31d75c0900b0803993be46cda7d000119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce67caa30a7d18e046325f0385e5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c08872bb9850fe7f78e5affaebfce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b997c5f7c192d902b5ef8d6ffeafff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6515d0c92a0e55f87c6a3995a216780123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19d5a9547f26280dd50f3524861fc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b00c731880ecfe5a4afc0aa9cef92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b308e92c5875085796162f33a23230126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6ca36311bc27a136606caa844b6d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e2508a882d42c45bdf7087ba6d921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf5d8fd9e37027f2bbb9e1f92bbca0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12f12bf84a09a3571780da71397626130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28622d002b7ea2777467021ed247f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7cbf07fc8cd14e1c620836c71f06b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca39a42f570c92b4434edb81371e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439180019228ad63e70e9cb481f376134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e72b098ca712dd0de1d3c7f2e0a3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8c92fd9e29a0c51aad9a85ca4fbac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d9c2efa97b16bced795aab76346ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c148ba1322870376965538f665063138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57279ae4cb9aff6eb8d56f3bf4363662139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37747dcacde3bf4042c8c1ec382a521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434afb6b7bf43b7bcb0a841647c57f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe298c47fbf1ccd45518e91f877ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b273338492f5513a4bf974761098b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b661aa5ffe2c19908fe8b3370d4f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a976820dc70d3b55c48049d4eaab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9c5ee80a11f88447d1ee83d0c48e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f06d8400b7a0c16f6bc64d962ee692147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac580fb02a2eeb4a97c990db02859fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a77fc16e1b46f75b34ad6617b8f63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73963830f516d498ea9b9ef9693571150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b743e228a478d0e5b530227c060f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bac91214a67ac2ad37f24d0b73710152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1276fa61863145d0e03516d786cac9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7954a05983b7a2fcf3127a124ecb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa778d26745798616ad68d6f56d8bb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282adee5f31f890e219ba27cf079138156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d879a467255957592fbf951afdd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f36a6979fce041f9e28cd423690eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7e7f58ca26744940055daef536ec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf9614fb8823be7e6e283e2438de93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441d537890f6ac745a955fe6586b37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16f6419b5baf29af3b7ea41341edad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c0ab428e84ea77ac035e61670e98a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fcb4542cfc121b229f4bdb992d739164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ddd92e9d1eb4f4fbe1988e46d64e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894140816de4f5fe79df9f7b8e4fe3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b9126cda165874688eb2f8210fd84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672846971e5a33310511660a9b8601f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c56ffbaa6717c9882026bfa53e0be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ca61705557105eba3af20cbf7be09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652301ad3badde9bfc9d1198afeeab4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1424f357e1895487693779392d9b64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d617756f1f13ac3d4eed03865f912173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c176f144934730928dc122c9887429174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186010b95cf3068e5c0cb5ba70dc009d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8b99e965bd6b2dd8bd43f5c366b0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46567c1107944de43539a0cb386e96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb1567fb85b697ef2a2a9f978561e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609a8d9539133952774496e613b5292179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272a4f683a581a25fa0474d6072c94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c4167d6736285608ab5fff8dea5ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67471cfa6e1ece59f3facf73ae639c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb726f86fa0c83ab76f8c86a76afb0d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2f4c7ec4886c33c60c9dc7ce103b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac9fc4672d32e6ea545417278f61db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2bca14c12d8886321c503cd8e1f1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54b9efdf74c19a9eb8a85f68c6490187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35986a5400feaf39283292a148a6a3ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2e01bd7044c4aa2b2a91b1de63010189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc76e252bc397a721cefec11b55b1bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2090a7a04a52bb67f39e7acce23f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ebcd2dec0e55e99ded8fceda6341b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62836841921e3ba2e834ebcd21cd621193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bcadb7646bc577fd761182fb5156d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89415524c45464ef0d7bbf4e238fd664195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f0bccf68aed40f1a09c819f2a56ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4a5925280b92a0928f99973433e78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e639fc83495379a89d4b9eebdc9564198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de244143d39923253f9075b47e148006199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8256fc360629a07908a6d38b1f28a34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1be1d84e8ade32fc3b1233c6829c05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1469dd1419d80a05a6797bec24caaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c57b14988f4a80c13f5e2f5e551a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b233abb1edeac8427ec9d76bf087e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aa4859364a95711b28cd6db06e33b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba369840a2ba734dbd8bb39546ce2fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b0603e6d89645ae0a6fae3b64f3e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0af7e39022320780107506953bc66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc7f1c3866c5f1fbb7f82f65b8b47f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41c6068eecb3d9781015f0191f529210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c0f04e12c4b58a98841d64bdd5caf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900906ef9362b6d742015e76ad727171212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d92f3d7a761664ab8ae1c5831e9b56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6513d726739b4f1c69e25a3980c894214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9cb604b30ed0a1f808984cff7c988215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35953400a143084fd245373af2611d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518dbbab7d97be43a9b8ce9e508e14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002783e07bfd4792b3dffd65652ffc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2dd35a98f863910efc636ee177f58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9938509f3885097bae154eeb00ff64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f609f31f7bc31189dcb5500421324221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4eb9bd12bcdd98a2f5377885b6a33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446214d2cfb9c710205eee0f436a94f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ec6d9dfb6dedb17f72264431d458224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a270c1be704140a72937c6b492cda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933ed3cd333aff82e37d4d0e50c3719226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf925e6cf30f6fa79255c9700d13cb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87116623e64b52ab489cda2015a06543228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eb999091a7f360eca8a8c1071c125229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8830f7211004f34cb79096a00669230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae1a3a071a20f248982a2d5d731f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484ef29570f25cd582a53e43fda6685232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa585d144149f5c5cfce9acf8f059233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d3370882e43891d38c4ce6a234af5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffdee27b9458f160439513d3919cf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655fe6c800f1fa9b682e1708ee862bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a37ef7a5106bdbf4248bbde694e475237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328b7c773110b0b43db699f2d2112f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21701f4d6ed5fc7df9f78f2d99d0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754c8cd6cfb8268aaca93bf3e451486240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b934b094a37e35477c5c05ec20791b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea157ca4884b7ab5993dd3e82d57da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d5e2c580f6c0ea4bae05df10b2d4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f211bfae2bca69ac8e39c5ffcaec2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e0ed995f6502a9632b21e95d107b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09759b50cc68a7b46e55fe47210600246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f35bce31773e5cab1920f74040366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8219045ed994e3543d26f846d57de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b6cd11be2a5820d90d509eb401d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042a1190f6c84660213cd19288c3ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999501744f28bac11055af88d6d4ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4978a109edf6b7f58193208401690f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c028a0d2172e19dec97d36e25fd8ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232450b9dcd6e81664be3cfb31eb1e8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71218d1208a49317572f06af4fe428255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7e48eb8fcb52efbfbef0f5c55ba72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb59cd11cff12f96d87af9e5fefdf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e444c56b08a189bf8b85e2ae163d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649aedb2361ac73643e588e76c5d8d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8504dc87db56ed5316a248ba1f7da1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7622dd3c2cf224f388c8da16fa25dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217a18faaca3dbc2fa9798aacc516b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c78e6c109bc3a4ca139ce54457be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7adb6ecc9808e58f002f99b5d84f87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa772b6edbd203919919cb444c7b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca27214cb4b0f25fd3f814701a925d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9e31740833552bbc2005ac5b74644267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239f75307f0a18614a6a74831a737f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af928e017a708c7600bb44e5a37d0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c04be42046c313a87a2901e8163bb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30af241fce2338bfe6f9577a40c17ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34347e0211f51d4bc7f588e92dfb60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a847c50e2afcfbec4284919b54250273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95b31620cfe80d01c050e5301ed88a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e908862018984a4f64f6a038976bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6b639ad8452fd24c5768b3336e7b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa52a352e4ae408a2410309fb41ed9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8561e1eed39e61bf942912d7ec75193278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b603e8635efb04768b89927f2a104279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77590c25a08f0c367aaf22621af06721280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89efbf53f33292fc81d959334cca9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3c513afd6f66f8a1eb6abb0aee53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc954caa57e6d060573d4a57a005cbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929197b99db9a2c4ad50512557490ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748baf799f65b4ea841f246834adb8bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5898b7aedbec384879ee0d7b6ec75e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44290309022326f1e4352fc95c5cffe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1deb628c4fae2383a4a6f618a3079288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce82d7e41abf83c0ba8a436bd1c5e19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beb24c0f1231667b06d61d0a87e297290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c5844ecbcde370c4edd177f1e5b7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32f7fc16b4c106025053dedb2d52c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413463d3e500053dea095728c29bd812293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914f79b86fefa8b0297a6a7f39d224294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd21238b21d57ba8d7d8ca56178f05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc995934750240ee1b9fe5e901b79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f15d6125c2aea7264a9fcebba050b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe5507744e23b7aa3fdc427632384298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff795343cd1f5c938cb445a463dd231299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35388a336022d4afa1b7c7cad4d8b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57639179853c5620182e01758253218301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e68e7046c218b02c8f96a580fee68c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99ec44bdd26501e2f5f0c782c1a157303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452967d761007a3493c0417337c50085304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc039c50458c00a8f23381d4b664b71f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3add738f14ca5138de73e00bb319699306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde0b6d9d9d1136b662d22684312a52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbbe20e87d0ae8a6af24f9377daefe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835860a3de29f4c4cd59e22e2f358ba7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c94fded918cb724759ad58027766310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00646d01de4cc7884c0d425cf0222311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b397fccf48a7bc362a11a6650fc40ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afeac765f6d012aef7bcec11f4fbaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ac2aa47d30c6dd2e255f1858b4fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da433c566a6483181df0af8f38a32c06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53894d91849aaae18e500dd5c1d7be3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac753a66751fb64f93f577032ebaf1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b349ef57683f3e6313dfd91c5f3a2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf0e6665906a85a6e8e675b4ec427c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55971cf9cda0eeb3bbdf08e2d7eac8ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4c0908783a79fe7e9f2adfa5ddd33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3de9a233d28e8e95c97bc8d802365322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224fe88d1b020c92bdaa1b13cddf42a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67222308a2775826e9e3b7ec11df3d37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be3b460cf4690c140ea9bf6f88085a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c678730ffa8689bec0f5e1ba3061cfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4a3dfb7f7a13e89e20a63e406a9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf47dbc305fb726fc41e9b66f456ba9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed0f78db4fe1a4d16eea67170346a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ae6b8f9ddfaa79b224fb92bc018f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc511bbaf1dc01de798e40513efb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802330d5b89469590665fdca24b6f79d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702c8bb5a4d7784081e4953f57e6d3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96140908c3eb4fe5ca191c64c5f0689334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7765066ff5804131aaad7af8f94cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c953309bd8238f4671cac9e4ddd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2b732025cdd2caa1a01498e8d2dd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034221b9875d8564f2692df867b45e66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93f25d02842732b51683a3419e472339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146fa32bf63e1a110df72a2c556eebd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd55496c53d57329648c23e74d3728341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a0018440534359fe9756d9387b59f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9f7b327a2dab5cb500496db99561343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce85cba92b61d8126cc28e3b44eb9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1904bec1c06b0edb5e96eda5c0b2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcecffccb60109b6d6538b35cf5d784346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727cb72d3ed804713c4d865af019f96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5941b8a11d84aa48be5113337cf65c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04902aad8d96e5a11f7e6cae932dec45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e36aa9e490edaa018fe471411568350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abdfa37c0d8745196d3eab8f9ab291351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f609245411bbacde1bb5e510f4d659352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1a6bb76f6c009e65eec9ef68e70b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1811a1a7be7c22e224b3f50ec0c24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd51604dfee8e5b1ffe7d9ddd51c2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a913be24615a7a504c12a245f7b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d81c9912845ab1875c2895596c43dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba096bde26a26d8904f20179a3fc756358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832d08936262aaecee412a30d74f005359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd777ab2b105f8f0cfa5846d5ec7441360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca917e41f8a6c3282f3f9c561d2ec1b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097da3cb62eb6b8eddd70ee28123263362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f027d6babffbbfc0b0bc77819556ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93082689433aed3472b589df61a1ded364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61190925c36c691533531bca13141365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e20ecf74b87c6919a89fdabf893ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dd973f556228841c2deedc5df9a1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985a36ae47904a03727591d7103dc22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b83a5733d6d421c264248eb6bc6d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf8c0b8bb555af1e203e03657ddf06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e409b694b8c433cc00ce39757a69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200db676d4eb8978aba401969d7c56e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e8fadd7caa9c62d1fb248b26fc73d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f838203a9d98903e8cec01946973779374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd2d5f3c9ae824859ab85abde90b99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e02cf0e07e195d3bca25a9a0f1764376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0002ea32332307e55310fbff8468f66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b7b15b84c240d84e761b8a8b4711f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9691442c48f6749564217e12781db9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7bb0faca98fcab257586ec20b5f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1221ae3607d5ea0e0bef88a51e2fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63938acc9ad4097ce40ef1a90fa5be2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029613b7546e2dcff557a6ac55836cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443efa185324fb3861a5d85d8edaaa7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c5d418a8ab85996096ee1c7ab513385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c2e18a673cb76b8e32e3442afab3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8749fd237f683d21380888b94eebcd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f06fdfad97d2a1ca51e5c35c0eb43d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3b7baef5cf1265c9d87484cb834a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac542d86439cee6240cfe47cc9ceaefd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cebf60644a072f4c491dfa8c7d9a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788eeebde2ef7913f181b531f5aaabf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe3744ed3ce4e555ea2bcbfbcce801393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20c41ff1e546dbde9a4a88ba985cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa10cc4d6663fea7b6722302526c537395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c650e9ed61914f7ae4d405e76527ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463a98194a7cc8339c6acc7a42525e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e9b8008a3f53429cee627bf52b5bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a613c59ce7262f849b2716a14669b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f6d51f2d95836f3de43be070dd220400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee68c4d60cfef56c3b3f7dda0a1c2d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd3319cab1196366bca073ab6c0d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f76dcd91160ea2e940a66fa6a1dd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf825938a24b921758105f0a9286d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1c2cedce920c572f9a18bff344666405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049855df643ea56585de74e558c79cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d538b3c04db99b126102799399f0945407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b9cc6b63e43c4b234cffc5d43f478408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d72b6fe5f26bdfac7ff5bedf60fba8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee478a47ebf3358e325c34ccb9b34e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c6cbe7bc057ca93f53a474a92791411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4fd642bfe412fcd02c8f15708a35f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e914a11e97aba3e53b4d088c7f7807d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ab1a55fe5d9271041d8bcee25262414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ae3a304e83a628be8497bf0bbf9bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ace95c091d72342464272fe55524ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d37501a312e22d0ca0c40ad562083417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6d91527c1f8a91730e47eaf8d60c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10d4a3f1ef2c8046dc5767c268269419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85c3bcad926fb63a9fd0b1cc494348420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae6a8bfdd4a996a853219e147f94e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd89bdb8d72caa93ecd8a8da53690f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35d879ac1eb9b4c3819675e2e33a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d5de370262e8f55ba40862c9248c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366baa584ab3b1ca773f56ddbf60c85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbb1b57c3ea08a9690011cd44cef3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2548cc013b91e4286df05d748de54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2dca3548fb2fd96e529037061282c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ac96015666d346629d1a9ec2b526f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b06fccbaa5cf22e691ad119e700b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394d9e65b78da9ae13d3d6b9e348925431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75a7074eaf15b6db676f0c6c74e041432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4bf55cb81e28b5926d80afbf143eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd476eceb5448ce2408b6717cc0874d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde26a89335b243fcd4a1b8eb7436db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd2969eadb06ae07b2a77dcc5938b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb35b1beb566f76784f192a79673ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1870a3780ebb5c4de500ae9fbe1bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b94e8218e04d698938eb0ceca73de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864ae0e1910df8cd48e0aacb52ba9aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2dc3bdd423adcf79216bc230bccee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3232a775d538d82ede9d2940abcd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582da317b2117d8912c0f5e2c0e29c71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f199608016b3af26e253824cd6fa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d72f22dc2237c6d5077f4a1db5f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11753946b042689746fcc7ec030b7a6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc1cce85b082394f54f8e4ca20405447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e6b0d4c747cdb742caf2e0ef225b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d384004e755ad66dbe741b0c85885f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b046f285c5abd908cd150b9495e79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05711cab4aab9f6a07780ac473e2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31141b4b50353c0485689adb2b48d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d10774fadcf0bbf6c2b8d31762a28e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df7690a0806060e7f2b3185771973b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4aaf7b5474da67712b754aeede6da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f6247d7d64e9ecafada3cbfa47948456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d45b0bf1336c68b1fb8ac4a3707a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae6f1a3964c38a567f451f77f32cf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a612bb934a5dcc1c0a64d101007a39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c749b6b012226f20d83071702bb2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f3cbfc8155eafbd0912a58f790050461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469988064467b69bfa5de88482e7e6dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e0dee8357ebb53278600d2219a266463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4bfce2534e14a8b8ad2d9e79b3c8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca55657437369dab0a7926d0344519d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677803f9a528558a6543d9e75ff1cd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a9aa52a597b8a596b1d8b36323ec1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a247aee862266f20d17c624ff3b47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c556aa1cb4f8a534ff7dc50651f53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27afaee99dc54fcf90d62031d453d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa0901e6598d4b9d03faebd48055be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223316cd62f5e5aceb07365da49095d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686297aed3d20c0df22b590ed80d6e60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568e54b95d447a537d2cf596d39ff32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e1eccb83e50c5c9c0abcbd53a06e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14ddfb5081a1fecb283a95435952f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f316b912632ae4a3cd56a55a8faa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5a41ce19ae0616371da626c2c9a91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4fd3a9451d67922a889bb73cb59b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f98a112b7501bf45e9b1659b3ddf93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1240f7cf9d17df919d6e54c7d85ae2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5519244be430923353d2b7cdf6b2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaf22f78109d0c903f30ec63f995eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda551f29d0bab5b7c88c6c5b115089484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ec521badf37b53119f8e4ad112a48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e65e750ddf4902deb712bbeca8005486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bd8487eaad2e5b8f9a738f5c007ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d040c7f5f61b7999a467e14d6c940488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f49dacfd03e7f8cba8e39f19c8994489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a365d917ad3a489c9ad0e085fab78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6005d3513cde78316b42aba781030491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c35b9eb6d92ec60211a09c5134c837492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b0626cac74ae08c1982610fcb5e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7275ced73a89fc525bb9b1d54210608494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d17682ba23ccb737637ee3a669142495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d598fbd33517599882a06cce34bf20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb483527b8d58870c0a5622629c59f5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5eb9c6e9528feb920b0169c8699c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98c2fb5a9fd7e684597b251ded1ecb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b424f6c62c2af5abfbdd5fd5cc984500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897530ee9d305b0026cb0f2d1f254a90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9adac5a1b803ee06dd2bdd17d5e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00324918ce1605385ff01379b2c3ab0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32d877236095d888441cc0f7fc18af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d8da6fe19af84b284ed23853d19b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c35f7f1d4a6851053a915500ed8fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dea0803496d721a024485b6798a10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd720e3f6b0f31a4a3d9d39a9ba3ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e65f589f3011cea9f7156ffb185da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c648a1251b7728829ca823cb488452510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a8a538c6d5d26468b21e2e4b301a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fde841ceeef8c3cab19139dea9a5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ab1351ffbe57945095b7cc181ae3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd856a38a4e4bec625a76ca2fdc2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca698d9bc94ccb337ab5242077577c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df1a403e9247e5148ba98024d90ac5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2eddae6c723e041cf645a05c98c0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae8f4a5ee86da9e74662e08c42c006518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093a3f3b847965f137eb12b01092ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9bc32678aa911b5611546705a101520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff9742c08dbb4497cb0bc59c2dc76f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf78a97b4500533b47f50c04ff303522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd62bdc6bdc32ffe9ae4eaf8c31fdaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca9de51b4732d2cc3b17c1e643fc14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13971746b93c9480e05e6d2a90fc893c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef68738e40459630c411c7b6819c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ee6eae30a5276d49a7bb674e46f0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306193b93865ea50309988e4703ff16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be23778094d3e47039c7f31e172e6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f0a94d92d6fd44f6dc38f48f8bf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fccb637403ae99426d13dc668bcd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f978de53be4f0f01ed15cae1640a46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ccc34c04e40d32e4a72a922b4c257533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78477beff1d3b2201871963591a65af9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e60748eb8f9168915ae8c516e07c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684d81d35fe3b390c8f0ed05ce31314536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c4abcbb07e57fbe21adedc0f7fed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb9efd2ca47afc131c8ad3eb3342bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5453127bf6f335a07653a88cbff4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395ceaa8000a4a60603a07706ce18ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a97665e2bb30908eada83b9d69c61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0be8643b301ca0317f7da2763999f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a1af900080f2369a1c7d3cfeed85e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d4d52bb8e5ca8061a617688e02c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d6e8627900eaed19f03670e98356d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc35e35ee7ad2db628bde91dc4218d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d60bdf5b947be3706eb808cd851cda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465c94af321e1dc8b385035c9d5b593548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c430d4ef07fc018e918a8d4a02525549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b7003f502e644d9f86571e8cd0a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388530da3b9c3f5d205174eab16a3ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc42c689a18e4abd43fbd326963dd46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366ea0192ddde310959282109dec01b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d87b77b91b8d44617e5b9cdb51f999554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e3d1739cbc263a80743ade194fb62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de372e9de8834024beb37b9a80d5bdca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d1f2275d46e8401611ebe8a962b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b347198fe756119c24007ad71bc648558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed6097e53018284a97b7df3ecdc14d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b12cb9a179f8d9f17d405d9ed35685560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992843161cf4a4d477dbd5470b4b53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625f33c2833ef4b15b2ed674487a277562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168af673612331d45f243cbfc0d28bc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906ea3d3c67191082645996675cf3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea63e485363285f78c7b3dddda5ad35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a62ab8e4952d26f2d55de06411098a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce6e851f2d231a00e65bd51ba1c3ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064effea202dd407f65a401565cd64ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d2e5eb873219f9b4fb18a701a3791569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad2becc9f8391bc9344490202d9bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe1396adf66e7fca1b79945c9f29c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e18848642d2221b4b29b92533a5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63bee12f10abcfe987ccc403b72036573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f147c869707b43a0b1e64f986e44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251208f38ba0725a8958eeaa197e73a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9962295c9668185f076136c3d7f08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39540a42e7fb1af77575b49664499577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537e7309dfc06783d53db9800d81d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd3e52ad0351d8bb0436433f35398c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c0dd3fdba84628324e85c4d63193580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d53447df5c702959516ab462d1bff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4dcac8af1b7ed07de8fb17bfe6e67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e95bf0631ac1c35b7fa59a9826e499583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08b4d37721542949764838cda7828584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7b70d29142fe656da284bf4540c14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1655a98062a2b25cab0903c45b200586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea736f541940f13ccee0c9cd0f8be6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1339b1e63a013eee3aa9caf3e125d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9441fa2734dcd3e54c72c4268654b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3188ff050eaf4637a5513399c2d6946590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf537e983b7f129453572cbb2c114c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfb553735b628486c5f9a2056fd375592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01be9af6e6edfbf2c80d4a2adbfec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c838c0d5dc2390863c80dadd71ffd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ed19858804f19c6f33b397e03fca7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e71953af6b50fd35de4dca07d480ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef339fd4ef8119e75204b52b92762c4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5439e7b0544b6e7c4111738c7b27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36916ff714449093fbb4018b5d8650599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0664b03786ef736d7cdfd07389500600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b901af70e94c10d5d9382a8fd4f08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec1dc192520d46dc815d6993fb533a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd794e4c4acccd983c8bb1725e96d19b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891bc9162ab18d28f8ec966eea71db9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780f8d607cec2f6abd6e9a4696e6e3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc094cde4e66293e7e60e93c2d08fee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f245fd91e842b1bc106a3ac11ea64e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85a58b8e538824c8c06bc6acf1f84e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f902b2031a4d15a7a99f4226c64f69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c4d7992764b1d22bc343579d85139610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd919b8560ea9a131b0fac1d4f562c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb6a18bb5a059015ed8be3e311355c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06041c7b4b03f93534ec5effa92b71f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a100b50458532cc99e90eec48d99d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2f978fc2809ab97129c5d664c441615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf5c901562ea1fb82ff470810bba6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd09b33da23253ea3ded0047df0587617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86cd0e168a106e29dd25154ef3f41b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589ff068f9abb3b39593ce97dcbf18f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4902773959802952eb4a2cf605f663e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cbb26dfbdcf2413e9feb3f4cc6284621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f168f66356a97c967d6a9c0acdd157622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabb995e055da07d68997360754188a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e000a66550c7ec9427d9a7855f5083624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b5b56af93d7e5347d97cb07508be6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b11669920659aa39de9ac60a19a97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a4a3e39479be4cf74e477f74bdf69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa11f74d90f8802b3747b86c025d37e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346b9e9916b5b1014dcd87722a214c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db416551ced1ac01de9f2b0fc535244630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aef08a31ee883646f8b9c9c082482631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ab72e766203f4b38e1997a4eae93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631d7caa4f51a7071f0b425954b9d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14e09312b749609fc9fac0d8db5c97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3089ee170dceff5676a8c388c98a6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98211b077075fc4d9422a9a5d0f7ad5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2be2820eb56bf74f08f9af271f829637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeda0717514a3e0e87488f5ca4e4e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585fdf1ab753cb470e17ef123346b0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2d032f4aac641094b1aa60c509daa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e53a678b907629228a9861b7d3c59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7af33e3661e1a6ba415ec53b40d28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be33249106731c5800dcdc4d2c1b2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98cb9e62b865c43529eec3286f1f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c2bef5120a3b0f4621f512ca5d91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a06804f1bcb9df746b4712a371d92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69471aab899341e50a57e0a3faddb88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6712964f8e5b2f663c341d5ee705dbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b3bfe8e0cd206278970ab831b72fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7964495ff89f6ad6dcd618d00589a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273254a2470e5e74588282604188408f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d46f554cb868dde460a15e32e1916652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08406be2b08882ea5077ab5432eb9af0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2de4c8e11858d2ab12922bf504a1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354983bd330da7a684fee2718ce9d7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12947a4d2f76506f450ed3aa8297c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17589f06db56b6e0d509231162b14004657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5012dc04ae8d7944299508535f4083658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48ad8ab21f7e70bc96e9a0bb31459b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf487eb8b364c23715f4df00df5b5ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7948861f6453650d3ee345f85937fdc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969966b22373b2a38b64e5d200ca2bf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015e97bde56e90e62d4a669c7655b59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4485563cfdcb1951ad882fb4321609664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e44cfb4ab976f28da01a76060703a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d935d1231e70a7eddf403c28a34bd4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd360db1cab6f0ffe36d453e4dddeea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcd482572c5a3abbfdd5441d436e66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72424ec4ebd7fbfca9c2f67770d9301669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca679cf216b02e738619ae9205cb08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260474df9bc8af829c184584ceea467671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea046209dd32502977888343a790a205672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875fbcaacc286eda14b8eb469dd9487673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab458584d67e0178f29519244e4ed5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f4c40d86dc9b156de0f1eb7b98c64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156822a087de214c7473bc4027544b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f964dc33a29bd603d3e13a5089bffb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a97af893a514a95887dcc9977a2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fe9f4869f7f450469a240386fc9e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3afe71ae25f51b273cb0ee18eed53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c2cb8e28440d53c817ac6aad1945d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2182a88c75017f51dd4fe96d0f34365682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686ac0ad9ba67b566446fcfae873619683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90684fad0e1ee2970e88799bd2d33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b632431dfd3800aff4f0f73dde3a21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1bda61b5d741e873aea4239344620686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca93f5e8093d912ee607e882c14826687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8fcea91bf21a4b38e2ba182006d5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0302dade752a141444e86569178933d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630bf9ad262eb22f804c636beeee367690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e668deb86621e14e2a4d3c3413ee16f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef1d73a6297e817968b77a7291099f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b53e4333442e4764330ff5edb9afc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e992bf74e565f44372ea49a1690214694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d50c699e11e69f42f9047b0407ec11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba147b44b863bb48f4982ffda480c64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec56765c26349de94b8d30cda3e2c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4c58c85d9f9dda476612db59dcebe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b581135891c66a1b668956b323f0761699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00a41248c2bc12956502e389b72928700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecec6a9a91a29f169f29cb1682b5c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84910bc3df58863fa2b090e82a205eac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb02c273ecb167568b6ac335e521d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e680506600068b5801479bdc9baa5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911a793668565da0009b028c0c41c43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bf5d9e28815073a8cab47ff4ba355706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce27fc8cf7b0e79435cbdec6e49a344707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065f1196900ddd541211640f41c7fc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dced9f966e20a366aa590ecfad9af2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a2491b228afc84f0b82180f55d6a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ceb720ba259978fe359680337041711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c33152a22038c75476468edaacf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d803d2cd74e85f6515f3aadcf81b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1e378b101f427ec49cd40a4c3277d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263d191b8a71f48d10f6c7aeeffc011715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a48b5294444f916f9876863a085f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cbad1585136e3a7b60911cf6cea53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a880a9ad60142e623eae787e51261718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb473378aa55087d3702f15f5aad2bd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74567223a837afa51a88f6ea12e8099720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd3d648f8e0ef3b9cc93aba85a7ecf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0318bed1d7d2acfef086b124497b98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daad7aa578a6a570ec1cacebc5dbab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18266761cb2e7516f76f7abff19e36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a3daf311b6026357735dd3eb701b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65812aea580a9f07de875044bbe0ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c765157967d0b02cb6a518d81220114727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55d36d604844f8b32eed74c72fdf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674de546e077ffb933cc7357199d76c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961db993efbfb790d84da3fec08c558730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39a9061ab68ae1f50505d95dc82322731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3fcb4091314716d688d74329fc676732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367f97e43daabfddf5c95ce4fdb9bc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f43b983e76a20143a0ddf44c2cbd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe1e83d4b2bb7c864332e3552081d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1027c27ca2f143494217a77f5b383736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd761c2b6794e1e4bbe059b9bc9745b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885742f92c8bbaba62ad4689b8efdf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1117fdb07114d62fb527404e082e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d279fc8c19a9a295d8044e5c5d2269740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46160c189fe7fd2d96b68b4a2856b10b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a02f3a7099f8745a53996c875a24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64409d90828ebd893f1e6615f99ec59e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f3bad2ef541700b1aeac5f486a04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038086ae46929d466d534899e4830e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23bf6aad8359d77e8a78972e73709746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa114daf752f9aa3effaccd7e96e12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cccb4af404e47f972dfc24eb703b6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c87b2d492e4db63392d2221ad2581d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10206279ed558213be080a562449624d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d9835273804e38ff70cb6bf77ccde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557e2e24211d21336f8487b2e9c9d30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea346ae8fe03e5628e4d966f851ec821753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a527101769c309f44360dffd1c8974754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b768f9a1ce00a385a3e80d30211902755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fd4b33b5471414f91c51fd2240dcc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcde23b7226293658fbe22aa6abde24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04917faec35c01811fdabceda17d41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776789df454a3f365a795af17fba12bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb212d25802c1cc263a32a6cf2aa8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0714756be4976ea2342cbd1b4e778761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052b2de03fd2aeab9c9a991b98dd500762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a1fd7ff9c9b6eb6e47cdb21172343763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd77fa5099d21026e0fd90bfa49c823764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f4b7216e40251c03cbaf6aa817b6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362f68596d464c63c1d93c535b5240766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce639adfe4683435e30438357a7e70767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c8e5816c32714b56f85ad7d518eb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6223e715c5fa3e63d37033fb5d643f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7fa80da3197337ce0565d0b290d17770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5ecab845df61873574d236a38ee46771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd3712a6a23d75febd88fb4f5e18e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08310ed4a2697f216d3b63f99e0eb017773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a9527aadf5e699543e4942a64ca1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc3152d327011720017da39e6a1dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219b6bc20cb8f70d349de2d49c7c46776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a72052c171f5405dc24ebd044cde1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ea6f843fa3e1eb4dfa47328674c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c92840d9ab5b8ec0ac9d444d28dbe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7333d6bcb1dd59f0e060359d4ceb1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba65815434c597e55d8287e17ab53d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b210877a4cd291badb09f132dba8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c7a3633ec56c1c904a86742dcf9f783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680b10097db5557417584595defce11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152066b93bcc638d24d5f5193d21a2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57bb1bb8b832dd8302e6868ca514103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7928f2029d47f683f3375bcec55f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b46b8370b3ad1e8f8db3a2648cf195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230dfa67fd6ce9d0a2498473929ba856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694af62163eec0d974d1a48e9b94f337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7adc44f0212b54df6ab80182a35288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf82f6cc78785dc2720b7cc43cc19ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931c2e3573ace3e6f4942c392d905fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f6e9757380ffc3bff71299adc5c5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de0894ca03d93d19f89fcabe4ef0a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a14662eef28a71a8c688753816780913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5213716d982ad531f3c7d0a8f4e35da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9130a57038376331096389a236818c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eeca5afb5abece79585e86106703516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d54f051113a125a76d1c1837d4a51517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fbce7fedb43e1ed33c703d421e3c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45db42b92252e31d83ad1e4029bdd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302687363bf1eca6f771d19c747ace5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e97245052999c4b2beb710b28d2a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977fe29cad0920dbc84dc925452c3c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35e7f384ddeec3c601de33c2824e6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e1fef7b413f742ca4ef69a84d0eb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ec1f4a6009292ac838b7bd7bf43a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fc771b901c547df7558c511ed69d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e253f7d9c544071d59ada42959329e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d96fb1658ad34f09f7cfc5933bbeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf3c273f31608fa29bc3be214c2bf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96263f05a4f51d17e22fc47f022ba46130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d507c1bd3cfc7b28450c06aaadd3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66ea1343098213444466e7ca69af7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f199e2e6a1dab79166f1a75fc65ae933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d831c69ccaa4eba9b27dc0fa069f1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e2eda3c3f328bd03cc658f6f488435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef69fc171a63469c067b1b32101c0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757991a37f177e6fdc8a097b0966f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd6d9663aa701fbbff94d1fc2da7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed7e2e770df2b95d87756f1ed6f5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88d66b816d1d01dbd7c2b218c866340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c4755de04744a636251ba79bfb1f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da567bbff7fabf9832196e4aa7c5f4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9471fa3259810f44735f47ba97687f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc16b0361bdac77fc409da8e846dbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db68006569a620690c3d13691e574645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e8cba66e44816ed3255c53c034a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e548c2aecec139bf3145b570967e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befec3d151c9472de43eaa8d220cdb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdf920402731eee17d3b61001266f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50193bb6b103a2bfbbca771b3ac6ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc91613fa04acaf4b8f16d3347c27c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28081c672602f11fb27f622fc582a50552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790e2c748042db6ca4557d286b82a7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de0e346f4c793273594fad608f93754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7b559ec821ad2f4d6658cc202590f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05543d46075d3763ea11e8fc3b54ccf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387369e98d099ed3d7a20bbb3adfa6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e96948d4a5345c7ac8b2dd95d6351658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bbfac10b251d3718f8e3743acc91359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac95c4530d2388b9fc78dab2906abc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b7c3f2e618925fcee70ecbd8c2d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a79a3cff63c7d7ff8c656c2f0216f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23269915eff2111545460d08ccf380363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0db7e6f18d7a5fed7c13208a16b6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7f076117f00216195cefcb2a9346a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e22309c63b22739f04878778f99ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca5ea7c477fb96fd11841d2bad95ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99642a097f11d5af93d506c79d27b9f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7bdce159408c965681c5e653c351769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e73f8b30f5b976bf35736a78b8973e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afe965774332f1f0ff371324e9885371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1c59d73e97f8848dd8432763402172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51953075496825c8e3cd16776a591d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ba395eb2a48f2843980534579804174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f2c25b46408b0a601de6edefadc5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f745f4eb163639443efd313afa8c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c51fa4c9e048cc87ee791c1ccfd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287e8295bf88ccaaccd63f07a22dc1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5229dab53561521a2bb5cd94728ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0a436038bb9abb48f15c5afafa5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaa0fcaf600b7807c756516f43c14781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c164939be9c2bf698a04ddb925c8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1077383547860067c275607341fc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc81f5344694a926121cf81b08263684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41857021f31f9fb3b1cc926eb299958785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a3e1307a112e180cc7bc288ba0e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0350673aa48d19347a28b2e34e75d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2a3e33abcc4a8106da35e2b060c4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408eb406bbf5b54133862175f1dc59d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d0d0df66c24ae509b924c33ad3c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f3dda7382af3e854781601d722d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec403ebb5b4e7c72b58bf1e88c214f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b04411deb404106921cccf91d702e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a4a686171c46c9c00c51755da5ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df8ded32e59d0668847ac64911232995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044855de9c51f78178fddfe61449f9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaefd75ef6ead815fbe5555a30f272a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83893785c70d0034958b03ec83146e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e198e76f58eb69b126a447b5b27b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e2fafd79238bd972753f1a60123f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101f6bda7b9aafd8688dc534bea3312101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de8af49e43e09e0e4a923857615af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc1ef37028fbcb194f0e974bff6cd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a67cb9dee1cf3c30cbbe12c6f808ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e30607baedf0dbc30f5cfae6e4f38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588c5647636233ab3e94ba9512074c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a4c646e1b3f0f05a7318967b21ab9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c07807926c02d33d05dbf5e7b79c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01839d02c5c642faf6ebd1735a10e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56249fc5d422753b71618a844725013a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f6c82e6e918ff4f326a46d675dfd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b472c987d60fa4bab448ca03fc4dd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c11f659ef38c6f2a9387be1b59f6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be6f3964d948587190c4448c457d04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0687e785892859e7444e66e1e76bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6cf88daf4728db52e42186a03ae1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f519e96ed5f150730da54c19e8866d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455435c12209e495842ff22a7700b6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3f83e5a1a605a927a12714ed9412119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712379e85ea9c5ed1f3ae76c00cb7b59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfebc3ab4b43531769a03e4b5773d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac1e332eb1f92570e7f7191413b23f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dae69eddb5379f3ab5b6b12b6e730123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daff08560935c9e3d868e4643e9fe7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fbcc4f86a1cacf9944084bd3312b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eff742030e387c556b5158deeb1af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c56468162127a72e086eb30e6c3fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d7df16fdb493ee4d84cb6b3685c7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd95d48c7844e5625857475cf05a75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0f9bcf58927c57119e72ec508681a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63373dba41f026454623c245827412d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd881e0e2eb86a6179d20a66871973d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3b61a086dcc8290f59537c85d665a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff49ebd9250e20ff4424c9ceae243134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97936ba1b87165bfe9c5778ee064e9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6bc6392d9696c2ce53ae4a09c3780136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458627451fde020b443c4e2b53ca240d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d9fe922f08d23e1bc0bf7dbcaa576138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86b5c6ae02ee09076eef5f176cfea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0020d0b4dd5b2dcfd46613966b4f202140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace3eea9c79e6a5a5570e9f9285e980141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dfde7a8530a8114aa4d0b5919f4d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5dfff37f66b949a5f409ebda0cc00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7dec1247c5ac121bdaf269853bc3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a0b6da6a553ddf71617d0cd2247bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91315eb908c59650c0e4e15b055e5df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e381cae279eb52219fe14ae8d7bbcc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88f65ed1a6dad8276e22b47caee86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d537841706cf4cdd66018ea55cd9e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d01d6490d966a1d1987dadb38da923150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5c2da81d7015df5972c0055dc9b53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eff27d7ad7b4b56f192a5f5e1c9d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e8378ffd43be567a10906be0d38ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2994c59d4c0908ffd69ebe4cc4a21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8cd0e46a6f40769fceac212490a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43958aa3718392236f49447de229e7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ba7cd838d83ab02f44cd55c18dce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaf7157f4e8c86584c6cf07a72d5c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b512e282a4aaef2442190bc6d1dace5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317646c43dc57864b3f9ed9b7ea19a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4aa25e00cc8eb68704fb1168d272f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c9c2c3b9e67d34d66dc4a2ea7caef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa04bd8541debdc384d473c2815067b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ddfa6b00a6dbebe1b77e96a8ae21c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a44c9d7c7b1a74a13f0771e5c928c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4488de629b038c8925e37c1b4290e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc1d7e30d60bc853ef6bee2070f887167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f787355965ac63326c7d10c40608c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7b4bcce0917feb96eccd8c99b5064169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c4d1db628d32d75af2a7d36c9499170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6556f2cc8f6851d313721f51c4e5c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08779b9b18236cff5e22f23801ec14c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cfc544de367e28c20f35c7f32e827173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb054eebe06a512c6d954972d165fb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799a389c04f67a21b009f0ee604027175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdff86c0d8d527f300029eab8166a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddb6ff77cfc915f2cf50afdcb8ec78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f6dd4f6db0bc175a58e7d819dd0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84825833751829de7049b83a00c306dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40868780599f51ff93867679a6a8a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63806ae98092819e3798af8bbbd90d2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924c24ca010bb666bb74b3f58ff8380182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7467865831fc80c4047a7031fabcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af5a19ec259e24cbafec66e9e3e70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761850a56d8af43ed54e2682ea2db861185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e404ff5fffb61a151a234f8fc0a3692186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff740ad159ac8db76f7e2d679852c04c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e7542a50bf9940ccf75a7150d9adc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c1efe2a6245ce40d9c3265af6943c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07010738a72832ed38662af4e8e51448190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e27748c422c2d8f068ac5f3194e058191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab59f72c49b930bac1a5d1ed9edb88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f785198a9d59d4ed3b90b23713e81f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f78c467966ea090faacec54959e13e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce369519469f1e4418b8304b47a44a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08a53c700460f5adfda2d9576a9903196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae92c0673f2b0c5b70e34c2283b897197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e9239ec0660570c40dcbe93924bab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999bdd22843845a23ff8567e5dc826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3d1bf8d3a6830e745f6cedb819535200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868cfb6bcafd85a96bdbd0d65845268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c41e254f65f8fc6a72b5b486a8e496202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30958f154f19bf8515b42fcce15de5c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb66bbbf344c506c7e72204cbe3f74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d1070203a4c572411d7c6b6b2ef82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b17703ce7630a8ed652923ffea91fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07a2bb89a538f7b6f33b79ea0eea72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50595c8ed3c52dd898ebcd5d339818208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf6173b7c3ddc3fa800cdb818f6b6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda003359abe70f46ddc3fcf83e8a404210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab5f0fff6d2d6bd14b0660dd66232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca1a4bfd887a6414da72815046b252212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467422d50a170a044749a3fa33e89a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805a3b44cf4978b8ac1334e861d3ad9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a689feb21af8d76f7451946df1da7de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924780a8aae026099eb33774403ea43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0db15d2e398c883c37ac17c31ef9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617dd59a41950930c8d64a94ec8fe57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad7bf008da2b5fd1129ba673f710ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9d5557ea6f1cacf69a0593513b8bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e9c47c73c182e62c67dc2b4ee0a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b380d65af734936d994d31f7a3e3fe9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ad63be9eb04a8c9e2d862f005a02d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd1e34da928dde0de6d4a2854d2904224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372cf87ae093d13bd897485b4cd6d4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c75ed22b0a89f450b7396382da4efa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3b0172266085849f7d31e8c0a3313227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d12ffc34453abf669abd40ba44f4e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0ddb1a0b9cfa1ca5be52361531aa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd25c201e255cfee2c3b91360cab8bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f5461264bf455df6af35f05d19fda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafd8b73e62b233b01bd5e387304847232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c80545fbf821492addee232599607233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2944d02a023933f3effc20797de92b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dcdd58e3ee0075c1df4b6703a3858235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333c8cda7217b0a67d0e05f3f4f3943236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c592d89fd6c24a3dc87036c2b8213d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db2c63341733a9c64b2c1ac7f444e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245672e341821bb5ea2e65ff1ea94c2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77514bfe8de5e69d90be80d8dea5c196240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7b2c560bdabd2ef27b79f27443b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204afa13d23b3ca26c7d1ec90e30b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d14d44548be1caf8c0094e3e0cc8de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0522d909587c4fab9e4ecba3ce5e72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca3c8c1c9f52190d69c2f9c7e0cec7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b09db74bc1d13747f140d2eff352246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cb69feb7cb04573626ec1f59971d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc30b6abe5e5ed8a376c1e4629ebd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844173f33d4c80180ef5c5ccd29cd97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df850dbd9c404382fab8aaf9ade33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973589080ef2c411386187e9a25db3c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425040966b00b358ca95871e0c1f59b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0424bc38db1e195efce7dd6b6ba2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b2fcc7a4f7fdc27109f0d3d9b0e39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21147491899c428d3be10f5f8eee5fd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04985ae624ebe199509b33f2f74739256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec785183efe5d3f4b3ff07803ecf3f20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b14017a251f600876f52725c59a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21296821822fff4f34e4f0cf96c4785c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165061d8650400a4692478aeaf687197260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149022064934ad6ea59f23fd0dfd9d4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a6a17b4fcc0d3fd3e0a0110d6452d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfad58b4b8edfca870d0f9b263d5b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e2e8375f5fac5a7a9768ba798d7e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf79d856223f966697070c8783a0ce3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd6b372c8b75a6b67098ef78b9deca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04689911a05fad4b205397f70c014700267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43a386cc8dd252971ed571a98bc9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fbe03686605681af68f30835001df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f0c24958fdc99b0cc7142e7b2fc1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973239748627c3a2b37f85faad424d0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702eb8520894a404bf499f3807822eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da5e65aec17c8698a7be726e0845e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e5acd89129e949a696f588a31b517274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ab19f92640483a5d994d6ed42f1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94361a188cae66d62f296ceaad05d337276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dae36306ccfaee3efcdf3e8415420277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8ec3981b5d7352131ff9cbdc3549278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e563d7de708d1854c2764dd2075ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c6d233f759061032317ef042eb2b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69692398458160c08407a3a380f7c11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a5fd322b9495fab832960b5a3e7c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc6fd1e0dc36cbd75451c5628bc94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be187ca4aeeeb053c520d87fed7411a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810dd91e2e890e915e360b2927e3a49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f1eb3de12cfc8ac759662a321813286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c001af5a7258c8fb04a75a63a1db28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8856e546f623b510e9fd5ba470727288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fca41230be8c68bfc469edebcc5f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a479947de0764948c4cc29267aa34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aced1d01d6596224ce16c1b8908cfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946107accbf2c843d70ea5f491a713292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff728ad9a11994cb0f90e1db6a7b86c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92426f0b9e6f28f92de7ae87af8a500294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273906a70dacf7a801fad202b3a1a1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593f4f706240d5de18dd63085392ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6090608b075e7f267d043ec5e2444c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9132b327746d4b448d30608d07e98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c79149b21fa1bf215430cb17d8e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae0c243d816ace5dce67a3c7dee451300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b9e16d8fe4b78e9d32bf3980c99f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7866f6f2d445417717053441f3a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1960070339fcf56e6916d66fdeb02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87710fc15db8516e301e0b680f4c7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e4c12f0a8c367b17cba1dac5ed6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558090e7f78d097400809a7990e3769306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f41ac995e7482dec7a5ba574125ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8309fc8c423b1c01c60961ac6e1a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc92afd8fe14d85ed15dafa6588abf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf62dc7c2e161325658aad07973d8ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad2671b502b03bce5771da29eb309311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ba394fcbdceda3fb31cb0164ec4e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314ffdbede59dace95d33729634c578313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310cac45fa2362c61d2ac01fc419246314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a60d30e1bdd72104696a307f79110315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf3b9f6549d3586db774f44061613316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc2871843940f4076507ddca9bea45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e25bf6fa840da6d5373cde251a0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71207a84f5ae80dcf584bd1ce8d86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8efe5c56d1fe094bc7533d8008ef42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea95e55a3328c75381c0d83253a39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861ba7910053896caf034766544b47d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839c77f46904cef597f79e52bf43142323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92ae75f6832ce9349af0f8753d45b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7123c8d9f7a34344168ced0587cc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0df02f129cbe39f14b08bc1767184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1f0945333eb0f465254b43e57d009327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98192d8f95320d6d275c4a341e7e2e3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62f020013dc452e7645a03eb133b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51d73a34ac7547fd3e57e0160c6153330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be61d50980cb8b78c78f4ffedd19e7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f83a63a3650bcf8c23fa7470df6402332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165320cff956a288e1c8910fa2a43e77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b397d494d773068a3c37cb262770334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086cea497410c8ec191cc6bc73d76db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545d1342c815113b7405ab1015d19d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c7db72fbaac0881a795d9d5859e76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b51127c66a2ac447c28d6d62031a95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462e6ba28a6bbf8e62b245a2aa2046e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a298751a1f806511909a399f0306505340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac54ceefafc82e8644c6e6ee2b21d87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bbf9e23b3f090c04de2c3229774b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b504923986159c02bb6d6defc8ea7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d675262c0e6bff588f6c214ee060a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd13f395dfc143b2095cc5153aa94f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a29f7dfb7104913fc25c33ea6c8eda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b40062e05021e2e2767145e5bc91aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f8d36a1389b5898f663a2e169d3ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38570edf2cde5471c0e485515ca1244a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3156e42c881429fdc8f3f4263584aa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b20943f7c00c49920849bd6970786351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b7d5117d42078844d5f1077ba6803352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90af48916d55c53a78ff1024c5142c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3da2a25dcd359b559836a95a20199354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d9595a3a0062495729c18abaccb51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e3545c98d79b1808bba2fb6bb4bf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e84f5531de41a8c76ced40500ccc3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81d3f5c54461bd7d8333b936edd8ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe864823d06fd48f433ef99be3f3ee76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beab2adf764e384f567e909c416f15c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2602639f9beec46ed68d22845e6ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ded259a3e5ba60b57f4002e56b0d6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca44bc330b226b1dd86234110370ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0d54554e05dc78cf235b8d98cead3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34eb4a95b08dc818ac9252df33ecf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff07f8bebe25d8712f1f70be0e7c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b951a215e89b965ced0ba5016fefd87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b965a89b72bdcf3b0def3ea36dcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e29286d5fb4956f3632bbfe813272369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e211fed7419e96e82bf256c0c83767370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4509de013cb061300340be4d89c88dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225534ffa01bbf3dd184cc6c7eb6e546372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb65e0a3f04289deb122f9a071a3c86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988733c1ce680a0d1b0ae60c29cdd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75552f7324583391b2f2c92e213faa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7178db4d18e0284f84e3167df5ab3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78df36af0c7c2bf15611ac62033058377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568d8574c15bb764f6ff3585d7f8b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508b4d7ebd4de84df56d3d828c54809379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b049ea7c06d7df7a095e6f6d4e15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50cc870fc68034e9e2f089a013034381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373b1063c77a76b68cf24ecc7d98122382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0127152138dd699beafdc3747a479e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7a3e5ba6706607f99fe9684e9d5c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72913d5f3b5a021585776a645c107b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c5833004d4576a08a84724003286e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52aa056e99b7ae922657720cd850f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6123042fc610c35b721ebb9faae706388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c3308eba83b2d083165712618287389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b82ebb86af0cde1dbf7bc7d7f18381390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ebde7389f9390b33b29f1f357fcb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc58d1d4926272aafadee30ff41479c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc362ea1340822085b805574c9b817393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0393299cbcbeb5144b54e0c9cc44a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7fc272a1063eb54523bbcd0a554b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8305098139bc77664df71b69308702396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8de4d4b9916f0bc9124ca7a146695397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62807a7f7bd57892e8ae0d71d08a691398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b11591ec924e8fa0fa88834c969258399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be10f30e307154f2ac445fdc46517b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9365f3b6dc6c6b2dc32126087818a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d658cc1fc732449ea10c21ee1a091402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf9d9b37f51abb529db158ccb17fe6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd41a6ddd2e4ecc481b2c0feb78c464404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c112668ca55fd7c1d65c68922e1270c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc18ef7651cbd15ca9e311201b86b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896b05b776e00507cad54bfceb01b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cd99517493bf8dcc0eb5d5053b61d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf17b43863c8dc34b44c6a9128279b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5648cdcf9863d2ed96030d995ed200410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d5907fc0d6da3fd4c703c81540097411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c958875c19d05d04abeb697eb2e5f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d870e9295681758eb8abd395a273a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a846a73d0a489f59c5170fe58661e7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f839ef91bec1a332b6b68b8b0c2f180415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128ceee6d195b3f6b70cffc3a5545ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3afa713ef6d280d73c5cf97ec8c6da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b73571afa7cf87d06d1a5774e50d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912acb403d5ed7b4138c335546dcfe65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf73b5f1ab36f7b699a334d5c2157f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997104faa5aee5133b23ef9d363d0683421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c413daf0514ab2a8a3c7183be1d0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581db44a0e8a00f369f1be9cfedb8b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81983164b76cf61cea6b2c344472a494424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd9b9689d631d05ac311e2a305b7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4a6d1e95242dbae24d6664e93174426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857ea8a87f06d092a3e935416b6954a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709974335bd586b73c9ee1b77fd42762428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398cead588710acd496452924a61e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed5c77facae669118687376569f425430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8775ca7c597a31a80acd63e9962d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5666baf57ee416ef4429b3d989d772432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26125a385a7db57c270ac1b30f33b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f19245abec364b9966d9bbdb4cd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772319910e6e4d9fce301077907546b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e3f633215e9a144272ac281be7031436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f3c716b8e844656a44622cc6b6d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d34fd9bc8e054405c5e2ddcb7e096438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb46601fab771cc17df30a504f366439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edbd32bf8bfaa81fb9c0f55e0b79bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb26f428cd656d49725dccd3f956fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f976138e3ca8ac6fef6502012584c82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5caadc0e7fa10f8622d76e9d90efac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b72046d1e5684f32d110ad217627a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e67184a12abb7a1c7d5cee9f01f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21750be1b8e3b9cd1c5610821cde3d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b0f2714c67247f7d003a277e2a35b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50284723a5249f4aed04fb8298a7494448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e8f540eed288747a3c90434d99cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c275af66c700cbaab4c27c1770be9e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463ff880e2ac8b79ab657ad2951cef0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeb4865e05e6c3fc9ac4dacebc42db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db55225545165fac1a17a2a455b1d4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9defcc789e2137d50e7b69442caf364454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268825404aec424060899b347b3fd0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcbe1ccc42d0ad2487bd3a15e0fed6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5fc5b6721438f437ce61d08c76c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1d1f63eb78dd953583cc6119fedd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bcd590ad30bd8deaee4af499bd07f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011010d8e388b474695129ed3d2ae9a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9200e28c5843d7c18ca4ea0e2d1a5a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7db72f97da187c9e3cb0b4b4c4a19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f9c5fc00e355fa1127b043a5ecd8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223cb170e248954b651aef4911e9620464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358b271b1fb17e0b7dd0b2948afb24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19604f7b35437c03eeaa7da13a321466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069cf23e8d1d782dd78b6733f93b834467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c1149db53dea3961348756dafbdf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e23911d216dbf1d034799992dba7c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82952a7eec02b9b7a6906614230d72f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c21fb9b6f87c07e3a9abc774a6e27e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8ba5fe8b694fdbaf015a373923c04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad670767e66aebf13917380297d2bff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769793bd89709d9a80f0400e01e0a4f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959135737623f37f78cea25bcb14055475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab41048901449e0f17c3aea342a067476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9182ba56f541bf5f5fc2e4072e6ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce842fbc976462178d256c3ec4234478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3486ea1fc73474a6c3f77cbfc97b257479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a1c70d486024d349cbb332616cab3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c7de6b630b5611543ca88a59a0072481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59baee78b9eefcb009c533fc2fdb1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7e3f1d11cb5f8466a1c4d9ece8abb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592243794ac2d7e97777ab5b27cda9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a3b5847449f60f8053e8ec73e837485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b13bea7fd4f0da9db3134172f9285486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909557c5d2c9da1cfba3fac68e3ab562487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f6b322a9540e04073b374fe99b4f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405f83e559d0524c701685df1d3eec5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c53cef3538a3cd1d80996e3d68706490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b460f6d8b405382b6d31c8fce614a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1850ee720d8d8ef33b63bd93c63ba2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ec5e72027b86f64a497b252455a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f79bc45bc604d78f68c943479cba0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0da243773f414376983387c42ddad2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099db698452897aae8a46e4b0e7334e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aff8ada9768188d684362c6303da2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37156b2f13ff4b6d9e603b29d2f7647498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0925701779067b7b61ea261639870499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932529213c22e83ab1b29b23ef311835500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bf69be49ab8b9e9b62c98db49c21e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121df81a86f1aec6e729fc0f42e5481502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426de746c1d77dee2ca1128057f193503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597816106438fd970b908b4f595cd05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d5355c973fb001e3550cf33fa124505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fbf615ce2cd64eec53bf8747d90d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642489b08a6a229f498373819fe43d85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ddd93eb4fac690dd0715839f7c0d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34175a8277d0ea2825d89c611fe4e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b561b0067e8c5242f44b775f2ae62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed9e7a06363a27c39a52abc58fdbad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f66068f76e9e5da7866afc47eb426512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d67dfb41bfafe8b7227757c03b89ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cd4eaf4378d8d657e258a08fb0c79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b9c142c0d5f4019694d55180c1199515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a0f196d8dd6edda10d2531c9eea88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d269ce9d01865c1c59637c147f4198517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f655b53bfb9ec29deb345fd637fcc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a323f8c30164026be5869a199a5987e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691817347519b4542c6bb15c677674af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af2bc8c259745eed51a184bc09fa16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22ce3fd80525e1d644423da4fe78f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7769d79c00d7bcbe55170cd5dc093523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec46ba8ac60f446bfc25c604adbc02e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e2e7fd3851ae94eee44ddeed058f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e7b8357771076d3dc4fd764afec3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d545e78cd1925cf02fd206a66ee216c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25855bf0d054d929b240e2e1762c3e7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08108cc4f8a08f6a6da921d0b6ceadb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253370a89cc55361e3902528aee54f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd448b708089d9b503a289288a2b53c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caf669812dcf342abf23e51296d6f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae955646df538bbc8957dff24ae3598533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78976dd48995af5642d16e522df1cda0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90165644ca9dff661fe844434eea4768535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147dd171e31358f664d0d1ce4783e8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bbf7696475c1b92279d44eba6437d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ecc9ed049d9f440fefc1dd2e030a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d12f4179efbb9213b7691578119e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9839aa26db14a7a51fb981fecbe76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be78f5a969259ba59ef3c87510dbb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6673bbfccea6d2edcf7e7c6d4d848542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c9ca7c01e99e2dca102f396544c54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095334c4d461d48f21d9b75022afbedc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213ccf3430b5885e31b3962f4f1398545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0db2718054c6b439bb50800e87b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e911b3c6f8e139b865927834ffa587547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d4d6fd7f6e01f02e6071e6b1f52c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bbe82d01cba51b36df4f82bb43d39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e1092dd65548f55e485959495ff03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84557fe7dc29c33615020ab40accf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101e24358723a82278dd1a2b3933cb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091edd23959e27723d02a69784b2462553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6170912a319aeb483efef40510e02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cece1667c181d0b4eb816479236908c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9975eeb90f61ddab1a942fdba3609556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7f810915378bf88a06b289122b67e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f73ea6a3f4be6e859857e35a803d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6296f7651b0cccaf5c47c5d0f493899559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d9c88b29e3defdec8168a5e2a7194560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5295cbc2b1d9c35d0c1e2d830a4dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d63066bddfa0ebfad7936ded5fff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef0c2e43b81acaaa1847edcbdfb19a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f238ea4772c114a9e1ebee7f539038564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e716cbd3b2dddb54de3f1f13a694401565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d33ae10bba7c3e2f422c05c09476c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514926ed30fa13d6ab61fcb76813e18d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0393f3eef94cc559ba5ae12b4610338568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ee90e61ab50c2cd86ee7fae305df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb0b646252447727d161bd8ea74dac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5874a02953923e24440ac286039c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470855a2b14ef457fc26eac9b166bdba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace7a4dd0b83ffb7bb5f90a04286483573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98def31d6fbdb3f9acd82a22df68094574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0108e4e76080a8e9e77a29adbcc62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611508a2fc87d828869ea8e0478f7c87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff459e4f9e0b5a7eb944975817c4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53be9c7142811925aaf25bf4ac96f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fc834e015963d0f816e0103976535579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c97b381b1090129162943623ee1f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c6b76c557d2343650aac9f690fcbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f3fe5320e31bad6e396677042defb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640f7c922d093d80c425bb0651a8eac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf3c6888ffe357085fb071bdf89a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f6cb2a67785872fde4d94d33037ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5353bdc0310cc45d41474defeba8976586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473d094bdf90f74686889184224503587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ba489a9f1b0ed6577238eba55679a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990765779171ffc43f09e0f1a832a2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd42df550a93d46152afdd8111e7b70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac9052a3db0cbf21ecd1d4afa57e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da73c3ac99876855a7a2e4f9729c31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679688625b7c52e81654bf9354f9faaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18488a696d8646d4877492fb4749b606594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470347a9fe65bf600e3fb9bc036c116b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9a0e0b9ef4d585b43d38de0e878b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1c9d216e61a6a0f2bf080a2bc48a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983decb2b70afdfbedc0233a7dac52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d0d069e0127a854d2934a08858522599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0d5336652f5dc84e5635eed9a30b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c9e7e84f20133d79c2b9c7d35ad18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7da4a5c3fb20782d1da27bf6c42a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97768ccdf9afb6f672a7a82bf8ab3a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da2f75edf50f05c61da0d4f1dab349604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef41da9dc687f1e6188d78927a200b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa59f579a1d0c04afd8e842815c5f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ba1ca5239908baaca0280b5f15668607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2e41e155e3a6a299a8664248869ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d0808dbc1cb53091a49fe19ebe46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a2437647df4e75b4ca18c049d859610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12158533211fbd8cf5bf38541d0bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe7fc2e6284d44976e836beb1408fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04a5c898ee312500295d3abf9b8e3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e288a4cf506272d325fa069a0f701e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb73d3345b129b8645ac8810f591cbc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3946d545be64861beb945a1ab5e6b38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4c8e97fd825027084366964e24de7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6586c8ea9f5a98c8ad691dbeb873ed6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fabdda9c0d11b4518e73b3f9c1a3eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b9841dcd3f157d5a75b2799f4199620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3385e20c8126d1b3fe8d65fb66c56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a95d8215ada74aaf6586ba0c02bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972c5f5d64290df07ceb0afff50617623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df9cd26da3d4d3e91b17103d97d844624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525190de07d69422a79b9aa84c0bfb75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b94503bf8309c31645db4cf59daa6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb2eda0bc83471330394be25345da9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7d5007c5b941a723b15c6250bbe10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4cbe1ada9ce7f46c75cabbdc17d54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f92e7d12b11034c9d3da6aca79f2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b58268b2ec13d5ff548e272d356fe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82cc273dcdd11f9c84847e978018aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6e0366138e7c735d996bd930af2bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02e6b7e2ff7a065cd3a40fd95c272e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94101e7005481bc3a04b394bab606d4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08b34bb49a23529568f1941ca8f8d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004c601e270d3375ed8d926175ab9ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee90e032f2fd2a08bfef621bc69011638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8dbe3ebbdaa95c54fc3e93045c04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b4649bdd3b97e2d57a8bbe14d262640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f96ee4110aa92f182cda094d709e49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a60705b8d01d3f67a13d3bf943c41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e23e30102bddc2320a73d609d8fc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1a68e2a6b09227928c630434b92b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b565c64a9388b9e468b89abbeae6fc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f758575521d31df6147025b923c15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a32a08b72f95719b45b969e9fb539647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d285d89fb42daab296a7f6329b34c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3530ca69cdb43dc33fbd0c0abe53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471a2c1a0081b72dcbfb3e9a7d0deea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd699ab05364c8e60b386158c6392ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d876bbb31537a67b199cc4e99d909652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451c2dbd3052f470141cf12ccd29f1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7067fb0aa0d3f3af1f0358aaec2f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f4280b13d222bce760d5c400a4691655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9168a28df860fd569f12a074bd1e246656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0450fecc8a6885fdd1f5c78b2b4ad87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b13e392f4ec089a50679ac20727bad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fff3b8a0e00306bde5bdb7599d4fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898201b4a8bdcfc8cf4ae53cb3bc119660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de34108793607ec58fc287d935c897661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708f54b39770bb8a2fbc7468a0071de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad8cd1e9ac3aae9a59acde247a03a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa386c2abc0a98d4b1ab0aae093a5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087701dade728e232743611df6ba492665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21920880813931c9fe7aafa5122a5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbcd537e03384065e04e18a2b63596667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cb254c116fc22f9bc8f5dc082f07c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faa361e5e05fa32275182b19a39bba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b5b37888ccff1803341ecf63640d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef208ba436af6b209235b79acd5b373671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1fbfc3e185752b4e7fee018bbb516672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d87a150423eb0c9537364666a1ec0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894eb3c988a2708ede391792ac2a312674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb57107586cf0be5f379e531b72008675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc33f6b01319b1ef4e9c766828155c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803dd344423f282bcdfa26a4f0ba6d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae6ecb3a83995cdf0b7b5b324a73c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c264dd88ace691e9a8e1a6b5f730d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54258ba0c46e36f13a402b0e32153f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87186543e9a25d548c93e39a22636cc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1a825e665fce6c46344446ce0829682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51e14e5191600a986135322ce47bc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce37559f6080b5ebdcac4465eb700d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0522f442e9c6f8e265b4084b539bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98ea9588c79feb7715da268912727d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce8c2a1d6b3dba0a843fe831f39479687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98f613ccbb5855c6725bdfe21ca991688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc1f43ea9fc3d4d86d0d9dc67a939689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826681c7a3eda1664d104b0e8c6bf0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add6b929033228047df3ba687360445691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360a5e09421edd0ca19812c440961d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf7be26e3f6fc8b04633588659091f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ecc855b1f7ba84c770ede70b2efd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816879acffff995a835101238d7d6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb54fe4aba704c61d8cd06710308c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768e23b7231ebb214aadd8ac811102f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36909d1029249fbf07e2e451fb90d930698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3416d3af626cf8ec7505fbcd6cb29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffdd8b5375b1373e23688cdd48a85a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdf20c0754685688bc63814acb10ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564ce95dbb296b158a18ea36f99dc70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5716e63b3b011ffb9ae30f64ff331f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91b2aceacf9f798ab968e71d87ecba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900917533034746c35bb135c37b31025705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f29e2825516cbe6ccfe778fc20143706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80689bbc7d85d9a476d4079dbbaaac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563101b61623ee47681d6f57b3853f13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25900e05afebed22c45e9c3d5187ae6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc064fd4bd0b5990c4953e9c34f115e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b1b5169791bb50c60cb63b44be69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19770cd656fe2ad9d3d842be08f405712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c053c5e936797d45f3c3171ed5ef317713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d9c8753bb58ef6ece184af33b28e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315acfad033cbfa0ec2f1b8831fe208c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dbc98a40af0c431191af39cd632d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2e7f975ca8b2c6e7f3012117e5d40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61774d8bb981022b30ef5f327f22be3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e5cd1740de01223177d0d4ebeab9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25e86a1aa0c8359618475b08836a3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e88ec66d37e11198c33e9d08244af5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361bb1f26da94e805327cc499f8df8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95356a249fb2a9b50ea39ed658a36c35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef220f88e8b9381a0feb01542b9c21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4660c1961706966098af1673a74fd83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ab5b1904c0588e99b4d9b2becd43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3fdccfd5bbcd7262c4c9e508873f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba0493d04ff3bdefa0eb2e23306e90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60638b7416c3203a5cec1a9d6c41cee1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a71df1bf00a30a921b4f70e780705730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39542d68d516b770555a0c84596e5f76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef084468d4d587cf949e21b8d729a24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89edff816f7fb7c88548725f62e5ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2d61fcf806ab18d220cd7d718f9a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f151733dee52726997d3c557e92e716735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebdcd407262af5d62c41f3a08cc071736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a338e1626551e2d2bff43def1bca52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e154bfd9201a81d1d66ec6c67ebd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465760e9cc5b6b3b1844f33cc4c3c186739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43903d3047a68850d329f96397ac6efc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98009d9cb9dc0dbae1bb72d8172a80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0545f89ed845ec198b05350bdf7d88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ab220c3ed1d1c0d21d5c717914bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c082b289385f0c0992e5b75c32de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bf08b9e1cadc4ceaf91a93c90cf23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b244d5f37481f6944b282f7ce59e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d9fce3a12b3c376285adf4c3c5870747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eef5f0d55435a8817759fe620456d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a6e70efa295eec436029c1d8f608749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c934ccd0cd17e68600574c9be41436c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35def9c0dbf5485cbfe3bd316b2ed561751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce6db3ea858fa30dab5acc5bdbbe55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485217e7d1ba359db7f990ed51d61a2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e798e20a4e9c7ddc9ac1c50efcaf1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094312c040b7e0d4d40769a7795238ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c1f4e1710ab940df7bc3d11517822756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e16608777eee90c03985476ad085757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbafa2ab7e1c96b286cf584a5890a04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c1713f69940e696fa7069d7807054759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae747b45d78d84ebbd81d07cbf997dd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bbcdc238d12e699dbae43d0bba137761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109bd3ee5e768f8779c2e24c7919c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda8cbd1dd7a8803a68478477c76b8a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980623934329e0c7f54312656a92faa2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699439089236c9859da589f66672986765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c975f84dbf9f6a9524999a3402d9f1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4353aca76de3bd500ca115dab0c4277767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0247b7ceede8cdbe0f539f22ea19a6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c954f3aebbf19a4bb342e0ee8228769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825615929ac3b5422f8d3c680ab681ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9c89536baa4664f2b8a824ade7289771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961b0f4b50a8143ab9c0e67a9ec65bf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea638d1ceff5f49d8c7f46c7adb3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fcc7a745fab077cc803c6197acfce774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34d0291f19ce94633ebdd2de183c87775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012783dc965417a9ee558622b115307c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3491ce570716716907f2cd918cd4f6b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba43ceafde773dc4d167d6861b74179778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185f33a699d4a153cf27e7744cde68a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df9224682e0e4fe87031d093e24014780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2c401f68788a1e9886277057030f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e5e25b217777eeab9dbb0de4709bc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034eb0856515337afa1a07918f84451783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>