--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9c32f62c61b49800c7d2350b50a001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0170ee9a75b3ed87a1c0a1c45f5e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb3638e068f82a17b011792ee43a953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe3de3d304753ccf8a8ac961864e294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf511ec7b4de45e3a31cae20b4ccef995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7d6ce09db90174ee606edd803b1b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e3440c39a27cc7ab1302c08fc47517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335424f00679163ff5c3262db4d21828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a6d0cde7f14460af068a8d31146009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8b9f370249122db66aa7f4768356410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca9ec7ec5f66fa56d586aad2177e9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc2b9a0fae05ccfdc5ad4c297a608512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31808ccb7e9788952be560d27b7c3e4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777952e3ee49b51232feaac829ee1dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223466c9bd04275fe44081235d6ef64215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca389beda8ecee7918195c1ab07a7aa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac97d71cb779c562bf5e1d8cd63188917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b1b89b740f70c5ae0e2b2afd0fe6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f450779c0b0632fb297a2cd5927eb0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4485688803cc86356d2462c228cf0a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae118744c5225651788cd24760fd5cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c59a8ecbd96e94498ab9f90a1b0e3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae0f7d9d0be35372e233690a227c3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f054cef50a3d98f73a8e2a09ac68ea324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe6562cedaebf0d54a8feba24dfdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c83fcf72184f69d47f70ebc4d1c7ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7cd4064b74078f0ddcfd6a6e2768627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f693455a04fca35c3f8387f5ed1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06bd8fdcc6e9d623616ade9e79dc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7545c7740f30e58ea9161907b8b0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e1fd070113e55c9c61500a96736ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9512c972d0d9ab6699cbcf59245e2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c954c8cf5cd1f3e2c770125c75a1afd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9100b503169ef4e67092edad9fc1bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a9f420b11507f027b25a245858d3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20ca65c5c97fd1181e5905920568236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8ab1fbfaf6eb9b30bcddbd71bba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbad435bf3ba2327d3df43fafee42f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebfe25647e0a7ee5b6494955249a8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cada1f897e2c74d4639803e8c78290540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fad3b9aa785b44954fe3c0db7b4e7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87411d6fdccccf31de4d380fe5dd10f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeea4c3356d842697c3fc2afe14a93143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b01265e7e57303aa438c2292f4fba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027ab813c8cafbd52137191a8787d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b323615a32b510baf0716a1238186e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c31d7169433e7f9c3cdaacde0348647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659e74b9a3bcee2ea8a55a4e1ab455348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cdd09cff9fa0662865778e138c20c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f93c25c000610f9a48e7c51e271f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad9477f6d3b5dfede5d1aa641ff9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553599546b500a0798a999a43e1c1c2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d782dc2fbe354fcff0f6d628f228d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710367b5b5ea0bea4829a25916054ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29284f9ddf25c8cfce45d1e00cc3292f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1218b376f4ba17addda11c7e3d66dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085b0b0a0ec03c1569340bb8ec1964057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f4d88345cf10b2ec42050022008e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b6362690cec0afe6687c201d9230d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e019108a288d92ea4cbe4cc4ea0de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de4101787598c89bda34440a8f5eae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc8ecc76fc6aa1a49326501ce26ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159944b801a11a519293b009af27eee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776133e001c46b7cce53b23a5e2f72364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165d68efb4847a68e44acf2bd7917765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c030bd4a98987c0ec2ef0472b948d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a45c2e5dda48d2c8d02ad7a637fa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6cfd43a7670dc047ec71be28209f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849bb9a5224b64214d20b8c9876465d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c625cd5090ea96bb61eb0bf5c0b40470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f577aa53238f1cd0b22dce58161471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5085a72309049c078a7827230db4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66f1fc95e526735b5d4baf0331a16073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1161262b6a530b990c143f5ed4c29d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a981ea61612b477ef626cb40bf51175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b7ea790bdd796a0e893bf17cea6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec097155edb8e27188d1df1b40033a3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f204034628789d1142e0d0afba67a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3109fc87859055b3e839a206b566279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7952fa645b552e2a4c299789a4cd21280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a4bed4fdaa5f31b23a9f7704a40681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b020e31fdaea8e7f77eebe04fa46982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd85e76cb6fd6bf20be749b471580d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907b3916abb9d92898c6efb87c5018584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddc052fdfdc0398998898112a4d17d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833abdfb4c309505d02f6573f3a2306286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ebb040bf1a6fe453a69e6770d4c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201384cb59c4a6fd4833fb999629822188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cefd0b43bb0ecc6d67ed4dbb137ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11746dd026b15b786b4b40f7cca093190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c46c28c4b81087f0908459bc0c0f4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d08e178d8cc5b7bcd0d0474e0a5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69537ca6008add8092edbf0a7f36ff893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e3d2b3fa1bab880c29f5a9a48986794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e1faaaf963f73add125dff3df85a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820bc2da98716c2e40abcb7f595902196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27ef2d3bd5460f63153ccaec623cb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670c4e7a3fe998bf612401ee5f77e0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462684dec8b09a88d5e68be0ffa1e9dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded94397e2655c766a7d23ea33fa587100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3172f19ab0e5a440a1be8d29e7d5951101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681e7dff2dfb0685e57091dae80a4b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6136580d6efbb2346224eb544315e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fbb777775be78f3dfadf6a817695c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5fb5f495aa481d8003b761bd5beb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186cfda5faa0b23bc3d1a4e7c7328fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7962d841ed60b5e7663062bdaf6a599107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c557cd1a83640fcf6e258c4888d1b4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24c09884b379b29bf1ba23ab1df3ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7959292d3272a858ba8c94ca46055e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5bee4886d7114a71d248c1cc9520f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5e2a7dc984ff752466440dda1aa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d6cf3c746990f6a45a2dbe32537da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63fd45c3f7014f79914892880ca967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b45a8022feb8b9b3220ef9d713d36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3979d3a7ad2e4f48b7bea168cb8dafe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f5164bc292ea4fe04eca01672f2f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e647e1c1fac38aada4238c0e9e67e22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39bef275d2d9fda6141788cb8fbb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1df4131846dd7a317ce645a22b0cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46349ed75a752cb5c68e157e788c8f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b6f9c75fd10579a83b6ba6a9ed3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861363ea6f99ba08242c359ce2d511f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a69a39d14db17c17426157b454c61a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947808a6564b558b3b2d25df028aff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a61b36b774ebd60101dda214821282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1e4cfe697f9fb3ad8927361d2e970127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a575ec5349e65e55aae051e5fcb525d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ef00914bfd54f28030647cbd4ddd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcae7515ceba17b7ed4bdf0e31b67d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475174e102bee6d98f3f4bc282503d91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdda24fd563ae49d87982b08e482a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b148f429d13db71c43400bfa59c812c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd02ca2cb6f4f58c6eb86f0f7f7ebda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244705d55c22ade9c120ac8aceaa5bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65deddbeb3d7007de8c4e0bbfd515a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca209663a604a7e8b247a05d415df6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e32cd7c464f8cfe5e4661269f47eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d697dac2884a58a7ba1d2a147a4d11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aba7b5b06b5e56ee2ccb5c5d2d1314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef785d5c31200ee82eefec8d92ea5c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cbc29cbd12b590655809ed143c825142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bc6781f06c430a43eaa99705bbfc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c4cbd097b6575dde0eb06b116ab10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56b447fddb69b22488362c5e166ef2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dd2066212b9a7633a578067dcc807146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae49dffd89fe98c483c2fa21590c7e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7eeea563135d577cd0f8840be0ce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d912f20a5ef36dc09e668f8f287d4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c682d18c4f1e925a711020525f8f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218a6822c51cf4f9968890ffa5c38f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d79e6c1df88a11644601ed1a9ba4db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf794f9fdd5d823500cb64084c3c62a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bd7660c19b6109589eb4b05a08947154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb25a82714f8535c6ceca962625bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98371ca5acfa7e52d387aa342b2c7dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b37c68435aed4046144c1571497f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc8ae9fe9d50fddbca9add401f4b6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77599a08cb132ea6084904f076f5c5bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad90c919f3e83cf5335adffd68d78d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c4532379bcfab373f258dea2809ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69db7dd83b3b85139ee350cfc3b2dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4a82891a189a8ed7530011714a53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66ade087e4cdc8558edf927aa9a355164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443e444b3012747d12588e364c39df9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f2e32aad5c5c34a3b1b35c594bf36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2e5e4de5c7ce7fbc3fd0b70911aff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd7e5a44a578ec80a88fa6626046ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c25bef7a85df03027d2ab9babd6f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba92bc510790aa6535957eeada2ecd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d52b5f4aa568cc0d676e1e078ee1db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcecd27304164d45eafcd8dafdc4677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dfbe579155ec49d8e77f0f25bf472173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd99d30b053d7f3e7d2d4488402e626174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24e58d6fcd6f1e439b56a18cad1c36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbbfc02c3d68fa0c42d8a6a8be80bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400060cdea7ebfb66594b12a3958d8d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954099af5737d5f08fcac6196f76c58a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e41855f4106ee25c523ebe4a69638f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa043cf3eaa05fcea0943f3ef6396618180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75926fb8e9b1b0d84c581361832c9cd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c50ad75f835708a0f72640250a6aaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aca99ecd16e3dbb98dd32c38fe37d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7195249c2f60ec97a56dc5723ea67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76a0c7046bfa412719682fdfdb08bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c6350fdf52646bc97f5ae69eab9f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708f59e49a81356d1a4464559aec44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd43b73c6cbd9cb0c4e341511de77ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882e4afbdcb799ef32b65aa9a59afb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955109ff1c6b515c86aaff48539e66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03e8eb058cc5cf904378bf85672ec4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe375a1a251d2fd37cb32e753a3bdd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee2172c9338f8b22ecfc03d4f734df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8932365eb20ee3c8dd007ad290f9d33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8608291e4ee4d90260590d54f38eef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa6b785bf12a7e68bf7afaabec63fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fd4299111c552457b43e0d6956c2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f63f528c30bb462f1506417b4e66f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de5a4e2da7b54a8274ffd3136e4cc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4d96e03256cf5fc6ff22457305fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bffdccdb68fa6d62ca0741b9515da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2509bbe71e7743c1b74c47a78bff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee2970a3d0b6c2c9726f54042ea326203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193123d42ad468338fd790b154a8edaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f185ef73850a7d6ac767a9e31e1491205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb88567e3b825da8c39334146df66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d1e36b4b97acf81acbcb16830d6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5521a33566e36e0a18058aad9bed55b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ad78d69b9b123df5aeb519621a746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a3fa42e4c766548bf7d404e855b75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9120b6a4eb1651c9d2131e663d89c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18784f27c4227ac23d970002f173f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c520458ed0469534eb35416c570032213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f30a23dbe3c0d33a024c4d078e9551214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f6a4364cf43088c3d0dd5a7afdda3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866a9378f76c3aa65f5a94dcde42e0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a408eecc87e8509ff55f74159ef88cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48557d5dcb92dcec9a3fec5d442e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793213bc0484d14658a642d2f530299e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc57f9b61e1d0e7ea29db3c069e90b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238accf1f0ca6eea13a702cb2d73924a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a34a6494112d05316c3adcc8b6705222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0d98e8c86401162c28c87d29fa8fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164980124da5f0e790c9b8c3f1c226c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd66799b56878fff1ba7d893ead9b9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133df7fe77dfda2a074b0c2ab7e80da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a916e0b21939107d7796bddcef90be2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a9eb4e4897cf982959b7ab0ce10bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab92f1878efcb31b5794a59f3b72b57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50f59c8308ea5675f80bd595af9d88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6ab5c41b9d8fdc1e65649faf441f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083196d7d9ca270b4876e9711c78bf05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954d8a3526b019422147881d0d28b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea95b45c94ed23570de1e2c5a877414234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72640035290a70b6820ee8c773fa3c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfbf2f8c06340aa9bc9cce23a7515236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2f91dfeb48f0af8708df66546e531237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b9e7c716e16479a4d823af979bbe7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8db9db05360e4b5cd68ddd954f065b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523d8948a633289feb9afbc2bfced6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848a9a5c23652faee2893a90ef9135241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91288fc04b6ec8ea5f8d5c67d5e75d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f14a185e13ba68cbd7c896dbc78cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e53543c5347bbd3225fd237a19f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a1a60caee7d8a1f496e9dde94e037245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d84b7984a21b4002be716e38d6dac1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e536e89331f14c5e0bebd52a97974c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53794d89760490be0f6d6687733a7d6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb617e9122d4b9b8b9c1a645fe82b96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae268c595a46e879e7a857d5461c971250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f880c038d77791fd0b951dfbeaa8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a857deea92c171a2dd1fd9458b8ba3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12e21697591bd8cf32ba00f0b0ee13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5909fc3fd2fbc6fbd82d534fa3b2c4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0da59aac9deeb48575215d00b92f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b43495e9f97e0eb03fa58c39d8f2ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d1ab29cb774c543cd4395297cfd57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a091c4b6080b5fc8f90cf426cc71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d30d21f603d0badcb250765f4087259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa1de9b8cc2646a366116b615e8633260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5aeddc487f99cece0d0b279739c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06e5b37ba35598a9e3bee8834670be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be8b6f1fec12140958639b13b5b474263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cc128d0b69b1a1b64531954a42abc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0774cc3470c15e04082cd8224f7d736265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bbe8817cda176e722a6f76b4c0fcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22656856a625a45ffcfe70bdde838861267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395984e239820d7323664ff62cdfeb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559ed15d1b5ccfff325e0a3311b86e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d0944ced8eb5e0aee166fa559624d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcbcb4e59446d5904d166791d53a69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6991401293ae64afd572d1b9e63dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab4b02e33b4d7e5f08584ed4da7bcc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d859ea2b8852a507fb57b87507b389274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145750e8bd14ef85c400fb5e0694935d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050e3912b9673f1195c21349f39c910276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43584590e7dea30ca7309585315f3bfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8877da0a98f56efd41ef4ec83a527278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e371ee20166ab41544e3422c039136279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727fb2cbb792c45facd175d34d1fb03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1efa9c3e7dc226dd6bc27b5c239e88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9316843deda99133bf8a55e6a924e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0a277fcd787e8dd4b52b46f503e01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8085433118f167bcf32d4d4f517bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3abbc88e7ac9aad3d6d5684b4e2994285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555e546045a93a4e8958df94a568797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85b9e919c729d0d5f5e790235e964d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6da4e4366c0cfaa11a322f29f269d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d14eed95dfa8f2bdef97edd5af3f83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d0c1778fc3d0ce6edcdc30347978f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2cb4800c6cb121535dc4349102338291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71992d9e9fc2965920c48d57ef0a65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544df268edacc634027ea1b3f8a0807293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640558a3717ac044b538be51e6390f71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb113749079f84ac571a51ad80da57c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46f6bd02979bed05b2221ecbab1aed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7ab76f24ab7824e55e224e7403c50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de231866926f1d0387cb375357a3dd2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a473ef5ed0db29e8ab7c8bc3e82d2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77340feae40ad9ac640c90a48c29313300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee355c1a154b1c5fd63658ddf398a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700572c965b97176bf60919397515319302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddd4a4827de3682134a4e40eb60305303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e9b84f250b8f62da149686488a540304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa98d4635cb4e696af35172980d72b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d94f4b567d1a37b033a1c8dd5ca85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a8e0307f41d167e75839d26ed8bfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0838f217d55f3e16d8ff3bd9c93f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc7c8a60e72b5d0b74e45c330a31ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81998e7989b419acff4e20f5d1ae97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c7bf38af5d17eab5b80aba82f250311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2795a70b0b753f7bc2ce59f8c5421312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e813fcb66a1fd52bec3577ee40668313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b32e1dce144948029ac594c27e786c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f5a79d950f109682ae7ddf3572bfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180f4a62e0a69345cc95b7c49cba2e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329cb6132334ecb256faf1e1def3c81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93fbc62e9a7b3e6caf4728df137c41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dce4d656dabd59001ab2b1cfb1ad36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daffd0a0ccad7058fd4de16cad7e5c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f247d9860567f785453f552733045321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53905fa8264527c2f5fdaafb8f8a7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876ba95f0a9ad16b9e5a5d49ba1d712323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67770e9033cbe8782fcb5b7915b9487c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7fbd4e767f9b14f400e7f4a6ed88f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eab7831f4e30fca23c155efe5dabb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15639bbdf61f233b642fa01b540a57d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b568f295df7c76b9559e1f35261ffe5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbe8f2fd73c6859f0e810c27b78419329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce02dc8f5a787b70055aefadb7bd32e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34ead5ba77fa5bda4427877985c60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d447e73a7052e61fd3816c6c557f4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f14f447c13786711eff8212c709cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c38458848f37a18139a677b0162d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef43eded9bdeb7df0bae8c50d9c4a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303c00293e8638ebf26342dc598909336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268dde33fc256a98b80c173835c066b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34b1a5fc835be34c174be334da582338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e51df4fce7e5c39d1fa5f143f5e673339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298e5905c3b69a93958e471c3f99d0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43bcfbb09e2649c2b4fe69fb61127e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aadc9e641690c00a6c7542654c82e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96531a147e6755caa5a2452e0c69b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a72d0937ef2f6807a289afe6cc321344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3787ea4d5fd5a16f2ec93c8a04fa974345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37129f0f0a1b056a751d4cd02062c48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d23587dc16279ae7990641930648d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a0e39fcc6ea2f234086bb8e42090348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a03bca2a3cc2e71cb981997fc9d53c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684d2969c2f6854974dce80f3c5e958350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11844fc6f660bb6692f66cda6a3ae9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372d7dba38f2cd65b4061915f820a30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e71744f6f30b5d1f2878c131b62c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c741dd819eceba68913efbb9d241b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd4a2ce96e36cdd2c88d46161d3ae5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc87fa779861a14233909502b36a468356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347c67a616d5978612c3d9200a6c5fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef654f3078f83dc3dce5f2b9432e678358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a908e0dd5d6e9662f528fb79b38b85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b961de064b558b5a3ebe93e3eac47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee383752ffa6b32e1e3f6f198efa49b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2427b710b2d265a85a70371f7e8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed2921f5ccfae3a0de8999df4a1ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b609ce366eb174d539243c0b933b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bc94fbb150a422b43a368d59c2a56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325333f0e2b7065e9fbcaef5f11df80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4865e4f88389d0f2ea6eead1ce9c27c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17b021d6a28a80a9e52b846605685368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b96c6a4ec6d95aa90f1729c6befb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca41f2c379882c6270e7b3604d6ed4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8be1c1b6dd5a8166b4d5508e9c980371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314446354d89416b6d8bcab70010cfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2d1b451412f515a1fa790b61df19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63666a1f13777d56dacc59b463c2af6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6fcdaabc84380384113f6f4f7ad26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af778c8d6e6631ad011cbf7db0e6f2a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ed05cdb45e00f05e44d7ad7bf1d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a18a448560e986c6ce1d693d00507378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20778d0e6f55674c0e1b20d06c7388379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632735a604392230ed13397d46ea41c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e48e0eea3efa036def460deb410a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef36e26681375e9ef2089d3507bda4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f4ddab6bf134276d0c9e79cd2d73383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1bb58e5e400ebebeffc7f9f7cd4c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d4e560895f7a8f587c6f12d19e01d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3d5f631cfd8bed23866d458dcfa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb95addfa3e4971ecf9b55357054ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cee9f870a53baae2e425bd19fa3ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a439b811132f014eb2ca99767d597ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91ab98f0568c4e4d39e1cd92823d7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486631922467bb4da8931146a10ee2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbacc87505cf7dbe005c9c657b624aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeac783283cabdca079edeba082d5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc034cb1c13ec00f4faf16500fa25be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52df19c49fc8490315217aecf49f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0e24ea21d5b467de2b43136f2b9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1b079de6250e26719600bce1ba95e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1046042390ca1ef8cb72527482e60a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbc94e39ca905a082aa7992a2299b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d1bede4ba7830cc43490d428da1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41213bf1e1754ff2fc709ff03fbbb86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994478f688e334a5db5867d29ac5eb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ae8cbf27b29fa90d38f90219eb79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a0f59f9946456eb45bc846cf6896a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f722c74d8caacb2111135e76ad9ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386aed730a6be3d58e9bea7676ec47d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2bfaf8a5885dc8c9e8b0f5604c2aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1ca0e37102e209bd4862e6761544408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ce509e8ea9ab045c3bf44d45a3fc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58869adaeab06f51c3063b1c4426ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca4af2954ce00da2bc69bfa61d054f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac6ec9befea017315fb4d35092954d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dfc10f19548e50bf3adc5125ca88a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402dc150c274acdba919011fc21596b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32967b06dc183fbbaa8cacab98fc8a35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b918d0882fe9bf210ab05991f203907416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763d31931b72ff056996a868e5af74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eda0dce1aa7afd5c588bb34d440ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca61b74a2b64692a60c6811d4fc632419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d69245f95b93112eec691b48c6c546420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df45cbcb2917f985a37c5608489362421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf010650c42bfda62db3a7dbd5021683422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fdf844cfb8b9093459bfdad6ccfbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50151aed0fe456d1e0b75d3b0c9e39d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bbaffc77349dc5097156f8e52403b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067cced2fcb2b5c31fa0d5c834f17f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42415bcef5689b61c18f0a0abe0d426427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf76ee43e346ccff74cb2ec51743c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc20631b1ee9e3b5f84b4e32529f91d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc18539a0a8777aad9603b2ccf58ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428708b8c41e2454a9593cf0c4a6e26c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9de9a5763fa582e3dbe3a271873ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668b56194b96019434ff347452cc3c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d8355f146371d8ecdba999170dad1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68ac73ee890d3fb0ae31cd58d88ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157614c6824c4931520c3b698416f6e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40716795a002fb40fed1519aed33a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192f95dcb87a89973971f2cbc7e4ff4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18ea3e40aeb48e199a5744135e6575439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe602592dc06cb777b14f1351ec7840440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae78742b91cc5f29e12cb0e9e778598441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a019b8b820b7d394c9ab6d024b18fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edb7b2aac486374e76bbccf999c6fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981819010427bb2bda135babb7c59f8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a03d93a5230087b0f02ca47a44cbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c4e61406be6827cca5730d169fcf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c3d18955c5388764b02a0faea4c45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcf7b7b7c5786adfc197ce79ddf9ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79571908bfb60a9d1adbb4a265f78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d30566f360f4cf0bef14d7217933c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3132b5407ac63dc8bad41f8025b19f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f371b1f934704d93beba0525e4275452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5041d568fe50941726726dbb6be037453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f0e344fbc2e35f4431349f82f093b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdcd150e4ee12f77b723010b7a7d2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcf85978a3d5fbc602efde3a42c0e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70e9ab9a6750bd832ecde1cc40beba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f9c8b2104a2b0ec0e486edfed140458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5595be33a4a26c65a018cc01bf8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7a82d04012feffc3464897913bf44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec68b3cfc821c4ef4df60f3e81304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc6667848622c9844dd94a2add2da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e620fd5eca9168b3f14f33fd81dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c1b61e7b15d3d760835fa74df65d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79e0cb2b4c6d735a7ffd77152eab5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120990bf3c64a2d544169796541abfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24db844cf95a4356685d299497615e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40c0a0057ea6f5fe350ca5899f47d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea997f1c1c5a7e657342733b02479469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4378c00ae6a1dc01bf88270e9b0a7ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3835cad8a317dcb4ba57c4aa2c0ae08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a0855a98c734d71b8fb34aedaf5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37b225a199be19c4115738e450c349473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d1a1ab74282b27348ea1c3169450474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffd3c61c0f8735243b82fca9b24808475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3f3d73d9c4e25849471137b400595476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411587308f07a16726cf2232310e90e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c99a1b837fcf60f058c6ec0548d698478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ebe0da0604cf5974f16801022b1cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb2cc578f1be206e5a785ef021e376480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21334d7b068f62b0eb9658e5e4e16470481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e31abbeb53a0dda0f65931de5bcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526c3325b7a4575cec71000128f8e4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e11e088226e0816711860d1f33c544484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756991efae6311937c0e5bdd81a7d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416c6e2dc432dff11610e9a18e9fbd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993461b09ef21f5ac737856c10e79d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11fbc84b4d2440d8588e58d8814025488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2e26b6dcea75a2fbfbb7df52ac2fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb172216defeef24de42f0b1c3bf0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625296f528e5cbfd1d5130b40eb6cc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d433cd5bfd6a2c2e604a863fe0e9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cbd50412de1bd68f8b276c3edb767493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992af3076ede299f82b20316e8da1d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7273e8cfd4dff861833d0028e3bdd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9255f5d970b69e6d19dfcaee6e28eed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de14ff75e7ba96a6d1212d8aefbac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f1ec62e054c7a2055f9d604a14ecc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8c4b1fbd6820a5a5c20395c9c7555499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09387c07cae6b56825a5774eab03ea22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b619624ff71bc78b9442d06205f7f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5b6aeb17f691625c26c008c141e50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303339ddc9de86301156a1c12fa91dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6bd70d1aa9c123b1213ebe7c00a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859b4d3729d6c0305a443df1c25cfdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87223ee4094a4ba080ae328d8fbb99c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c6cec4d9726136c0e582e990f72d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41a239de6a30dd7901d83f21636eee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457d0d167cd36691bc2ff4dd41b9e14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7102d273923fde0389ae84b8b72cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4461f29261778a04f036a60892a37b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816dc107062f779c5ae2f65ab857515512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e7ee39108aec84c8e28c40075b2f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18412b1ed844792c3f4723e5fb1c125514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054035c906ebf0d6a2d2796c8d7a6256515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176da772819b3af9029163d17bfb849c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10aff52ececde872dae86df922c22d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbae103fef86150640b8f770b283bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa5192628de3498606158f917e4f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df00c845c935e5dead7a710733f56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4c9dcc5740096e8c11725b50e2df6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1c53a7d3441948dcf2b9bd8c8fdf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eb5581eb4714864156b0f31dac932523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23364a1c3d25741e26a4433b5f4c2170524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acdee42d1ebed8d043d359e05f5765525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e827471f276d2253cea92cd4c756526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01bc6009cb234270e86e186d9a545e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fc6da5aee7ab7a4db6ad70b58fff8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c16b334a91773fb3f53416b2a21243529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67189887adeae8562c551dc324f407530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da71f7df11c6bd9be1d5090ba7d59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7ab90cdb8246bc0f89c4f4e5676ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb915a6af163168ff21c310bf93e65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832981a2859bc820cac74c59db280d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe22fbf345220dcedc6c4d437eb598535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba9aeac29f707c2b2541af1126db01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff508a9821769ac2ec577d22a6637861537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31b45416620cb7de48792c55cc194c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2002896f887d68c85714cb6c181fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec4a6a3194a6c205b0c3ef44b7b41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed077e6e29de4ce398f8212e82f1048b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a5811ee85a8fff7e543bd446e2db7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e64dac27fba5cdbe9dae6c28b81929543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82cf6b6ad4af259608d3bc4aa1118e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd482c6d203a43b4ed67dade453759c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b185baba5b0295c282c63af900f24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d990e7dac0982770dfa2af65608d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174813c0cb74ee834edae7323c093b65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e1a988f18227329c1eb73b8a49dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455834fb7b121da7bb73fc84c87b776d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb100b09f16ca3a1bf98d8fdc6a8d7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4592cf6447a8dbc2e48e55adc99475552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107853f618686b8651c7995f6b1a2074553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd059aa25cfdfed855180f687630cc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde524df5e90b281ddf5eb0d0e22936555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8af2d48205ec87589549e836ea81c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f287f35b29ee6f8f539885c27043557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc34959b2fb36e776357d54f1d36cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b22cc0d5313aa3c88cdb9ce665f791559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0cfbd0075074f1c976b2976c6f8c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599221a5a7828f2f36dfc505cca59e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e59e5945ecdbdde9ce331e506059b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d6f19ce8c78b6c269c49e98274a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e881a97cffc1b298720c8e46676927564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68b9860fe46e761b96da657d3c1d8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d7f1a7fec28942089f7cb236c0ce8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82945809a30c90d948fe43d753f28853567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc667d74298141809c2e96a239619ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99a4cf5d55230091bc9b7179d16930569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c0886d575e80ae7dc53d6c16f6fe0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f0688c15713c8cc0ecd0c5e8424c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984cb13b01a6497a96493c2b78bcfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23347ec7d36bd048951bf0610150d40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9739113bc2a5643591c491dc78478c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb173f7f5acf1fdfd667c0b0d87d6cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ae709ed26c2b146139b4670dc2a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ebb49864e56714c7864b8f93953c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92f8267a758f8e0900d5a7dfe5f9a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213a23aa9e752335b43a43ebd0c5d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7fea537dcc23432b7935807a06bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ceb668d1f2a8847fb85181586b1f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf99bcf0308349bc06a44c41b98ef01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c193b13ec671d90f512143f98db37a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d2d296141e71d6ec82b7dd3fc315d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfeecfc2370034b0c61bca830dc9c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f4465655d8afa2fc1c891d691ea8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577d9652e010fd08a28d5890c1d755587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58242dc92ba07cea30538026b60376588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ff8c8780e2e864cd82a7a199e608589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a22fae0809522f8b83b219790bc67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d53d17fdb24dd39af4af42a4af33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dce98e7853575bf4294baa7ce3e5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e142edaff087cc08ad2aecf8a5c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab22e3374e36add80384dccefbd7e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba31c7b3f40482b56990dfaccdf58d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca946f0124610399534785cd10c1bad8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08cdfe1c69ff8c39e32c481fc6bd04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4becca6554d5846816b3e217d06c13a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a453d914b38094fe2f6435c00056e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf24f16f02e7a94537c466bb2273e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda9c5642f527568fe4eb0782a9cf7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ee78668f85b69d09ed86d130c98fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876128419c75af89680d459c0e05c45a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a31c51ba865382df490f6bfa6e696604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad4cd40aeca358310bc8237b1ef94d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061384f6587582beed202d61be14a96d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab87870e529756b9eb5a1297474db4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65acd99c71468b8dafbf6adb17eca2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60ab67043468fdecd823d1c026d018609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ac17429f902e5c7079d665472525e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b68b276b1af945a652857dff09f2f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213aa07d1c4366f51c228cda4952fe4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284265b17d11b893bfe12561ac39d22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfb49b9f8fe921006105064f12909f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ec9543ace8d49a218d094705009c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db58fa318f5b925e58ff2ba1cd21f76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56062aa21be070da21d6fd32a5f594c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67c07f0ede6df9bf74a055fb5251f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cba52f202d11bf9c7ab405ac156a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61c339e3df5e1879057bad6b54b55a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d51683d0d2be95b79a070500eaf7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7ddd766407f3c28ad7747d6446613622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c2e6cca6a255b8b49e1368593c248623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147c889b93fab93b75b793157fc65b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff09c4bb5aa28d5ebaf4a7b993cc1c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0aad644c26f7cbd683f2b7f828ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cedb7791afd993a2522aa468d8869c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51aa596c16e7f48e5530f5c2751d01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab0b5b01306ece831599b7a346f90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49205bf9a486ed6579e08ab7cf0ab649630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133317cfac96e1a36fbe3d28b0c77a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe82e23130e1ca81e104746f1a08c6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd5c05f9264aa6271ee4b35ffcd5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2379e84371d654a30aaa6be67ca6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb734d21729077f1d24e476c2acbdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c36b4322a9d4b0c7cf920246155508636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e12904ab222a331acbc0ca6c3b4c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aa98542f3f257ab2f9d7a7dd5b8cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59128e2c1e02ae34cfef75e8395ca6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2e6e6a9110d9504d72848af62617640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333dd47d47c90758963289cb44ed38b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece8cb6b79ef15338fdcb1694524b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67298d4b76e67bc2828a4d67156db924643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9146e3df97a5efcd307b50351fcf7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4517f6bb1bf24372509aea622ac475645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecfb5cd7d22f2d9497cd290690687b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67e882e8a016dd889c41cc2da10b2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc115f3cd3ba0f13dcac0f199199e14b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67abc8671b8b610c90dd73eccbb1761649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe504264273b962aac0a84b1748ca89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4010774316520d69209c4e6f15c2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d04c680015a17b05394338e36470d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6cca1a68fd5e32dfc9572ba500f7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d96e512204c6590181e81f20069815654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5776be9fc1a7f802594e2e6a1a4963655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec8f8f8b3684a65ba91776fba482de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c324b98da09a585172861fb985c8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c08bc648f50ee4c796a613709cb7a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b23c859651bd00fc7f1db2e8be58f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f8d8ef8086058c362391dcfd7bd50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153522d689c3f903319fde7932bdef1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e25ec6476b15c7655ac52fdaa49e26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28fb600c34da4c738cce69cc2d6851663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab14f9b6055c5c65660eb9103853bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab77925697fa43c67bf6f7f2b3f444665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b63e0ae7643674335fb6e148c1a46b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83717711849e1206f85afd72dbc99c36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63134ddf4b63e9694c08635760e1d67b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e17fa94a15b183a58ce2bc92b41b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad68dda45c1328bdc81203f37599575670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f9b29532ab89cd7f069a25f9a2d99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e17616081adc85471c0640a74e6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8948547c990762fa49c0ac61129bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de99c5f53ecbfeef467abab7dc7f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b0923e89e978853caab8f45343942675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712fd1540d97563a373d6e72098a22e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daf0b4236886b841a9729bbf1e2d7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ad71992dfc202ff29e1ea3599a94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741a1b106b577f23a4be6b9cfc3261679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de482154ac536934933f451c799864680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd4516149961f9361bf5a8f7bf7129681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c63c747f4f1bc42855f4172005802682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0ce618ca40c7d4f297ba98be2836683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf003d998f216c2c800de8955cecc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345e56c126ac434313827fc04c710f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4752790b0fda32690d49318ad276f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6a7b9224879ca7fc7115c39adfa6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302ec9d10ee044e30175c37c4df91a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bdd23820e5ebfff010ddbd75a8724689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7d65d1c304f859f2db5770c9285a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85701f382804382ba5340252cb91cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583249a4b15e14b17681890e128a3f7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32149e12bf237a2642ffb16af0c800a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a3b8b8a2d413d2c032fd78f8689e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8066c966a06c5c40ca27e1c6c8928f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98da95a291dcfd43edc797a62e8760696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed433e302899708593e272f9765d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea740af3e8287199f7c0dc0d52d5db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab45a1960b249acc3da6fef51cf08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf66bd784c1401b5a32ea4e15c6815700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e5dad77f0e083a20aeecc34a011f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42ea6dc2eccd53428318a49c972b35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209add0c11d9f7af6d23c70bd76cfc54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eb7da9326e088fb76500af2509aad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28975eada3632d0879226b1a6696af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ccdb9296b6c6cac2a59bb2cddff5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c073b8b871118ff5f875ec6e0800110707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9910c3a03d2835eb7494cc698c4ebd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b269d1ff3e93212c74b75f54c507e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a5b1365878964e30f2f293c6524e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13940ca9fedcf480b23ca0497f0f6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caf364069013719ff7b77919e0ca3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19367e4f8af4de697d9375ba044f85b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b4ae36fd5f70338f6852364d4b8d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c446563b020c6432973b1623d65307715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003c521dbb1e80144539133e3305ccc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2dacda8d5a64c9b30ccc3c46a8a6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e8424469622089748127c5d986c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1baa7c6c6ba65639191ca316c627b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf56247a2d1a76dec165de56add701720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557508efeace2a08dc7f6bb028b55ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253dc83126f47ad736be18fde0d5c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2091c6331e53f11313688552f490b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff2c36cf2545b40a2da7fee9356ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290e4ccd24ba48c1b02db21dfff69fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97bfa0e34025d9764cea6fcab4273726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f2088ddcec0a9acc56f01d843654e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f3506c65640a4d883048844e3716f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d934c5c7cd7735ec20dbfdbc294824729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa119d2c87d98bf3a4ada1bb30ea07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e4ddd9fd5bdc3b948aa1474b513ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f731a56e3345ac3c6d8e926cd90183732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fed505b1674aa5ed9bfb796b87107733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034d575eb47555312449ea28d571abe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc54c80e42c5685a375363ec763f3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd9b4a1e007b66375f1b45981d846f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c5d84bc84b0524304c9c902d2f59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc061bba27cffda33d2d31b10ef1ee3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939fb0a82fd0f9fadc3d8377ff4c50c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d931ef1bbbfe30753b49b48a31b33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1dde6ae10810ce221b05cafe137d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c708003d7c5cd1fb4a811fddeccde1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef32829564d0c23d080fa495bd72a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e06c2cdfb3c4ec5eb1ab9f30a2cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88acef25bc62afd6c674607ab4cb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765571c7cba0c0816f92b145d83899746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3895d14340270c2bcfce78aad39921747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41a4f3411a081fd1996b3e2d4f323a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1cae88f2f61f55c060117671dd27c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fccbc44fd61338a3cfca96823c1d7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca25eeab4c4b774b92ac55e32c4d1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0340e578c44e012bd1ed25b85d551752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a65e85e50c30fe4177aaa50602c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478412f76f056559570e76fcf9bf9800754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392cec07aee4de2a5d662ad0513ed0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c189e2f68a9418f0e339cdb5374b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d4871716905315764d473cc14116757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297bff2710ecc61d3c7aba5b95e5cea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c44d94444db6e0ac0e46a2b7d43f0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e8584484265f56757cc54727e8ec5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5f23952c70c129c240f546a301782761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f9958f4d48b8deb0a82405e59b76762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b52611ed7efda2961b8eb077788fc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f39c4af6a29819824b3dc600d4c72764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc769f5f696a5484946b1c7ecfd968765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f7be03237aae6687f4723b48e8c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7d3071f11b59346700223d978f0e7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1ca674fadacef2cf852627de76ff2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36351dbf4a2fbfd945b8f738e34245e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556958e5c6a140a1913f4f477e57e73770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ebc89f7b1b8d88e3f7e3bc56f7b3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0793e747c476dc99e29da072b09ba9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3dae5d309f049d17226969567610773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c1c36130f50547575067d442c83e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a37560552937e4ce5b4de9a716aec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bbed416a5803c3487528f2388e6e6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c26c7f8b9945666cdcde75ed0268e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec2c8c23f062800ce775aaca0a49cc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088be7db5fb20790dc9faf1f5ac7e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb1fa20d1ca70b07df56c6564a259780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007aa93441912b7f4ab5b69ea583a2d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc76a67804a929276cd9694b6a727d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ebd734e5d423f181bfbf35bb3b449783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109b2cc91755b0fa2e1ac413dbeb792784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b89579d2b47b841e136aabb0fdf67a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f85a220e9bb26207f20922b49b766c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584a2f69a3e50fa09aaa6d944bc3adc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40e8c918be6d253583939a93788d02788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaddcc8b32c604fbeefe873c43795c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0d66ddc141c7f5a1bf26c8d41ae6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c644d82733af362b6d7fb930ad409f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d3b30c33f4ff4db7cf9f3a5aa68f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4128dac18435ec5b3d1f8aae9c570c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ab1be475da78b797bde668f6cb88b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f290c577735fc06c3b65b81e59cbe0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ce4814cb5be9e06847a8c58a01544796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f9e403f59ed1d2599f6e23076fee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b51b7d853a94555a1195b347479f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24116007dae1b8071452af2a229b2e2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e51363d6a3f35eef5493b8e8eb0e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eecfc117cfd203acee1ba9317cd0d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae416c438c6f051c80dd6d9b28104ab802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f705f6e226169a96e2aee306de6ec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433c9cfaac83b5044a6a23f9b07d2b6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d587bbe31113c5d9cf76f640e38d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092f27ee46c5c70d9f8d27c93bf0e7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a35c1ca638d8fb66909e7cf1834b8b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621027128b6cb4f5aeb19487dccb2dc6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90079c927a274817676286d527e3657809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2710399ab65fbe9e38d0af31bca9953810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b64a671380b5a5576d7fe1542a434811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e7cc2b31212b0985b603cfd88228812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff497cb1ebdb1158546b02f9c814f2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcc0da839a401a1f917ec6f80b00e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9805d4db96f97c31de52f45692d6b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aba7831d2ddcb733165fdef1e5293816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2be2b153ac3686c4edb7c59544d532817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96876fda1c013d84cf3b2b79cbbc3307818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a2e3bbcf4504b7612d117b61a7a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbcf1369fa6a12a66492b3188e74a7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bf30913ee14f28af53235c4e2eebd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317676782327a8e12dd75a549ae6d84822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c69287f7ec289eef4fd758d1a7782d823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2ef23846ade201537cfc7cc7f1521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa10b5d841edb8865dc995595741d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796e4f98b2281540c3b4fc158314133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c584e9e853fb8af19e8d07e8fe12e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6f33a1943a8903ca69d09058090e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4bf2001d828243898bfe958a70dc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d21c593a8b43fbdc0a4c894fa7c9597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc68851897e14c4fda19db819fefcaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808a1e93fc85af7ed53435968debf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eebaecca98eab5e11c4d23d597196610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc2fc2435d09529a0708167d33cc1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03fdce45d5713967bb31f39aff284012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd815ffa5eeb38c7abb90c5e0ee9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d50aa150376de82fd430b49428e4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe8836293d64c745e7d594f95ab4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac007098c922cd90d5ce0ad3c665716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d737f7d1028a4b95fec5d1a95fd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5224a3dd64ad134719784d748db7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eff8e7a91797588344427a81b5a9de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067931b6aa38cc95c8fcae1a20571a9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a99862b238503f24caaf36dd2a49f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84666578710d08e56d28e496ce248222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6c851ab9abd422c44a2dafc8a07b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77144ebabebe5b3212c5b478f886f6c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa18c0db9d4f935d64f20da3981d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1bc519b6a19049e2d013937feac1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f95e18b0942af1a6e5b7bf295f411c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4d53036f54162d74ca405bada47f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab742402a09263c689fd86274477c4a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ed13d54eb7177590e2db960a0c2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d2c90317ebb0c40fb1ab493069f7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22a658723fae1a1013bf4944a5770a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3349bf91c00c7807545cd9dd0a1c4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ad765eda506c39c164159134bfb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab84d3f13c3450b6b3edb442f8d3b8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b31051c4268ace91e0834d2e731d1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f3eb5c6083a9802d5dd5ce9ac8b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8708062592ffd744d3a2fcdf6c3bc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac743504febc17c07e6465ed2746e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a2c7c8c79698b511ebac70e0132c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a27398743a099c27115ee7c0e07f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19708565d6c476c339f5a1c5d3a6d3d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57152a7b29334afcb46d288b567c08643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a27cd1214cc096051e3541b54b718644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b09860f72bb9f101e57c87ca2e05445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e350f3662625e24fd524a484eae0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a4b4f6e52fd19e2c215ab9ff5cca147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79c33af35bc709805ecccfb0a030c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b324662a5a50ea998ade33fbb3dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1651882c992110589eaed33bd963f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8d9346c0f4a1943eb17809682298751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed39bdc3becb076f911e16975ec675252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92558590182b9fdc44a80ea2be03162b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b4c106db891d88b69aac1a6a46ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23486e9627f6b3602b372b594673c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1f9a3286311c68437341c55cb590856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd45154a5c2719b05e4ae715bbf3ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a154be7465493f8fdb177b18134b3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb3310d0b5b9f606a7cb0ab74aee159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177debc75c2f705e8afe85fab900935c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f00ef5f9bb89386df3cb8abb91c6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aefbab54f68445386db3662f7b909d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af116469dfbb48a2462137a76394363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beca39713aa2211f17faab8f9a2ec2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39504ecc75cc930f05ee60472e3570e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4ba7c1f0f34dd045a0cc1104ea84c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790e46d2150b89aff81964f82c7bc6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4cae863b3332465c5fe24d03ff3e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a891d153b587a98de658b2402d195369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28a9931b55784be4b76f4d43b4347c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf225a60619d556cf606287582ac01d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826345f58524b0fc0bbd5e95137c742a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545ea14627cdc2c823e93f159e88c0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529343cd4cc6f40b7a05913852dcbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31526941bb1a677611d787b88a6c81c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376771671af1382fa737c493a4ccae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfa19f9f3b6f45d074a1bc0eb9b84d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57f0c636f630c17b503166d0e74a9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2d4530629f202a65052d2f589f1c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac840cfbc40e5686effa5659dbb41680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40784f0e0e7043e0bedf36aa473a31281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0b7b64a5cc3a347b201ac4e0fa86482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc606bf2348b3c277fc47a0ad1f37683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169902ded6a740424aae5cd7931891fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0956828344cf4d8d23baba8652019885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bafd543e55329a7b8493522ba9290286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99000251123db01fa275bd7eb6a12087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9e3dfeceb1c47863975ec1d75d6c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9d6965f6039f10a7f5ab7e884372b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39ef8b001972b8417763c87400682f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3219e5f514fa886b048e5d9924e616391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c307c14adedbd79f33351c881c8cf1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df89f14709ac9d769e55eedff81551193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c423b0653719d5b8810c4ea289fe294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf38bc396d1dea6cf70de1a1e2c491295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ebb43a9fe71771ad2de8f95a140e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf02ad9188c35b2885d44e9e71348297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8c3545949e39e1833dba0e375431b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dace85ec464c8f470cc274412187ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d0f96d35e8a79faf1ebc8c667d52d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b6bf2632cd742d1d1ff09db4e44f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c460f2bbf8447089990be8fe61072b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d217e0a8859676c629c7f01653555103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b2508347093c99e73dbc6b08020bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54e2254bbfb68e3a6297c19c76153e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f3653d9e67f6c8ba5d0a769cfa3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ec7b6e7110467abcb3c257aa5ebc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488a955940940f4222c970de6a73a94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440539ad4351b0ca66972cd3ea14de01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b27808cd96080207a62610908322a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b0d8cbedd88c9905c2fd39dc6dd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5269b47b7ae98f9635bf74c1b179112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec52d85aca5a61b4d5c6c2926594644113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6b6ae69a3c044aaeeb56569f299d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6cddc88e8b850b0b6b72479ee76d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504a2e5dd964e9ec7cda06bdbd9bd61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea3691a07f7fba881c82f1163da411117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e8072a1fec30769c553c30876640a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf4109d23e69e7082c51b412056ffd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100784539ee62eabd624d4fed321be9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a11f372477726c10a56f05f69b7d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ba80db3ae1bb4c3e8fffbb5f3af06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ece911ac16d67323f558313ba20c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50353f137ca8f84dcf43f15693e212124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c17a393eb612eab3cc23f78e0f6a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b548c030701513821dd11b12cc6ff7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31964b3f92c42045dd3a2c49f49fbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9395c58851b8ec5eeb1e14b69e96d87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06f1b15e60de30bc15364900591fc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb46d702ceb1c0aeb7eae9129830fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc5eef9f0b21759c8f352ae185b17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8beaf93fb151834fbe502f977d25c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10265a1a24fe37768db2dd1969eaea8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36fe691dec8274343abcec2d0f05b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1dc3b3629f39cbf7e87efa775b4b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17939ca2cfa9336c4c1e2145013cfd42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829d44262cb5f6f2ff0f776981c163137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555829ef21b9ac0d75f05785d8e2ebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83acc3d324c46f7b7d6785b1f77a3ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af7c34b8822f353d2887ff24918dce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58842319ba29dd516f09e724a4397116141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a9ceed7ae5aa95d73349675136714142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2ee9be44bdd6ea749a802b3f3f49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00e2e68e1d2d9c96bc6acf79aeacb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a3b739b98203648d80dc74af1836145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce23c5ee41aa5124f0772d760b1a96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f883cc30f8e93c46faeaf3e44ba0229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f47c2155c9dad3140ac4250674bce1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1a972bf232e2d66ca3050cba4a823149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dccfdc0fc7b0f025b6d35acae1f5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba604ffd6e47e82a81acb71014470f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09682f993b6975b3041e85199b780135152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4777bed2acff033b8964aa26db9f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d904668b371595548415f578425d61f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e609b413d8fff34a1b1284ccd8ab9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971153eb69dd621761bf284dc97eddf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe9ab65f92c2e3610159d60ffe9411157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac06453f2fbd786174481fdc3ebff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac308ade1e9f399bdc056d82bb2e78e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87274884341ce953a1ebf31d3d4d10d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b043248c89f13e1d20054f64c1380161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a72251741832eae097b59c47edca2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84ebf45a3e919bbc269c780624947f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74b868e1b62322936648f20aa4bb52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb11b2a5cb6945b14755b734db37c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579f0f328aa1931795a604528e8beec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52530c467e525d61ffcd368f07a37999167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d9ffa112feb743b6bff6a5fab4fef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248d585b92819a13fb7e0f41501e72f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db13e27d2d633183c7b31259f5b65b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3df1afdcf1482f03a6b507eea3263e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb06d14308c663f739ae0f192132e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965e35b69313c9619b9d3635527bb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b8b744440d08cee3612201b66be6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14297a44107c1946f00937275b6f226175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fbd55ad355a2abec1bd0f8a1e58c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafff7e2ac22610ba06a69fcab75650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deb95bce159be44a9f7366d8db9edc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc5654fd313804825ccfce78b1d366179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a2a3b078d6b9b48243fd70e932249180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6bba8ec5a03d656d51eba299e29d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e05166949a7df262c3c20f4d8543ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc7cc8a22ab28909012893d31da249183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef4e109f8b07bdbe7255941b256d99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f29ed333ece53eed9ceb2a52c221e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d7f4280af71c760801f2dd52ae0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292b762c88b386c63b60e90489b14b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19bc125f49c2372c24d094c5e6a54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c0efbea30197b6d9390fbdf7ed9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d5890fb1d2083d7183c5d5541844a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9e954d02e267586f2ea90e571f4fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9769712fd295aed7c28cb8d7990a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2893a4d9a3e993e34e40dd4f5f1e6d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0edbb95d663c3a759e977866f8393194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a53fa296a3e8b440cd79cc79dc1a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9673ee765cc1898592f6f9853c5a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95775f279dea6f49c1e5b5383b569dcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf457d245523b0f0eafddc3fbea1de5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d246a59f7747f1d53e5714a3d58340199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d67e9e559c508d76f1c4ef2b7a0d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc18bbc01b6905d2f6336e5d3562d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161209ced53ec0732365256fc92567f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fb734c8344473b2a7814662c7e792203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432df110f7bab9c6d240ab7d48e0d305204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497a020089cf64d576017d0f1d2608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b664ddb72da5c5eb3cbaf0115496b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b487133c24cdbcef84d96629d186046207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b64dc45c5532b595f29bd1129619e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3963bd48a8808e668357634f9dad0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea71eb15b76edd3e8efc5e76fcce01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbb45ebbaf49e3af565aa3f16c06c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e84a9bf80116053e5362fab9afe2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945096354ac925f63516e9d1fe112731213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24df7cd82691c67dcfd75315aa48879214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232595c211c19aa6d8197439f7850b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae23b1c15abc44bf57121a5e8c3bbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe12b010e719c6046720c3c51be2c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75127dc5dfaf328353d9d6f7220efc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6694a212e126e885088ffa907f274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c74f6f82f1acce18c7c5220d33caa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d17d8e13ab25470ae5803fc0013264221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842746ac5b4645b5566cfd923296536222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640bd325faa668bd542979d6cd817d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7a0827f421ea822cc2fd486a9a6c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f1ceb6cb5b84e2877a2853dfd7479225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7673955815ab82ed2727f6ab93503226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0568a39eeb5cdc79f5078b663968c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26fe9ebeaf159a85fb0d2c941d2c8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095624fe50e7185bf76500ae16b7b3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2ca0d0968e3a98e6743fc8902ce35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76448f80e66f0322709f8b5c7cc520dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6507638e3347596ac7275bed93fb05a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d353893f860c8f1e977b39046f6ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537302efb31c4109694a2215d74f436234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbcaa69183fd5606dad1b52b4b9f87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431419870ac8b643e136f31fb2546876236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777260acab868fc6c7bce223aca3e1ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533bf85dec3a61bf432916d62cd84b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e2f9fbc530eda40b88a9c75a58a46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e226db85e2a10bbe73d7086109feb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad36572cb04c5ba287f888c2de6ad17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe79839d073cd99eebfd2ce3a1006e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec6a37507143cb9924e9753553e7f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494b08d3939194a5b3f6ccab83f13e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007124f1566bb32ef7e4fff5355f1738245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94c999f4444e6a4e48b69082d323d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d110826ece04a8e3f69d75f0a956c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8be9855d4b546107d285ea324563a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62277305cd7858cb0235ad287b9868249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843274ee7ade7daffc29e6612a613d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b36f1f98f53d01d27f47d572a3ab6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47226fad613365c2d7e69a5592b3a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f8ef7973b5fdc06d8d2f5a2bf907d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f09c85363c5f7233a05e962913b6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd5073cae85801c1bb3d5737c5d0af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad46dac11139e7a7016f09289ecfcdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ea3567f32bf151bdac1635ae8095257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2fc7db840ff3ca13488f8bc09abe7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f071526d893c244453f86fc7313b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35143f7f3935c72b8f3a507fad39624260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c14d57cfd8951a46ff324119addd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd10dfe19e8f591c4e1f10f80956c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bf94534f486281cf80be5fc367c31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8978c899d9c7ebf5a8bdc0b7c2d8be2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25306ca0f02b3b5241caaa26a0e28a2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96862f3698866e90d15fcfe8f18068266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac4819a082008d15408c29096efdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d60716eb2da23651de2038d409760e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6034198303b8a108c25e14f950703269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afe6e62347c6d6d9856ef8d8c7fd0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae0b2b5c4867d298578e91b73800d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c636c22a3ab3122fddf3aff800ed4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4851c613a1dd22ef82f00f900aa7d19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f19382666d9f965842043163bc28c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a46ccaf3613623cac6ffdc2a91bd5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e659fef81e5e3fba4147a6a14f0736e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a195ac9c3177e7d45daf020bfd473277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68da0b278fe798dc5ee3cb9c8d5eb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148cf7000e45685341770d269a0efd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae27368f0851ccd502fd46a54d646c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581584d32f38acabfbb9981ea47491d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e417c1a97d69d8e79e0f85e256d0a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8a0b0c0a1ce18e24fae1cffdcba0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89132c86b80d93b4be2e10b5374f7712284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f731aaef6bec37da7ae52b825fa1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e03c6c3f6f9fc1cc60769efee002286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6caa8b3868b8d6fa1c33953c3bf2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e54ab1c9c43ff78844c065e9005635288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b49023b9292cf5b016c568df3b3af2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43658b1af93b3b29be7bd32d5e16c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdea84573677980bee8aaa8fd6db86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4120f2d16a37ec16d267e8aeab86963292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679bc3190303d2dd94c46422c30f2f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8ee46a96a8c4720f14ba130cf12f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34961348fe9380f08c49569d53c1e33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824d8fb9121a2171af8cdb7878565ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a56bca371960ae7771ca4929b61fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504276f3d55208d9a798db3ef11758c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dea39a820af7993ea75f37616ebc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01cbd06d6990d0c43ff8a374960e02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dcb6daf7c4cf2e0a9e51a8ecd3fed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024f8eabfb82b81670abde694ff15d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258c3a7b5ff001e681e4e5c228a37e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc4ab3008e708ff8c020e0e0da685a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9221581e42f9f2b4266c5cbed26c79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155ae19f823db2a77689e58af4a087b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c565fe1832286f4e7cb335f4c41a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d6403bca06bd5f4e09ec6d67e5b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fae62d946c5962458e79a1f4436cd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f13c606ade509cce52f5c6ea8913fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7fac9a959c7eaf4c98f43dd2f79e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc7964c35faedb3679dd494afab1ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689cd5f1e3d965a1ab4b1f52eafffb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb9130e69a6fbf7c68440dcb557a62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778add74dc3f7d8d74bb33082a1313f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f13db04cb1f7c6cfe877a3b3a2268316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c4ecf47d8fae66590a9d0ce9268e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95adc77d2ab5106fc0c13e924a0a0ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbccb030d29b4b76c617ec76e31ce6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521de3d96af6fa0a414711119728e92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220854fba5596bd6fd03c3cba94101d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efcd351eccc260a6cdec2e35eb16ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c9dd7ab64decb0ea8cc9d743a64f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190630cf382924827b9ac85370570f6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fd923357309f05c2db30ceda581aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaff19e008c810763e724dbbb490ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e1b48dfdc265f7e410cd5b5efc13f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d2f9ef3da72adb4640729896ac1ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef64673a80df429e1881aac9a8d156b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefbccd598860c8fe98b54b7cf04183330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81111556ddc07420040a2a6669ed6c3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc052cd204b01f0fe53b9a762f57729e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24298b7befb012e4913d04269132fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd787251b20a357dd209405fb2172c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a72a4364d64ce6d2ca53691d425273335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293045bcb664e6c7b4c014e835ce7546336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21663af9468b2ec6497c6682c7e1a4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef506cc4f120e400101ba791c50b333a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed2762f79005f963881d4fe28fd5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc16b12090d057a1cffb86d902c0f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177769a71e12e64c905101208b32c56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5cdb5b1af776df6d39b9f2d31538c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c3384c78bf55a405e3955f1ab6f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33e8b71322a32841019c9bf46c9ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528e707f363c73a0004346dfdb829aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc0da1c76b427b68b407e4e3fbcb2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939cbf37250c5d6d63e362cb4cd1734347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3d99ffe714c018839b23bda4a214d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389717ca51440cab91fdaf013bcbb4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdeeeac06849d099df9ce06d2adadc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340ce9dcc083fbe53c903e88d8f40a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c2453b5cc96f67fd13558b4600579352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86bbcf93f84fcaf7a07899559b5c32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc02c36a8790e715e42c06702dbcfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38684b2a3fee2788edb9dcbe74877355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6d61e064ff37a86b2075899e9fbf4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ca73c35e4a233a65160a96e494f51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451d6a87c5709624ac183ddf294a3f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8dc6c1377ce6c6ac64a3985bbf863359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaea36a1bcf8ac63913f2b6a355ff3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98e810cdd9b5f6d75d93fcb750b8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afefb3261481ebb0be3d601bddbce9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62e31caa1486d2ece3b7f5af746b17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb2152ac1306ee07332edece349d4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68122973700aea00a40f9fa37e173f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc7f0583173f16f785e7739bb955f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd1dddf547f116d3a1f8ffa48ed7e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c0ccee9ba4557c882e810180e2f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc21d59fd0aeb3b292a8a3a685e579e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adfaaf8ca8ea52abb16798bbe43326370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbba847ac3dd3e012a0beac8ca75323371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478306d03a9057acbe02e98255e5606372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864be23a3e1d4cfeb27cef40dd93869373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65777720c668dcc9842e32aecaa9a41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b5888c3778b6e0e1841687ce04334375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921564e58d8ed634cfbc623c2e3f43cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dbe4e8b1038c407f89f619e4c43ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae9897d7502b621736a98360fc422f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd62b31f650d8b5887f5cee9924521379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694e205a1f13aea3a0e1ccc80307b74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab742ec3b5ef47bee5c0db15143a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092abc282a9f32816335ca561ec9cbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb638d8e461aae988cb2c8efba4081d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea804a41386fe5ecdd00347a929f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6ddc25c1305add354d0c955752bad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85fc5d7732b25a8236a47373ab5420386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e343a79a208a75ce7f4c35361411f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7742b181879b5a304a299a35dbe6121388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9dbc2d56d4b22300ee2ba79eac1cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efdd3d1ee8eb3619aba88b48918a32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d209ea5dc10bea782dc64c2de803a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fdfcf760cfc68337d87aec90316e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b46bc99de67b666c652ffe9a44e2f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823fcdb394489ab741c9e0276ef9792394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651c9b7742b373b2255f9456f41a1e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c08584bc294ed84cf53af6f26dbfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634394bb6472a43d72f2c52b2c9c3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f965e802f8f5267065d6f364256ea9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d4c72df221f68a3faf3fcf7561d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f0d9f1720d3ada85cbd16e64f794b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba89862564dbb354b4e414685c6a074401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd31476506fcfb45c5d3bfb230140a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664edac95a70d786904465762e37620403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5a13986eeda31758c4317b7495d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8388dfba8d9e4749301fd49e73cec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2619b67140bc39772c5cd9dc4e727a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08334dbd3a3f0fb809c84c147b8f0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec154c972491100382a0f9a25e7613f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696306763e0ff33b7ad63ea9a83f9c81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1edc04dfb9d50120c296bb8d0be41d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753d49d827f8c0f209895085b191c65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04a534718843fb5631ac7406daa909412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff51cad481642ecbe0af11d72823c39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74402d7245d217778564fed6f739de6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b52213964ca5b3ec77c6defe6fa394415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed836ba7c33b28ec60a043334a48f48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ff7e06ae3c0312bed4af7f32a4c44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fe9834fb16d8aaf373e8d8c71ca31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5accceba446108b362ad1c2ccfa3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336eb680ea53460e60074af86febd7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066b3a6d363bb448fc34a9f69293643421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154d6ca132b4988b53fbd8e1e39023a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b3e78ff39f76e6a51dd62bc48107d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bd9276607bc88259c7fe12fdec2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e25e5c39de2711694efd661385b031425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935c0ab2cb846cf17dab853aeffd9ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c96ead35cf61b2cb123b054e233a51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02967002625735b1012e09c18e052c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8680ac45e78886afbfb6c532ac8e9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204d9e4909f1a0e2c5cd403c4eb5e25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0c5d2a616418cc26160ea27afbc16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd284e5c1d9a678c152b66102f49a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a007c674b52e26a6f3308944595fb47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02139524e84b4d5251619b58793c7d1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa83832494701671d67a769fafe57b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b578c2d5af6fda33fe1d0d23c3e3a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a394d24297142ac5c96d0f4c5d488c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a08ccb931bb121ad9afdfb7eb47b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02282dd8950e7637d0cf9e94af071a11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a3827588486409a0d26593187af1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ef4d7d5060a5a982408af86b89993441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261df393f568fe717a40543de5a79e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb05c98c4d6e8080b8b44ee7412f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcf028a0a92d1c3b55c3a2a69ffb46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c25a3e0f39c5931cf1e2789c80375445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a4648ec1c265da737ee2418a628f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26968d785d05e171c0a9c30cb5a30d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b094b710eebd825033c06c8f73166d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f612110646a50730505bbe18f87b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96672f4eb0991dc8d0f97a09b3e181450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe344bd842c25fec13df69032526b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c3f80896b2213b14d72f0ae8ab84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71316962d6be586512b68c482f83d42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7916f8409cfc21a30f97bf575df9c7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5fd67ccd4d6417132a52c29df7732455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf390f4c050cf4c40c790384597cdfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2c72b819b06bb7b0806b31e659f1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359868bc498fe24c1abbb43ceb3f2750458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10548278ad672e9a0c89c7475e92f428459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348182296f0bca52d1ac84668278561c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546badae58b89085a20d452ffa4725f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65a687518c0a24a12f62f40739662462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b49f78d35acd35b41ffbf5d0da7039463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9502e3856b62893d0e7840d278209f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616c9841d219a4b6faf8d7df0a2d96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e43d914e301a567dbeabc4cb60e8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948bab3692636340aed88073999f378467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ea4f67366fd941e021ac7a9fe30b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c708c37e49fdc24d641d8165350ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccdde55945471a4d12cc8c346d8a8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb04ba1bb5bd27117730ac26f1ddec8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0d2838ef20f0a3f1edc6da336acfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ddd57d7d221e358513e286bbe7901473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d48b9b732a68c65f9ccdc9e8e8cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819ad1fe91234785bc002ceb85ac94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf47c3b961ba51c8e90aa44e6666e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279fe3473c388e912f8ee5c98aaea75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed163795d8fb2c761c64b9de6166d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a860665410fd5fc23f630dd0c106479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083253cc11ae723dc59f7a37edc49aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b3d63860aa26e3c5b6ba5c6b4766e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97962101b029574e491d3ce68cb009c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeab97762908de82b271a789e64838483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad0f6404253889bc6e6196f42252bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a3ddd8b5d011ae469b9eff41cbb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846dcfee277aff30bf28ac900d294d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e11f272f2a853c398f419d964232f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cd4e7233f14ebcb2048634f7aea63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1afbecdaa565a0f071305914eefce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165bccacb7ccdee4e94c7053319abf0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a84b63bd706d7e683ab2c17ad011491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf668b8a33af7e1c6f094f432adfc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca521ddee6a3520d0235296e58d14f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f99c9dbb8877c5714c9fad03892b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d754f0b1714ac72c28beb57b59f90cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed012c0909dc8d7bf42e41c3772ac3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ebf2f0a5718873ba73885f62afd1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d54638b0d1e862dfb9fc00a3ee097498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308c7bfc0a025d4a1090e5255a1f5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab98d4181128f238b698d6fbdfc2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbad6627c090f912ea0d8d65d2f713501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0095e54e41855a7148d074a4d4a8032502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08b4882df8a3207d685c0ae0a995d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f6fce35f4d2c6b2e48b38e574a3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674afa6619725b8bd586f76bbdb0d58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffa944e469cf610fe51ee65de52f9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf924ef72f0d6225f39f9abbefacae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3d4e193193b5b0f78a2c6d461415b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1e2371546e7883ef0df7a7fd7679509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602c4a77a9c79832e4948c0f7a2f1b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532f3e6bb72af605f507cb78b6efef4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10062a5b026c491e5f8a21b446b804e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1012d8da15bdc9d14a3617c00d4a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc4325e27302ba4b3061732633fe8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b41c7280112e300bb7bc14fb0aa867515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8fd73551edcbc607428902c020c6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484131c1883eaa960363f701522cffdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de2936c7df8f6619a4faa318de46b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc859084933d04b2ec16d340b7e00e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76589616fb0d2f78bb8181420851d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe736a87668899a9f8905169f134b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c16f68a2d55f8e2a66f93777aa9c88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca015fe9459564541dbebc1dc41718523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cadba9063f3131eb3da96a2490f552524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8e3a6b862bb9e643b0d8aa687ef97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f989c577b455b7adc585d68aadfefd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4170b5a550db681b58e361be358a40c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31ec8ea998b10906573d56c4d0d115528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb8aa817e53161aadc87cb7bbf5ede529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f5b99ded02fab97b0aa2f020a3128530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d99c54cd9b9b5ddb02e2809f25b38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ace38285223ba7fefd4c5b5636fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672dbc9c4deee1b0b3393a29d7d7bb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164233a3f6beea25d425eda373dff875534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0a5e6f33459d064cd265be2156039535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bd33f5d526c8d69ccedaf3c18a497536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfddae9cec8d92205cefb283a95df0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51d68c1bac9d8f602492d025ebf571538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51e9345e31c8d735249541cc2229bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c52e15fec05f32a05145f5f0035d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bd932e538dd4973ef3e91ec05c7d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7012b723276e19d4efae9473c42d3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85a0b74797a159f4c1fc115d6f4938543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cce0d1fb9eec557dfaf151b33670a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e009917aa01cf1943b3b1377b897545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e90b762d7649906d460cfca492cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904bdf0aeb9f99761fd52deef7f1eaf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf43f46c7716217ebab9e98f8827fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fee0820277460c060e1fba05f57a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d8151720408ae3a8cbd33d5fa73e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378d239b907945e28255a6a8131eb75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a91a549da52d952ee21344122cf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5678ee7af3e15ec6cce20abce8f027553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93943cf22c0650457694a369f2a6e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9198f00bf652459472aaae3cd94c877555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521539fd7e77384f20e343caf6159202556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41024df68982afcc31d559f2e85a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afcc03489f37e51ae778517b999689558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf03b8f5b00cebae750fa15cb1b41ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4af8bc50faf5e885128a37e4a5e20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd241834e394bc32f20aa5ebe0f28b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a333d33e9d7e8383fca60648a11d3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f64b62a58c267e94ad480a025d8be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104cf30ed78f2a667c1f191d9de5a3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e73783dab1d4b2285f4218df2206e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9261de28de11606e9a22b2d4568bc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfbed42e8a971794739a2a2349d2a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e8ac6a3a520fe5f4ee753aa2f0b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e657d4fa4b1624301aa815831a6a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e7eca37a53b4090c3f076299dd327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df5ac57801a907f56512c3c35568b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb67c58de578424505920ee032729dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03feb64aa0132ac72b908f006ce59a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62c690c661e176fc63ebaa76f1ae05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e6fd7f7a517bb7f079bada9fcc84c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046b4ca82a4c29e6f46f19d602adaa9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60cd9a55ceb8560111408ed0d1e78a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9ea9acd11f733ebaabb7bc792e82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884452a5fb3d761aa960a3dd094214579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb8578f2a05f2c8c3cb7f6b6b28ab0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb6b0a4471326d3ed46e83088670f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b2679bfd15aae77a199f6625a9ce1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78809c0ea89dc203b72ace2226a07b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af843693538946af7a9d8ca2d407b1f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f1ad3af2b53441e3b27c98b773e2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602640663b37240d1c83dd2e5e63cee3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8c12b9e2d9f0b52540f30079ee6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e7edbcc978e4416a92f497f65d9e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085aa6617afaf1d95b032365258cdcb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb568734fdddf482c91ddd3acc38ce3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598f128d3b732cce8107dcf4b235275591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e1d21962585c071aaf55689b55dd1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631a33900bccf5936bb0e354f303f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756798e5ba9d6da6ee647bb201c2313594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f62f96074e011b5eb1aa8d47603e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2923bf8dae74110c1ff6ff768176f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efb5415399cc1310be462bfbfe7861597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a69760fcc0497267440dfde597209598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd99ef45727cd736c200ee5e1c4c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b393ed7e7e9485ad8e07307caee102e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46068948e4858abe4cfe6023c14eca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c19a349babba40401a55177fffe26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023045348a00a40efb6cf0dbd72f252603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f59289e0c12c3a96c61a03b1ba030604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d44e70bc45e95f1b88b10eedff0d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ee9f7196bc3ac07cf7872d1cd3d2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817ebbc35c99b757c284dda6426c007607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca70c3fa3dd52d9a29ef65ef88efa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d903bf933dafc95ce7aef115adad8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2946bb8f8ff9e4948d04197045c4f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab9681192b1165da82a640cbd31608611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657706a7abe8fb8357a21d0d94a43000612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1393828e136c965cde168311cda3b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee9d6323b24c104e7497b491276034614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbbc6a264d1015b16cca2b736642a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05d96dca3db9f17d436d07b5c86db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873040abd6174051c51c010ff13faaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212014d9f7bfbb73f92cdb274c12454f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea9507be502f1389e5abb70367b8e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da214f259350c8cc2aafcd69c8e1e51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ade21d1af6b969479fcc982db069c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d82a5ecb3756acf47815553f123f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3249d9ef0172fd80278dae4848c84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f384ddeaed475ee70277b2380bdf9ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2c24d0ae9d1cfc2e5ac0c7eba46c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d8f0caceee653cea5bc4f1ddf79ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e0b9a9802e5801f3e61be6ac5f3e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c3bfe578f6447d3ee0788e818863628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f849a374cfba2a134604d48684ae98b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b5d9bb7419f1d8f7f27ef4321336f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6617e752f0ac935190d8e72ce18b0d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ac09c7d9aad156207e9ea9c4c544c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642508cf276702603f3ad5ccdf3f4ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d25a51b7954aefcd99c048f7f718634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56e3f734305252a225ec3a485b58fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ccffdd31ebb2a688de76d09427bcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02572e2b42be198e4ed63a73c7026637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522a5eac8465c985c44417e1f489fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff70772d744bb3fcbc31e240c8487b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5c7e0d292eb9664c6d582ba797a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ffc595844913ce328282a4b07c45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06636997ce378604967cd24b1ffaec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e488c5d201575fe64e24b41c8a15b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b667d6cf3e8a1c2b0320ad064252644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1d6c3aaa82c3aa81614b6abf84c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d17236ab72a337791d591a99deb3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe18ad84b4ad5bc4b3387c6b0c5fa1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14f3b48626193232da85efc39774d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886800326cac0ca6788defa08840bb34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee17199ecbf0beb9e9cd26f5d7926b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c0cde8332db5724f88cf4f4ace4ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc653c174d78d930ee5513d6ab7d025652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3a347386cbaad9bf3ade06129bc74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c7535049dc1d04d3dd7f5b8ca2510654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1fd42b4fdb80762eefef8c61755d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320c3c1825b57e671762bcc9228455656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9018f3ac7aac8834ee004f94da5d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f70509b3873495eb449d1584aa262658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651267866bd0db9f21fe25f770c9c241659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a4d37b7fb01b94568af8524d715b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c6305e71579a7435fce583483c1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129d1b53f60b1a4e8eff981ec5cbbe0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c180d84fabfe1ccbe40daddf965a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaacc5540a05e306f6d3dfca6ef5bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302feead98bb9a9a303c202e45aa153665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce00ad0cacfe8e2892109931a1dbc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a8619e3e812e65a1965c23c4f382667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4447b3b459842809249ac933498761668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78dfc6a05bd50e4e0857fb6288aac5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccfb77b921a270e4f488bde0a41ce4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b8640d1962dfae4ceb1b0c5b0c7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2040b6ef6f4c83a1a05ef324e8947f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd84719099a2994687b4103d96f66e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2bbae80000a867a3c4df22e4e7b66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92d0c852ecf9beb3d303ed797328a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad02bbcc378e766fca5be13d05f147676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e0fbe91e576462d08d4bf1dfaae0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc0f2dd722d195e36857dc1aeaca9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c640d3902cdec5b2fb9d2b1361cf5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d4ff57ba437a9e6fa1ddc2ca716ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff713dca21738882cee3c4a19a09fabc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc25c7b15abc6340c3e0e57cc0ada48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4ea7e8305abab67d3fb72ebab19d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273a1ffa64e90d0da18eb1f1a575cf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bff227ffd7c2ee0ba2466553ea74f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19581a3af9c9fafed75f1c7696ac799f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4fca8c267dfd993cba5296644b2c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b6e911e639c23c555b2a7882c8820688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726720cb0b17ee6b125323f906c9af5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7584cedada24bdd999dc0c2fb2c0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60531fa79c17c1142a156f2d71acb2fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a09c82abd7dd4c10f143c43b4bb3c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667bef34555c9e332401e0b88c56850693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b29e7a93315e1396fe0ad547a30e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e050ace6abf8d48bd45764adb2ed3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8b7f2f47f2de768ebbb384f29a946696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7d096f8738ce4616828337135e9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e111905c91ea173b9e02b8cd924e62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80831cf50a30e9ad81a503577070472699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf5cf684163e17947ac100384952b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962c1d8613af00058c56f3030910af6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6cf26c7f48cdbd7523f6baafaa624702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590a2ed1457fbe4dd039689368bf972703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cd3460020f181c22712c5d46d4547704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995810cac26f3add4f5f372ea5f4e6bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46e7b1fdf2e97d7b72e6ca2e70227706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b26f3cb517e3b6c9f4fd8028e511b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10636a5e45edf658a6c42a981405a09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fbfb468eaba608606e4613febd5fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af73ebe4819ec53eafc510f06f4bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83271c296fe5498780c6139e0f4a13d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b139362d1dadc5fd7c2a8e4d23545712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cb4fc3156fde7c2f4afcdb0b88851713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf31858854d3c107c307760a15a0e04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241fb6398f1ab872ee7f5d6f3ee9b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae9412fa1e30427cb8363983e84a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3f6fdf0aadd60c1fdc7c577fbf04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c87e796d8dd1cda9d65f9f519100718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f94d2bc9cdee96bb3d499f82d01388719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a019fec2cff24512c32c7fe0c5fc4ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f584401e29f545a1bc20141db617b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed296fb1c0c742808c1e4563a6d26371722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48e57a920c99fb352b5ebde0b76ca3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db65dd571a3984f14bfe6362341f619724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ea46f7386b21e68968c4d33491df9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d75fdd56e569dab2435604bd85b47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31746cfa005ff1b5a5a36fc7029e56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b3a5964204db22178c4f2cf2fdffb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50841812141ea4991206235aff25a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aabb6bd65c7b1ec661ee5ebeed881730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3935d0e69911724cbd01d638ac9697731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adcbc1096b7dadcc6c89b43f274eff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf904f875458c230df790a726b3255733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672a1ac2a4ca3c6230d24962bfecadf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9043b614b3480900c936ca5c351b41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067407c7bec0f574f4f6a3def841e62e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ba8ec97e5a9c27833f4909637f34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee9c8f48e5fd39e1d1fbae2bc22064738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5928ac15be22b4992dfc14356340d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a870e46aef612ad0db596045f09995740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3422731b5d5199ea3896dd2999ab5c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf3dc364406c8d18f51c2a903c1add742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eed1c0fa71edd66c6031613b80e75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d1d3ad119e0c2d1d873b189dee385744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca9375e6b29c5bb81a251fd310e8dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5a7a09beb3df2ca60927e42e81f98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db3f7291e46f3d4f66c288ec52089c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db9359cde93dc4655fc839acdc0b01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac68e379f928d673196d51b0ee82096749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe514ebc1b7919fc3636d401403973750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1774b6ae2cc4e8f94e91e99f3e25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32a632e0370fa96c076b7683c7c692752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792e1385a442b640a5c89ab0b015ff8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480bfb2a195b3d240e0df170023f32a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edeb2fa60d6803fa94b4d7ff536146755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bb239e13f7bab0652d6cce0e39c91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35f0a516f327db00f73c4a60c6d321757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc8b54eac934f6364d4e8e3554157758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35c77aaf332ae06e7b8945bced2916759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25caf9017b20713a232625d59d78b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3327600cf19dbf1390f01ceef698761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a81fa9cc2afe67df39dd42e67c6a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e47e79e7b5875c400913bb6f9ae7c9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe5f1659908bee5e49a711ae672ad0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092c3e7f1a39ffefad01669dd1411e9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162fa3e0c94fb4505c161d2f965f5d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d0528fa64d8814e289536ccf53e96767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>