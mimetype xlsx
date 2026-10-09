--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0c96defa8a6be69458dcba65e7971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f51ce1bcf1f40970109d6a49db55e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a8b831aa5bf9cf0b521d5295c8753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c66a35671eb51a3d4e72bdef1524b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bb5c17be8f47cd720d8b2fcbc08905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608af74fb1f55b6ecbdecd8b8d133d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d21e613e92ec939df77e49dda035e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533b6d958c52e0b4876aae1fe88df0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ba77adf26258b71f5dca8623fe2409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18d2e1eefd1e236b015b817e55fce110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b002cf05b9d7e4f8fe03f72519a8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed206d5845c5383c120629298aec26f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae9a3586e0a8c45f96dbefa373d1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db821d2fae9ff785535d22deaf2c5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cfecdb56aa8c285859cb96e1344ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e1876c45ab0844a5f3a2fe9d724216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089dad0f37dcf29e626891efd5a757717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e37b71d1cdf58633605c850f1e81418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3704f4a168818d6e1dd99470cfa72d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9df8094802a63f7f36489cb09bc30120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922a6da7c4506bffe2c9ab66feba08a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327a77e0da0d6b884c8a2e9b38ef9b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02344d733e70f4cc1de0624b70cc68bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a0dfe3478d360072aeea89f8300f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369fd73af2f658875ff9a28468e475925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4343a370f9ce24a4d02cd7c9328d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d8416d2f460768d1b16c13e3d2f0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5688aac96857b17b6f0f8262e39e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd800cda1e03a14f9195bfba1bcb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80e568ca329464a72f312d415fa2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2096703ac903d5b4a2c04eddcc97531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e46f0e3e33c4d9d967cccce34b10632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd688ab20d861d4797d2776f573c24633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bb107c9b488decd533c74c14476bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41336854cd940f96702c22faabbf70b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0a9631e8d1d284213dd8fc689a8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38ff0479dd2718edca214fed8c4f7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090156b6ace2e9394596a1f141a99faf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa84914422f2c5686d2d28f782cef9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb220d24845ff8fcfa62e3110caaaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3995f0d93d1aa2f317ed037ad9d6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb82e1c07c5ef1a00bf6030d884a7b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6072093abf43703881db5acd50ca62f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd702ad121921242e98308d9dc95f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad996b726465508289e4e40948be8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd9fa4ca07f529f6eec855bcd01fc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6f4ea1ef9247dea4d99a8cbf68b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61896f114086ead8ce5d7b1d4162bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47a37fdb5adb1d4b3d528bc45b2d3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a69b785295892cb95077aecdfdc5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86abbebd54ff1c535fcb611af625aa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9bfcec32d2424147f3789a7ffa3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f186b35ca19696c37887f7f7b06f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9386a4941a7632f628feb4ef6d8a9c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80927964521c8e44f994e1e143c3c3cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85bd616222c7fd344f3811139faff956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a868c90d0c20466149b5d89d3a104ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a5e6721c55eab6e74a66bc1c870858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412e05ef49fe39fc79235a4ec63e3c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c1689d730f2033b9a774c019fba1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f28ebe2c0650b78350b5bcacd02d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9dcb7687b4a9dda7d2580103458cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328423f4fad5c884287f67f18076af1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f966a972bc7e4b65330fabc5c87654264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e83b2d56e764d8fa61dce815bc1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9c1e1676b962347f02627004f436966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900d3f12992f2b997bc47ad84befe8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b97ddee6eaee3157d28b879918af268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040bf51ed03e9b4b81e2fbdffc1b0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eab75cdef31fdf7dab470bf19623370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca012c9d454f184ee1a37f82f4f54ac171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f353b48662b3a2c25711b10f7939b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151955574bc73260110087fbd2739c1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ba845afda1483b38a5401f15536b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb023354408e2c28c4abc3593317975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176e9db4edbd76b363b41a58b16eec776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddfd5281b1355f230b64d39616facd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb0e8e7e51d63aba38a5c07a822d2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfc78705ed2f0401d57546b364276479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8124afb710ac54456babe59116d7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc0d1cbbe457d71f9b2d0d30067fe481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3099fab4056a771ad45deb5285ed582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d1aa386b4bd32d4ccdcaa276574cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051e4c68e170a20ea97113e6d5ce1ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0ee48a9774c36d54cbe199b8399c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08169e64f03f75d26dd5346ae84f9f7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53013a7abe576d4424f30e50541cae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e229d847693a590f1f3a8826f44f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd7818cd8085d9d7090c6dc4fcf31c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f776fd7cb395801a34c74a71ad900cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e764286742abdbe1c0dbd10106c5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb9c417f66b9cb2addf6669f6ffc2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7830d9741555f8a27c9d216b326a6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3d823526eca6581d6c304aec9eb7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950461f17c4127fc5e2b1a340e5d351e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa868c0f888801190565b87cd0d434196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee86138d335b432453b3891206a978997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba171045ee12d808f678b52f9bb15498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8832c6a9b67b25af353502bf38d7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e938abd22270dff5170630df2a3f6c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb39564c7196685060f74b828d7dec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf633808bc80380f5886b2a223bdd87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45369bc71707b3c7dddb9f8c7f69905f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234135183f1428b64697e85f823b8bf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e411db8c362abdd52bf43fb83db104d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32796006e339dce88af3d7e4924124106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c471c62ab5ff10f932cc4b9378fbd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a4c0efefdf402bbd18e52cf49b39d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0f2653aa3b4879eab4f4cf59031d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca227f58bf4cabb7582b0aa14475fa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920996333d802a54e1d0a3023ee1c30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4e185572e636bd361d805edc88645112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04f1e2e6bb4fe1fb2cfde07a5a7b5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4991f291c329df4bc82a7334eed2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d72721add4d2ea08770845419d58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddf8163b96306db17ffa3b5278d9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd3ba7d163a668ce518e14052dd33c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd542857803cc52c26222c4701b071118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d64371b6da4a1982d6c5076d4eae4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105aa6259bd141bb67e8904e726221b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b43bd07e13058fbde970b1df56977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15379554976303e605163fdd1a4749ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7b971ed3c495cfde1e1d5761c850f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e1514a1350275b81dd27c9d42ce2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eb1b308a5635b229ce89e8a0ed8e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55619c41ec6d814c3787fb54bffc4013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533cc404a06cf7c7f0875b2383c7f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf96bf3e33d2f4e95e4ebcf3c3607b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b95c36af4b9041f60230ebd4a679c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88262d62d48e904595ed2942b49c934e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51e56971fb570b0994149a41bfcca0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d73d40ab3291a24330f6ee1b3c65c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb9e7b667cd68450aca8da303a0437133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb1cd1db6dc7ecfb084487ee1f8b92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b5e23c09a44ebeef06079585b788a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e946f39da8545aa17ec024e073f620a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a275f5ae87a626a35bca7a8a67d5ef2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a248dcba9a59de5f38a1bf9c2f6e83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f71842bf4c2d301d0ff1e3b74e08ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c907ea8e10e05a6c0e76181353d46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0abde27a4090f8b75e60507ec29a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1bf729a0aa922ed7b2e1af2c47bbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e55d42d70eef85e6a84ad9f9b188c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf27638f78e135093ff9afd18d2789144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866bbc2a6190027364d28b08774e690145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b255a57bd6d46669e815a05e1a6e28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fe2f2dcd33890d2638f4d10f6a9e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88234462ec31ad2d400c52515109e34f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0d1d91837a4c7707024b796134858149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc731dfab44028a35927e58de8a4b99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619acccd48b0c58bb36d5d2208624cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c041e9f7d9e98be79d508de6df7b80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25dac51d27133ee5430a866368f065153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d0561d95d7dd2cb598523c96db113154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe49dc1b04bdad9444985bf857faccc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656207b9b7f77700ab29a25dc36723c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19625c1faca90f39e50fd7e90a5b589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155f2934eeb2e9b46cab98c0050ade9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5ec0d7267c5a3c6b2282c0825d8aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233172a3e74e49bc7022e3758256449f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f8712b16de789e7a4126af9d8cdfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2bcdb9f3ca604baa6fed70470be9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280bb4ae36675d7d95c239f43370073163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996d8c28560c27187b34943a59619bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc2628e786c563961df6649345321165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b6f0b3a8e9ef7e53929b809368079166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd65b987a9a823c0a2aff258f85c28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df6ce101ab826e2c84b4129550199168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411bcc7425a67b04a624e17ebf22420169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f6ad77441c1a0cd3b579882b2f63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6257cfb74da4ac64a218e292effc1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2d7c668467ff5b5bacdd352f64027172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7f86f17860d1f24003d649d3e02f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da07850362063d9b36b13ee5cde2f7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91919d7e5c134c2b79bb3589e1aece175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa2c4d3fe3bc79cd84a836cc92c879176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d75e75f39197ca36d1ddc08c656e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c7c45f4f749237fd5a19f182fb42a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d71a4403cf1f7987faf3e8db2d93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112e2cd8c2a02475cf799c8ff7dc057180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b009947c61c8e1a9086c3c89c4463b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef9bbd173fee44db6e1ed286a5cc1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e970009a77013a19cc5d05932107183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfdda6f9007162be64153437f1ee66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419311e5be013d7a2ed3f6e35332638185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db0fa0e6a41de8205e578c30bd9b19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438893e820f8e162c338731d282d25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef58798ea64e72bea27c15c04c17ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367dccfaf45ae1e6478bcc595e16ea8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8ef4b54fbd96d00388c6f329c9bc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f84ff9af39e7eca6f2f3ed534c5d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03faf7b18f35b764feb1b2a44ede9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fae2c5921d8c9b7baa16424d4713d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8077384c614b636ef432069d5e93c98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882c81c5dfa24eeb8d2a1e3c62f0d21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ba6c09b0a8f999f4f3e24fbf057e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd521241af734e41ed7332b93e2785197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a317212093c4d909958bb01d47d9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f580f208e66381cff9ec5e0b7b2cfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4908a4071e2277169c021afac3941dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf50dd10123f557f2623db9057209201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaabba1b1bab91e9a27296edda0475202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0044fee8ea3dec1e5b9850f06830cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de225e2fc01e4111107f2cb9a2e8fa72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be29604b54c2be827e1a6c3b9da90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e23d3f443dd955ac7838aaacfd142206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a6db2ee7486ebb6072fc8a3efaad9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49953306968024cd02d01181a99b6850208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a33d052b137acd75a4e0699d3cd865209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e669841a5527cdae4d3864a41097903210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9d3777c03c7a9a6fa563e04753b92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54d6554cc31a85e01df0ea8f96937e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b3745c84d4b3f706a2a16df12fe11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a0c717b73408323e6d250792fc08f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc17e6ff3f00a50f1428408afeb35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e6209751dd2b09e4424897476ed23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bbcb785edb75e6130062ad9c98ada217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774545e0cab3422ec9515668557b6ca7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38c1fd9e56c1b038b3701a229bb77c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e446b9190ad3ada56da292862faf78c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db5ec9b8f5db5b214aca4f847b539221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c47897dc3d06b9463c0dbf072ceb5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac1741700b26789dbd72dcf4e4bf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86915032bd0a05c32216a9454faaa441224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef55d7ebf0a103569805c5ff3b3a67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7986c3f03002210da9ab6dbc61aa7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b115e48ee57b6cbe102bd9301881e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111439930a39bece9250f254a00104e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a8b67660e77cf72c55afb2b02c7f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f7e98b9f03c1698897ac0a66bfc3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3e6a1ffa41e6f0313f5ea203cb55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed65a719007380a7ad22c069f8413f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f3d8afbfe43b8bd2039f49fc5f98a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e08f3f3933b49c516174a7000d420234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd02599197d2c2d6775081aeccba276235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3988a46d895639309b0340d46e48f3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5b19a2e83dac967c4b17d2db00a53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a7c98f02073020c2461394042f270238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae778eb0158b9e9825b0f706e6b85c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f57c87087b492122285d927c9228240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ce659a59ea6e03487707f1af3d4df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38919333410c1c65fd85b032f54667d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615311721b226bd4350ef7bd21639c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ca28a8dbf15b539d6cd45693db9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6241189dccc29539d78a05be56d23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470917e30532580c02e4a3c04d31450246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afebf1bed07eeff985473ae44f76168247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995c3b150905b54c7a7a124e38bd76a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f38903b576591a21b0320168681f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f911cb717e731088366df67b33f436c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d28ca6c214f601bf2ef1fcbb6b4eee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176ae0d51f66d05c7203e96fec9ae28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ceba49e00bab30ef5a8e3ee25179c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8493f048599a2dbea36018c9619e6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e90cffc8e15a52ac6b8122bc8369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a8b13b6b92525834fd849b8da6807256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2fba4df37ddb87cf249e84257109e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e02330a01dbab783ef147120b6362258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140692ccedf20fd13d50b455689c52b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7108903ce875805237c160a1139ef6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025d41886cb6c09daf0032700e15a62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987359ae2a6172e4623ff4231faaea4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3b57da9e6d739383f6f773eeb78d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c114ca2b904d8f4c2c71deb49dd4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d8c0d6ffc5bd0a0ce51c4abcf839265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef32d1a49700dc7c56a30a772bb19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b24c0b2cecd9740a82210760ea46b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e5a895b64a1772172cca9edff4b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878065bb2677181acd65a4180a3ac727269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124701c445aea8e85e3300c9cdc5ce4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608dd12f50d405b6b7ba5d5d33846e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9827cb4109378a086f5afb0366911df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d3a1d4921425e22e6295fc2fcce0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c1275e1778cee09c35f5c6dd964f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187ecf51d685763d762a3d6b29bf447275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f16432fd7f8a627cb1f99e60e6af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc2604ca5a4ea0d857bb17615b62e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907869e43a9da4c5748d286b87072f0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cb827f3798a8ee893b2e08ce949ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1925012a7fbeff463fe218914e6ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284cb610002895e43ae6d4ae013c103281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0906e9b648dcac21521e70e70bd71a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781eeeda9bed0991f1a5675c8b5f6e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc97d1c1517db4535a8c657c00518e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a0336afc0bee8fac32fd55b28884e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ad8598dda7fc3c7642abc362d166b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248314d2b573bde7e2d3b2f6dbc2c9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622a04b741d1aab3c6e40315dcf2a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89756c4a57feb8f078cc217d10ac4126289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318068c00d170892dc30958da8ef5a9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9f3cc3748e2c5b17103a6dee72160291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84975067244ec778a32bbc0b36feaf9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08187f1a2d868d1aa4c4fdfb4add97a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6646370279c63cc009e4683ca875dd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931860ac29551370d8069fed5c0d36f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceebaa367bfbb7b42fb66ccbdfaa43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d370babd667d7cbbd10fdbe31d1534297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6194a245ee7b05928f9d65b14de7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40089929a405d7b7ebcf07529b0959d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe96a6805ff130fcefe64a506ce0f8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c30ce660a234be6204c92b8b8f25c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d765ea3c91fbc1c6418b015bfb0a816302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cd3ad5f80a26cf15c2d595da08d78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f5d8ebd546ec28131724041c3cfb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9751a0c051124b7124c324676b6f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e32b5ad234e2d0b8a7c0ad446cd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12e6e3f31b741e4ef943dde0bd2efa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d296f33243e1e1de4123d89d74aad1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c34e961952d3d0081fe337fa3ec5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8353eb4904bffd9768ebeb0dd6d8d5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c490e9407aac08716fd279ce100b11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b6da4f4971de68ecd13693a6af1d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c79f8e91128d86f256704bf31a7449313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c293ac5f2a48a4387597ae832bf78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024635f4e3daa939ee4a206b1e2ee298315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae498af719f312a4e300db8d743af2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98b93b8e55f67d421486d67c1cc2ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca481778ea2c1e4c34752d0368a6730d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0619b63fcba3b865a46a9e5c855b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae7fd7b10c06bac2a499a5715b4c50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a86152951ee6a6f19ff8a0aff687cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0363bda29117b852eac39f05780ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9d38728695c4ee2594d3d8566044d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe98bb5d4ff5919890286eda4597425324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba203cf671a5a5799a13fec2880c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bc688a2527b4c47975c1ecd9131d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72384a11d8fc22c6c43c545497ad45bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683c221ea550b75f89b88c27345e59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17323f66c005d40882a90bc421b8d93f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb1d2627fed67c9dfa3a946a9749e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d66531581065a7db3ccaf1a04a72da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d220f39ddbc52396f6839d21a2b60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321810bd16d8a12d0b67c38db70c0fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46fa954c51d39043df003c523163ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74ae0bac10e0ea5b8c7b964c4beccf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cbd5c8bd308a35d14179550fc08bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc87b16660fbb62b2f763a29f6b483337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73432e343640016d721284a6924b46f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d0e394138f8b87c366146768ab1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b9d9eadf96b9e2b17a1face3b528340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87e4ccaf82533e1d3f5de3e323420341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6b9d16820b9a8879ed75d7a92b0b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79fba30dac219daf1c3abb9cb37cb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ae4add0068383caf069e133a7b078344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe6f1115e042e3f2550782a0a4ad47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed3fd73ad99e5bbd412763c3efddc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903f83e32b36adf2e37b8c6c1bb9e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f17a04870b3494b8ce8b713330592348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec810170dc579e19bd029fa0de8455a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b3552c320f5de94cd77212f105c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9f58b3480dbf9458c735f8f69fca7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89258215ce3e77ed56cdb1948426d33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32e3de97a2ffb97a518a1e20c868da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84bb62d1d0412fc4adb861937f8608354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc27e3d61228e18e424e604c5424afe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381ff3ab745752fef32ad2ab2e3c2af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408033d9cc234784e643d6d370d30251357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7de7908cac4b1d6102abef6a39481358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6ce296545f0411c46e5d89669c82d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6875c3de44cb4b1cd131abd16097f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5dca3599191151f502a1c32fa997a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae07cc60258d9d4413f1a8b535553f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f29072f3abd1a7e8d84c1e16c9ee8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174728bff5cab16e62473e29ed008b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3eee107117048f93a58c387212f95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b28617adb44b13482eaff155b5190366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd91f405234595957b61e73dec62d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698594387a43a7777053079cf85c4aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6b7d72b0f49391de5ba7bee10006b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d321e598d1aa595ba96075714f3b4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af909c472cedfcf7885fb8bc878bc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b9291dbf6b527a42a25d8ca8255ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f91bcb95a52c4b065160ec3957400373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e55155f98e5c1b8216ce6d044044f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4cf50dea81379b427c3ec864ef0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831de98575129b65948bc302580aba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98667fb2750a30c57575cf47896c6b28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44425c803a69ac04af71d23ef2482e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42220676711c56a6ca94a3c96d637ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2b76baa92e0cbc294ac39f932893380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f6b4d1f656fb076591724e3050e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154f4500ddf894e5dd20771251ae509382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6f48d072cde37b034e103537bfc87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ed6c4a7526e90c9d5279bc9b4bf60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393e9a9f5d0ece99add453160a22ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58c09c2bb52f023112b55c6aa1a6ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55380307432e01873165a3a116af6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f66e8cdbae5cc590f42e9d34bc6a6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb30eb8fd86f7afad3baed7187d393389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03a1913af2a2cc42615172a1608448390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0855a87cb198cf25190d22dadc08d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc2a306fce7f6e438c2656a9eab836392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d76252cd9e74f755f5c817c60d0e38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f257e7b7833bc98592fd6b1d15893394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6461f973d3a4929a5f9e793140b086395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2035de0d322390946483f5e3ee7f560396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0e070f99e2f8f6d4f6e772e766ab9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdb1a2df3b87a35ef0ee83cb67c8e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad72767269a7bd7564ba894c5e7f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814546579b01630b4556c35fd616d355400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e272e174fb46654b2d89d5f90b5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5ea82649f75731a34a9a6d8cfad8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b2e9c0b1c201ddab2f4b0970f5ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1477ba7963b79342a7fee07560816b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f0c70b711e9d2452c209765973a6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37753bc85ab18375f0626dc50f68560a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc8060c3866acaa525c97cafbbc758407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7f28c2097a5c5b56bb1e20840729408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ac1bbdbe3f18718785206c6ca148409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5999d8d85e8921844c3e8ca895cd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea67fb6f00c2091c21f4a4f856fb22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbd503cbccb579f6d56ff08f588f0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d25670f8623b9594a4616d6c576ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee265f9c18154376ad5596663081e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbad769a52b2d3d422987d48cd6d53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba464e61d0dd3d022b9f0275e09a1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d1e459bb131966b66258358d2f915417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11591026f4bf1aef7eb188c1fef7cd4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf238f6d704ad494513395d3e33d5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6bce7a649c5157eecd7212824f0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c3862cf7710e9e8039966fe1399f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c949ad2f67a14af43104213366a368422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d587b3ea0b2d679623b96b04bc3404c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9de008c813a1bc11be0710b4d624b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ea5e07cdf97b3369bce3554b93fb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97ea0cb7cad8909a946f9a366c5ed5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89f05babfcf8c3231eaed77150c082427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148a97cc9e4c48f80bbfe18f89132d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a4f650f18c52466fa178f1f50dac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4791f2a4ddaf9902dbf13bccda23c27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80fe3071353322279511668de672bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a6dda337cca908fdf165cd8c8fb79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61558b9b05d45846aa32cf82ab81a6ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066fa059469f03b9f158d3b564bda26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1d3fa59075a8ece2001384491f1e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f47ac3511b92bc0da5ea3091a66187436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1a58c0031b78b408668378c693c91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e5955c3686ac0531a517578491a79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c96789cd277c332c67982cacfe43b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575847b78131920d151762bc9df112e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fabca2ba1ffc067d03599ff12cd19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8d3648c1018acba42bf14c39a8c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e029cf4fe93f92d2d24d3e04c4f5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e651f98cace8d54628d415da6214c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e0964b60917a9d1e64405b463cd06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c04e0163134d6374c2d33ee27c59f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf81b3e26cb534b80301f4671dd579447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34904aa53eda20cde7715541ba9b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6004439d7a569c09848881ce6be40e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e00de996c61c50b3269696bb7741d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a050dc751d52ee6c675012764a278451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab453bc645ff9e7e5c14f6526ea969452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547cd75ff8bff9e49839edcaf796af0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb993a5fa22b3329c0a2fbfd13d9a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a088f4fb687879e9bd8d09ce8de5934455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b367a133e17d1746955321bbfef6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebafb737093920cbcc176fddfc4338457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d48401b52ff00a02e3954affbe987458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddef10e016c1a1e2e424b4f64075c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620a2b0fcab096b2b66c2d593fe064460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2584f8404b4f05f2f62e60867401461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a61ef21b243f3d55532b081a56fd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e321e296b7b3d2dc74d9dacfad130463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18207ba1e39baf62d27a829a03b2b57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160bcc3c23532148a18ede4ee1cbe68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68050f57ba3cd2f941363f500c904ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc801a5a4615cfa0cbb6f0d616c57d6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c1321e0ac852001f32d36177c6ea4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f6a1dc246410862b76816b31f2ff0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b8e36d14e0b69cbad5aba4e4d1367470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9269b04e9533679a1d1adf3c4ee5d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd9b78e24120fb9731612e0fd43a7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7373bb859a09afe461879ca37420e00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7116e8449c53c97f89252baa68ef10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483575bfd4e26d066c8f736c718c824c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793b0d128a796999780773613e44c8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42382cc055c03e7b5dc5f2742a7413c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e872c3654d23d879e38feeabe1033a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd061c971da5caa8e64e0c1504978d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac2b76792ffc5518cef56f0d35574480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75868d8872e8916ffdc529c23580573d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996daaa9cb24861ff9855eef63dbc43b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986775dd58319ab1a30305d75b5985ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3a5e204b821ddd6092ba88e6761a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9641ea117808ecfa6781c682dac5986485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5654da4a68e6d83c1c4cd28b1877486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accf812af8c104faa88d448be16046b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906772e5fdf02af324989acf685b2761488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f49fe4598c195ab2979548a81ddf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810c62d3c2096dc266aaa6f6d4b90f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ea0beed64ba0dde533c93c350690491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cacc525684fa3c6cef437a5b08c03d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b41e4e9f86d3946dd8d46b6530ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca30831d6cdadf6a5558ca5c230853494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307134dde19075cb29b81128e6447cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6341c68941e22c53456ed81de5fe02c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f0fa18ced6956ec92955425e335c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae77e6b7268ae7a94b3b7097943de0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c37cd88c0c21038409a574f2d2102499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e31118a5ff6c507aabae97b616336500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf7e86e5e3f56b2d3d601e8d62d4ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee96a2c101b2a098244faa92bb21b75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33061987f329dab877bac8e119f7e2e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be555511ecaf15e915594afedaa3bee6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb61eb3debbb97e06cf199271936007505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f818e997250e436047c0e032c94aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6f249e16b50466478a0f71ddbf6e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946dc9e9f5e279b2e0b254f5f1a5de1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049504ed2e6b47a4ad5458e8cb35d952509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174c340b28f4027bd2b07f27af04279510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edc70ef6f584585ff89f5888a20a78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd0243f51e22bc138794f3d32db799512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445923f4fd6f550aa8bcfc215f2f765513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7f634525e164ee632127ba7f7c6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7018913374698848da10cd16fd1ac84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d977fff4a81d4628b0f18a88f9c53ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91539f1223df75dc14adc51298ca0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8c8dc68f13a6259aee4d9150ad1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee52c86c976a6d336aa5e0a3afe7c44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926ebc08a16abe485f9ffad1d42d2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a74ffab3c3dab8848073dcae348166521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bee09ff0615754e761a0ac3502ec9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21354e3fe76d935b5b8bbf229060f15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa6b9335ea8df365c5fbeeb68a845524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4eae537cf8746fb8d2c9be01511ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835751acc561773689f1e3511e884f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701748a2bfac21b7bbe7fcfaa9b03b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242311bc5c234793af97b7d3632595c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8d44fcd56eccb077a488f23ee1166529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ebd66fc7ee3d073ffef1b9e2c309f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8fc7991a2ce444203202d4fa6c4e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659f74227173ebe91dab0f59d29476c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552179625aa242fcbec700b22827c69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf91d54be1538a3ab1c6fa0ffad121534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf19fb75d233ec085a1c040f9348f03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320945323568c09e5d44a60b1af54f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af42dae460f2fe48ba5b08cac5c2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e82cca0dd1deb5353991ff33547ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b002d1578e96f3bbb902fd37eab8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d91b72b0855229b59813045d87e0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576203293e56995e704adac6901a6f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ae238cd6789b593cb77cabfeb61d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db788fffb4b38b7383256f5dfb7d77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0459a4d4a59e9ff6366f4dbd8d69c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf47f7914bcad38942e013fe667d10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da595288e4ba6d726869256a46f00c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d64c18daa588488f278f80ea58d5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bff9f44f7c6ccabddf972651f40c52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb84fac91d60285d4635835abd55e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba34b156265bd60d223474b9d881955550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f5afe3550f1f10577bf1e03d8aaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f7b615b6de3aaf5f3a9633e9a253d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f2abb7c18383a58d941fbf9bae6d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d689ba56dc459b2a7dbab63a51943c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016d25ca29317fd7aae885f2471cd63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43da504934a8a71fd7e39d2c4c04c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c250083403437e01b2d480a2efec7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60efc090cd68b2f93b0d132911b78e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cfb5eef2240c2c2e3eff982d126a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29786f1c87bb5cf00c09e1dbd25f82ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb0a65a8a087326660d21b32e11f5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a35b2c05219b87da2a8f155c0b48b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c9dbab627dec2d20d70167ded31c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6debaa093301a5c9c7855c64f966a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e48a38626a569578c4babcecdf5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739edfef8458472f6e3bdb9b210da15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd91cc0a91c567bd24e867fb7f6b90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f51a3deee7d0fda1d3a5173d821548568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103de4c1b885189775d034bf2b01ff0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eff6bce73b784fedb3fc7d6282d84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bcfe020ad38b6c866f488056faaa1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38582c368d14a0211be49be41347d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa98ca3f968db971e193a37aab4ce9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e6c2f0d2e710cb6330e1564904fa7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f874420f8b15b496eb4f70ebf512da8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec668b086476709ea32be7fb40f540576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066161814417efdd7ea9763dcc498b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff53a9ec3f380d280fbfb34f3fc8f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc3667603a16d3076dc89e439516b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1daf8a39fe34cab618bbf8d1ac6b56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1528a34374c520e2641ff2f56e125581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bbe5856075dc95cdbc198c84e352a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaa10d229538bfe1a1abcee00ce03b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cb2afd2c6cdb9b9f3d7d4832153fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880144c38d733ad647fefe5e8ae5d03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762fbd33004d6223e1041073f033f0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46742e2e76e221f298265aed168b824587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb205e0547284a01cc01f50fa701f50b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ab4d72cb97df63b924d4ba751fa4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4676e895e460cf7bc89604127b467ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc63f0bbc0c47e21ca59575c4874ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80185f64edb62adb41eed5f9e54e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ca76efdcc327437e354a49a82fe86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e174e11f40e91c2e6680eb246588f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aa5e5555a723a6972fe70fb0a430a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fea8188856fadfd25cfe00c1685ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c197e71ac880f83ca7328b99a2cff4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad6623b92ea26060616841208deb0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef1d211cf9a2b129c804a757c6921599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8798257f3751b651c8545cd474e9b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37031bf39ba427a5ef571ab1b62be3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b841c3a1e9bc9d9c6b5b9102e9f3ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b47efe2e77206b9eb44a4e5aab21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461fc17a391ea677ec1ec3ee828eb68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d5f4624ae5c9163edb1939f57e108605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689064617d9c1dae1af9bc54636a88e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60235a9ebe1f82c5f268efc9d87cf146607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc185d1da9f449fb1bfcabaa3c614d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de616d6ec7acfcce2cca87ed911a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef926f24e5bb00eca0595d392ccbda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122ac141d19e36cb6478d64907bd33d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c5c887517e39c0daa5ad5d257f714612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab68c3fd934567e1b4b3b60058c83a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21f86103ed654efe034219c0ef28f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b64b259e527516688fb54d698a3649615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37877bd577e71b4ebf0930c4f1558600616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5e0a1cae2fcda61094cf4aa28b43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622beeabaf5d04e8e5d82d1ed67cb48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd13c746f237cc7a8f2c6a771bab0f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff74068c36544248bdfb94cae0250620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727da8ab37d7598fff0103897aa17652621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a2cd5c007e0e68566c75e895a914622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10ed7c720a611286db6973b807adfb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ecbba6ef12b9e7a1970e645cf6ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3b096514ddf82c6761033c9e5f9bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f941c053f4a6ff98b2539f42f877f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72cb4ed0564684d10a956dcbe987b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15bfb1cd2e73fb16234a315daa9609628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9adaf13d84b691ef9e1a1732b8eee0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d88dd04ea0c41b0dcb99506fffcc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6557e6213e6abb5410b11a88dfb57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aa059bdcda52f3003c72ab1d2cc81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8bc66d7cd28431cc41dead1623a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c496adb8d7ce1263e36d0792319b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25ead7aa89deff94322f3e69547772635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7048fe23b4c5a7fda75d2858b554e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14e5005b4a1c91e7b6d9b8b5783cc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9002389053789ab3de340698dfd6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69934618073c1539e4f804a23304c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ea2fdae0250665b5a7dd95a062bcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6ade805519bf75cbd9b960861ee4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396206b4b6413ae023e1aac76e9e7ad3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee5d4a94ab91d2745a933e950186b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a781c94560161a10fb8c71b047a15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f40fd7d7fbd41f6b0869427b89aad8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad2773c8f646e9a026939eb30d86d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255a33e818f043733f0a7b003f64c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962fe70f44b3a304eebbaf035be2f52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc1305ffb2a542b8d5678ecfae67bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150835b9c8f91d3dcee7e878dbd4a54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ab3155fac7b7cfcf124e71b1da5c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a413ab9ee83d32942cbc9588a09b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c139f82612ebbb66712921181db375653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf805d188868d8e29eaca8db254de0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e531449f162edc6f08750fd391506d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95fa43ff43de7b0db00396043ebaaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ec0f2502aacb85526b45fdd9d0108657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6065f55077be4037738cfe62602779658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81a7ab563891234fe0c637ad30d207659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381a1c475af392f0f3f4bdbca53e402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d20a349e5a87ff95f54e5bf6759980661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6445358991b0b2c093b7a41307e835662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee0c5cf489dec2ad2f3dcbc873020663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da4da103acfe6d0d510c89e0153ba5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41664f69fcf7da16a98d617851cd26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ff769b18280470af9d47047dd8088666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9e6f572ca369260ba61074d5d05a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59c288ec27925a04ef934ab5b1acf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986182ff081ab8bb8f1d45c48d4f312b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3df22935cee1f8e4df3dd15913144670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217c86d5c3acb899dafa16d71739f53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18a402731b7f30354f847cb6f22b89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f5be16e093154a9026123c215649d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71425376bee7ea74548a0184c986da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3cb4b612ba83f716bc813f1475907675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5055d9822fc64f466421bb0a30bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344c52294d257336bc3e6a092490a22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3ff652017ee4696a883a1e546e8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35841abce893807300d975fbefccd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2988bb4c75caf87d56c1b7f620a8e16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d3d3e275adc1cb0535f0a98b6ba88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82d8df05a9fb446e2b2532e1c0efaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee277e7752f34f44557e39a28f0007683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a1de1499e2f2839fee85661749dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ef1a4bdc03029a992c9eba0e8259685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d89797c7f215c7ec0819d88c46c24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be1577613d63f745ba43035d4c92b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46544d4ce72e6d0769f107400032a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c934475f59ac1f72ebeab7666579182689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95790935ec955db716e00758a3741b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b3e5a8142c3f5ac16609db59aa079691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69480839df23ed7236e432c64b79aa7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d25f098d7f0f02a40bdbf4d887c68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a538fb3fdbae45a6fbf75b3c829f53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b7dece6a7c722132636e94357de9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e5b2c047aa87bd40d19a61b5be46e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143511dcd9eae2ed4def9b08b2f9d98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099a3068de12344facd12545fc618c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cfbaf5126b49da08622dc131dc088699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba1e38a5378d58d3a67b1bc26114de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186b645383c1b753d5a1155a30a138701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dca82db908dbd27a7d6de34254b4de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d85c2b379c7296a8608e6960390a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e905ce913e63fa6ac7401ee0fb00b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1541b2f080258031bffd16d6789e49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e5fd3e1b714c00aff509a750bf5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ac7f65cfd249b3ce63933fbed7e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d965cddd778b6108da43ddd9a9ee6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee9b89e097da18c9e8a86026d13d7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf2e5324aa10a37dcee1b7c85054bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7e559f2ec7a7bfa54274be07096d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754c794be04376ee9d15623726deb85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c4a12007a5da8dcca0e0e141a201713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d37f83ee7b5536d5d86c58dd7b781e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e8b71ba931789a99bf84547f0cf4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0df13c6bae6678cb5756c13397b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7235743b18499957538641c22bac3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a648ffd485aad3261ba915651aef8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619529edd72212398a4a41c17b64c5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d81f9d8bfe7aa16fbfcb49427f6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386105311fed9390f1efa2a71f19f110721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1f87d3007e32b73ab22c8ddc795e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54941f304ad0b7ee95eb3ce6ea4267723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b69d74cbe27a804920d6b7b8887279724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ccd6dc22a0818af594bd5f8b16dbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66923f4700ef72c931eced7ac5cfaa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd2b93729aa980e0e0df0eed7de23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4633099b210ade4a73963ee875f82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b0ba80311a6d74f160854bd3cd78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7608d5db046d915ff67d370f42b64e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d0f40550726f44d8a2b93cedf53a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2908d556b0a686d65efebc02aad0d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b92fe147414859d8a4d56df0506fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa31bbfa9519d02641be31bf53b50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4362fbb60e8391fe1591803b6e93e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398ac680a09278af86c5d098c068e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776dcb33661632e3ddd5e42b844cc74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d88ee4e71a8293449c91a1dae2987738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14df9063db111ffdc84b97efad5d01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3397b9eb53f304b12e857d7519cac0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c5cca025865279cdae021909df64d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36533572cee949a4270b8a36ebb5e4ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f71e99f4a29e1cef14609ebc761ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236e7cc1bb6a0d6ed49f3fdcde1a45e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d625dab381ee9ed301e3a1c88271d21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd210f1893a85f52345ec837567df2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb7a96bae201218f8cdb67e87e28c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb8d94c23ae50f7dd9a4cd5bb45bcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05724e4171de7f699c68f219e7649008749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325ded92830611f759a359e12fdbf84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d9bb4bfb552addb1b68a04fa0fed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b4fd8361d75b464d682ceae596ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883defd3f1394287f2c8b2488098813d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e564a2906dcb553d1ff52838181e8f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b10e184c63c93703baf502e62f38b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047b7207938201b4ff78ad60da6ef8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aed67b9682e73b12acbcc4af8f4ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174661a63a3657f3248b2277f12f92f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf95807b33a048238181611a70abf49759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca5d51266544a20a47a13b1131e75760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92a84c3ebfcd81e0131cbf7c468ac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d823fe09c099d21ccb750281a574ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b15a2acf418324b16e543ebc2f4a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7430c9ec31d7d68ee8ea4665393f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d58ebd7c3b4bf8b004757bbd4c9b7f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef5c24e0f8fb0c74f834e92a875af8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229a8a4495cd020a2f27cc860c90a2b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594846062b510cb42387a4a5119dc1ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41032678d816771914d35c27648e5be769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1510b8912a8c5010ffbb825b13498770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613f20d2f819f5f931426ec21c240b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0f31910b2e0800ba24f2f26e2d3cc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe86e21cff16729778294a24de26eca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307acf8fd48a108e7f77fa4eaf29934774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc1a09014f5d92140f26249ddf51e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfee335bf05086227d91172eaae7e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b00d77aa83340eb160f676e8bbffa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5069e84e3d386c30afb8ce3e5a9dc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6402fdb8e61a9c6309cebd69c5f04779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cac5d70e36c836d87c87c6453bd16780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a1c2fde3cf6b54d3a680151fd58ff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da488b8b0d0c45199e14ca0fe7a02ed8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777940df24c5484d43736128289e7d4e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f017982b9f9e5db8daa3c94fb15bae2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5718695611320f0e4b40e0e6c27a1a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c55f1fce522b713d60cd075902648786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a2e510ac2485bb73c5f5e370abc37787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53fc2c87ac3604bba617b04e93d79b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c415ff6eddba964a353d5be36dc20789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9537234ce5eb13ef3a80625deff08790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265b3dfc8102ce352b729b7bf16fa7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bd2ca71f8ec3dc84310377af107cc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeadcb4273d4405a73298a773b74ed793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814612fd6fd83687b24a671e002e0d6d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d43e092c81d4b758b4a14a5eed397795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965f94ee2a3ced899ba6fc6c0ade2e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf913daa206dc8e0658d3ab9f637406797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995ae4013b743e03373717d92ead00798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec089447d2911c2148481cdb392ca39799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e48df633ccbde74b052d0e4560d871800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521fd8566ae5ff80121c603611f2b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d2b609b329016e0b630abc80a051802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a50a6c6cb194496bef3a70e3a493d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccd51c367362244549e0fc5824e89f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ada948528f4774de8a23aa08c64cfe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ccc4931b2ca51809f665b2f980904806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca82cc652090b28463f639541e2f8f9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc20707fbe3fc413e3f0369fe55b7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c1b0212fdbcec53b80262d560ed2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff73cb30a21be9fc315b00a06f43842810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f729239a7af404f87d957ddd5229811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879075e2382da135408d68d4d0ef946812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365a6af33d56a177aa57026eedbda98813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8bc47cb0f33fbeae3a4c180c61ace814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847720c22bf986d9815d684e06b118d7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73498b0d90307a5fa3fc9fd5fe91e85b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81264c7396608863f9f0963650aaee2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a1ad6ba55409d1f18d7b13861e9d0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea475a7a337d52e2135660765ac4e86819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7010e9928122cd0fb43adcb22be0f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecdd7640fbdee67505b5b800f3481f821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cfd7a64b6afcdd6967e5701c2603b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ea3341c40950527a78a1747d3a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e8aa4eec9a50512eb5e078e9caa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33678d9905e0e4f6b3ba0c220dd26024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea48cc4fbe4dd016e75039197819805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7298af771eed1009b98520114aa3bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d095901598856a3013c89d7ded93297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b43aaeaf4241c1850c18133a4900728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba3f71cb13c8611728affb8779b7649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204803368b7533a95a4001197bd5d27e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc674ef51cc202b46c40bfe2686754711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab895458a7ee1ffa2a5ffde35209c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f3315922ff9cef9606448efa459d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59e1a27160d0ffad0469d854d04c4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5be6ff35ceff0c1b00e507e5d7ec915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad34e42f63b8c83c5dd7a764e8a3bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c153c3c8a21932616d3301292a979617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d8874c8337d0a0938329b34559f1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d3c7aad62a7a546d4f6e557b68b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b311c3328a1ab1bd9a2ce4b675974220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97680fe798ab866d20e2c569361a168e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db7d7747a8b2d4a9398ae5dc4a361e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4fa4f208f8543e89147b3f6b1d24623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b3287113de0b3ea99bee00383b7a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9c064786a0cbf29e46be89e5d977a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80626b2f299b064d7d4f8e1e926c79a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578b4bd0da4863f5f72abd19cb3504627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffaa833f2166185c42eb3fe941ce5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8624840f2193f5b3b72a1980188ae9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae368c0e2377b45a83809cc0bcabc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9011e48ac90fc625c2c10d6cd8caf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6166c120ac39f70d958282dac6e5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd914aadbf0571a8817c715c84e480533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4959790baf42e848a5cead2ea019234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3496c0d4804ead83e3b1ced02109535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dbd6e4846c0b66c49131e5c5f83a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810cbe4dae2d693780b5dd6c6b9f8b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7069b748599294759b56cc3f0e7919f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d3e49941809fa33a68652a2d3390d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6d19711e2c99802a01dd6345c3f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134cf98250d6501981e5f097f60f9c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d361848c7a3facae280b0844732a03342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd871122c5dafb7cb19ae56497c1314743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c3e5352c098ae504ce1d6dc8ea6b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52567b1f1335f5c82a228960fadde345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11748fde0c2abd48c00e63fd2940f8dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3bb1db332e2727480f9784550217747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a93d36749a2bc6319671287485b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b278f3694f48ec1318cf7727a52ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e219f3a3a24a2bb1954f46d5f71e8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9c1134c82308b37177f3722ce6c9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217f9fcdd5a79481a028df7d744cdca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50788032547eba1ffd5a32a7f38de253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b1349aad3f885fb3895374d33f67d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6b88c4a775ea83b2b89278821e91555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c4ef683ee6a3665053b6d0543217856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333fee1c3bdef8e4f6d0779bd54cfe857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41274bbf79278464b341dacdc3af4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e3f8f6bb53ca70e3960d96df7575359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb660ebef27f12922ac07cd78e05db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11835948c63998db86a0802ca6720f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5eb277351e1255303f4294780ac5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48239b20ca290339cfa79399d8a7d5c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367d88ccc2d796c5311f05b356f0e2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6483b71231a06f92fa935bae0c9d34065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab446dc966fb3ac22da41ecb5ebc21766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fe5a5875a28764e29282abeb67ca367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280a6834c8c9d5ba1c4f06615b465a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c16b34b4c448d77650b84123e8b31469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dce18340a5aeeeb47f12f1fe5bb5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc22c9d20b828bc40bc9cfc5ceeca6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ba10e08293e846b1efe88e6ceabb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0db4b60c3462bd64f1ea4bcf6e5f2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302fffc22fe9e9907f7559f65c7e54474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b482f1bee3720fa23e94dac8d6b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6361a233e40068a4ef317c180436d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b43dba1193b83ca8f1ea96b031aed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1750f87b65d1962c2dbdb1058d6294378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e819df8d9299d056e9ac0913a3da7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2066d2c988f96d8b57b7ccf03b9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adbc8ea3c9f7dcde3e2c54d43ce6b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aef91d636c4f57fe970d4f034875882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba26d7938a4818b41fd55ce92147b6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bec867b0e3fc5a73dc221a84d1de1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f65d2bcef2cbdb44b4b00b95524f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf8d6340a279c24f1857c72c832e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aefc92bade3b4c301bf08228e3da0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f3f06c573905879f69713ed4aba9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfeb7418c5a6ac6fdaaedf801b711a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7004ea1644357492471faa47daa92d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895f0159a6fac24b259bbb95ca9900b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10fa5a822821c4d5f8aaf05fe7f97792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b129da8c97088b3b0609248a1e6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae05a6b42dfde6fb4e84e49000b8e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d843360469dcc36b1bc1b0b7c4956495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6568118fe0a5cb0f243908a1eeaa62696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b00525ec76b6143ea7d884f6764f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92c6a8154f58b1d39a18e8f1d540cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c11c7cf0d60e1314c42635dff98c6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284951ee5915d07df5166159e2173e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eac1b94ae73b4328d1b8a265a0d29b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144a7b93a66ce667deee3968e89e9c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a00d4788928721802dc32bc408393c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38b2154f27bfc1192ecd6b436ba8db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7af73557b951d05ed190f91957b21c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c78a09df497fd5c729b2c49fdd18e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25febdf068045667868752301e4d7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40411c0d9468576da1f1726396e3bb42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b76ce921142845c82bf194e746bfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a0f1f0dd740d6763e00cf4b536ed9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964a7877745381b3ad0b3686b20f50b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe43e42de12813c36ab75fbf5580d1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458b44f0609da0f185ca9c0c4b80c04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e568935fb8216f9f808cb1387c15c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ad880aa22f7a9f0c6415975d3453d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a928e4635efba05e4af34da08e0b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17530207c3f1c0f60e27314ebd447438117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff05aae0cf220eb6a6a7d2a9b3c2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ce828119da4a71d2d92f7df19c000119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727aac0de5a4ed239da70db84054b10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e301dce6edf2d90a4e22b7023e6ff8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff761beaa736f9b910aa3518ed90575122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5d5ae9872118809de8257c77f2d54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0361b7aac4703564c29fd797a7442124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9aed6641183c3993daa3089c256a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba057cf0b30951b12060b6e63a0244126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5285153a2a6e9f835da50a002673b13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49edbfa4bbdbf93bb4140d6e6bd2ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebf4c8baa5baf02fafe539d5358291129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7152b4cfdcf1e587a971ea60192de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96eb7762870d7a92f1bd9acb8bf472131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430ff2a855f6030426ee8e34172f42e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8624ad0b6196d657d5b08326e7f05f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e4fde07a8049bf70ac388a4a46fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5edbbe6138fcedabded8fcbab700b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02292302d871e2c8cfe7fddccf1f220136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d12ae7e17d7f1c80b254a75b27300137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ef7a8dfd62c44eb0315e8e3b409cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1678d348b08ef87695d986978aa7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5176b42eba059f248f76ce529d535fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527bbf5cc1e73709eff6f4fc0fc8be2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005130844de11c3e1209eaab716b49b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b5ae5c74d5010ea658cb9bf04ef1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070acb4c98f52c9679c8e392c2c0519144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cd1741ec837bcdffd0d9fb1853643145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd83d697e16f1137e9ff9ff1ad58a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c74f5aecd2b32da27461fbd753454b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23234633f14c9c25616e71b4d6aa4791148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f125cc227e4a9fe7795d241f4c8645149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72662d68eaf37669287f44e3f554b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c53c1eb39fb9a9064341a93020177151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eb677962301381424dabbf59a4970152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3682df1eb58bedfd2359f47c69c6e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1fc5c8293ef787fbb95d9580b8054154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5742987c847c7c508e2213260c5bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ceb39a78a53afcfa76f10bf631c29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27429949211ac2b2ed0b7ef08fe241157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8abdf827aaf4601f1db1b0756167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d63c71f8806319f7b97405b545db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a132dc825d831d53c3e541486dfba1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e29253dcc18f4a557a0b3317c67a5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e0e648ffca4115ce86f263153b72a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f7e8c273c5bbdb58fc983726471d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd280c261761b0627cb27e1ba827f561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b158464842de87a7860431598130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b49a5f00b96136815fa97f309d0ac4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e1b9f2ca5b97c78b77eb1d32ef7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e6207eb74f65818fb8a0f4f5bdd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c3d537676901696ec2edf97504f59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec231ccee9a4cb5f3d9c1d0e08941b23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b929acf1f7d4fd977020abba95cc687171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde12f7ce1fb7efc3e30ff7206ddcbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c289b1ed166ff2db7f8f7005ed10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590182d0d09222b07e1064d8142eb7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c098901cbfc39d4a51198b1bcb87898175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9941c997ca2231f86e0e5e8ceccc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc247c9d7b2996d6e150dfd65a1343f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262e8da415d4c817af5795de71c0a0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da40c48f0e14d3adb10c9133ca7f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2338804521933df8e37e004a4f5ac4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167c632de47a7f88dad0a1ec6ef57a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb9cf212131a1067f5b5ec401b40e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f74cbb7744feab36eaf34fb7deb3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e007f1a62f1425768c75813767b925184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45882e749bd2897f7128e63e346bd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202f38c28e667d17d35ac5cc6b42bfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c696c039a815d4092fb76e8e3e935187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0041e0135f1543ec51c54078d6eebb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b59e71744fe09546059461fbaab5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835a10106269d78211472ade968f1b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a38ac02a52beda1cebaf9e5a4d890e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81682fa1f57edf4d474afc9197a1642192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc367fabe5089862939cd8aa76f87d09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296c486c4632ad04ab8c14c1a778fe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8fcb314295399fbc309107ef652e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfd62355ec776623bfdb681100e896196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd077a3104dd678b3939faa354010e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f858ad7b3ecc76a277c1984d3e9e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b818baaa7ad7cb784b91cd42b5e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389fcc553539dd37e355339aa3fb27b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149845b87fa8040040a089e0592a6584201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85217b7bfe82ce6da2ee21bc488ff71f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051317e7c36aff9216fa2869772a043b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca521cd1be1e6c79e6e07b5f75483e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df59b69986c01e048db7acdbca16936205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a093bca44aa3814d83421560648b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da9955b94c215ae9b03b20d0e4f41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31080d5979e03139a5d293510f9d7041208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac68727c5935271fc99de7af1cd34ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b3f7b2cf7738951fcbb32e7c9e41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7eb84af1e4e310c8dd1b54a9b68a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ff0a4e62ff07d3737f7e4ea90809212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244de9c46158e5b4bf55803685cae0fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd465a83b6889f2c2a6e24e869df7d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf076dab2e1fdb0c418b6ecc2340215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8186066b06a97d55b7429048bdaa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127a2aae8c137e271bce96fe7f56c58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cfe446d9797508103032cdec988f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd6fac49c0a293c33158648bb1bec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d51e128703bbe27ba58a4b6809c814220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359b4d4a7fda94f642c617aaad533d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c453d440ac87f053ef1c366995cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac076009b3c89b6dc0ade8c53409d8e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e48f6138890b1149e4dfb1f498752224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d16d3ece3fc44e560d9ac6e403a790225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302fad15f86f332596367edf5fd1fd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906a4e30962a7d6197127a2af70769227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b3223b829ca823bea5a6e9d518c77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12999d6ea2fb71823d3614bc89d17ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1849eb689a383d0c70a8b28c162ce6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f212d1b3e053e0567481ec0ce4ddd15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689cae176e79f811f7b6fba85174745232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac7eaab50be71b763f6204218fe5b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991592a3e7d00ce6bfba7846f8f26b23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bbc3b4e09b779ca575cb99b20c650235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c204e82dee2e9b96638900eea2710ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7271c2d56830830950bac490a6c0f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1bdf12d6852bcad8c59f23397dc24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fe3f41ea43d4073dda0195e90354e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe323b6f40cf600326f91861909a175240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37201880b4b20286999fa874ea95f13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85053432e35d43d87a42edc6ec551f4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbff312ae46c315d3265dcc5cb53377243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1188c9918c899a6b5373f96948ff935244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937de2f06a28e332524dad89fbac18e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2c296729ed6ad956be9ddb154334b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee4b597c7e960a8adb026e85cdc950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7d302f8ebcd9d12d90ce4d9541029248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e99616fee429b1ca8e21ae3b28d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be5e0242061ce59baa5d59563b8d3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee28df241a0316ec18e2e2ed294829251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b11d4c341367525dd7443fcde87e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05fda2efa4e55f171d7228fa7fb9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e92d2565d423cbb58c980db7af2bb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ed70553081d838288866b6aad7961255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203c9aaf7beb8a22a7a15ac52092c60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b16c7720e650c4a899d7b7e4374860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065a9d45a5b0a2a2d24cdc9083b9a85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67543cd2517edff9013131ca43caf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78359a9fe5f7456fdc29612b9c9d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e365d2b02d30a83071c17e4ce7afe8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8b609474551395f1651949337923262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c5d831d11c546611d44ea79c20ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e5c95d111fd0c0c71094c86a23e8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4a1d6319ca9b2273c5cee4fe380d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e887a8a9ee35943a280e7c1d9e99c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb1ae41eae79e7f95e2b76d9a2972b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16778aee3ba555f309eb5d6556c866f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b4bdbc9d20acef378f7c8c8f5d6a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc888f818eb94d54004f750aeedce8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341030242aeb4708a5b32e65fef4711271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55596c0ab256895e98fd72d414369043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e9f19f2560490c59d59fa6561365c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d454db8d903316dbd2b89d5014720274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ed88e7a817c812c4f2f8eebdfb87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d315d18efbdc057d9371f8a45d9dc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e9aee21fe74584ea3b16ede8f6083277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffee5615399e605c7aa56d077a831d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc28cdf76531e6f3137ca54353450279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ac8a6d58b9255f45a13d762042ac7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f29e454575fc45d5456989ef8b6c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc67e5682bea6e150ed0129eedf3bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe5ba1b53b70e957aec62bfa4004e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c348893b3e70d50287c7426fa74c40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b565b6d7bfdbe4e864bb76874a6a2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd9681bb1a1b28e5e6359ec638eb12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eda9d31cd2d6ef7ad385cf1c689d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f82f4c415d392ecbb0d966e72b778288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92523a12964d5c6b9a2057eef784bfa9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f176b7561292e16243d34ee5c426f08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa630b4f3bc194fb363fcbd9ba9d66f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be7c4ac188c96e6c4c6c019c1e529a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f887547cc320f4a2a85ed18f4a7f40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a7ed30fc3de7492bd0386df6f7b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67542ad4e2e1b57298ddb2e1ac2fc1ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d37fd7e5cc3c1b3b1f179496635b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cba515dc3e7a75f3cb1839379f2891297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45626890f707c1b9df3229d7835b1fdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190879633690fef257b365a5c4a4e8c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e60c6f7ff6ddd32b662ebab234f6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e112b118c091b475b0e2d18773fd73d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ee97fe0482a710530b2b8be1ca444302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbd77edbc47ee9461887ee1660b269303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ba613ab4ff37e9a664ac66c2ad40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955087d40e8c8d08962d1797522a7d6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dd41a3e074d1522a7c5ec91fecbc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c2c0dd788a054d53230694a4781b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c754f5d5d414f8c3b51cd8ff42d73ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f8c35113d0eb0916ae272286cc71e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d639755a1d733b9e1ae082c5a8301310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65791e5221ab68905af00c7e93329c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34309509ef7986062159968eb9de5f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d7b2583dceb8fae3c8b348cba0e67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d77409412541ac5589c3e89229467314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e5e7ff53b4fdbd5c849055859d588315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089666b90d335d7b605b9dd14a8f96c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aca37908d4e316de182175390a796317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de2aa3fd730d4ee10cc89a2db6a2aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40018bf1acbb2d3dfcba740e8c2ba4f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd4e262e36f599596b941771ad7056320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc5c08fda5620c1bf5307300ed7940321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f28a8b4b107d01b7bcb4fcda83878322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed514ab53b072720fe14ccdda1109e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee164811134ca88786455205b784c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b020aad836090ef95b91745c01430325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9771bb6aa5c7eeac96894dda152e2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe342597d9c7939a76b8fd545ed0050327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935efe41ef4ed4100ce7edb149f88a80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a1095d8bb6a0f8b1e0aaccca6c71b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cfb98577897d955b1f11d212f66e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecd33fa8e3ecf1f07b32bfae61e23f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32604f3bcda8f3bafc03198dcd7be22e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655e280eb12479eb2c0126e0a6e843c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efebb125b9234524bae4823bd61a15d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356055755f0f25c8ca99ebf7fdbcbef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bc05ffbbde4e79e239ec37201a3be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cab0463de867d8a466f20110d63cfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb21b4aaf99c78ac2ad45743060632338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33560753b62d947554908d770980bf10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b9035ff9b66cba5126510e9fe7147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f534517c53db8fd4ca39c04ee73cda2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b81a6fd5b9df57afa89c47544685342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf9aca7bcdfe472288ea9ba37d3ebd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579d986db47571bab87c2a69878d626344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a87f684ecb370afded7621db66fe4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e94404e744e49953b6bb6f01f6aaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d010a77508c82e18079a3cd204168cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174c1701363eb9194a9336879705531348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0015367c9ea787910ac0c7c54dd0818349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3adc9ea3e8a274817be312807986a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7c79f22f69f5ee27f198f1d88a12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b339b9be96eed1229a4ea5d0612b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2805cc553a6327dc88edb019b6cdfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb5b9144651f3f333766466c2a16ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff21becd8556014f43bce98f695317355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa56517a3625f2d429ab233f9241cc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea66f26f5e62aa8469ac68fd2eac7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58733a5b1417c30dedfb53b94e2f91c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663435dc5de318340105ab1905dd418359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d857cf53695dc93ebdd16337aa11477360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28bf2e56a1af29bfbb148100c5c10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c15b3512e71cb33fdd538500c3364362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7a84594f236de180c875bb17a7acc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26a36da53790b66db94317b2593a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35363e1802f2ff2dbfb2b0866f00ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c466b93dc8ea2ebb3f9cbb7baab2680366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d5247ec37f96c5725261c843bc02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab7788c7a078cf9cc7ed665a76a62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14620d259d89627df1fac3f624d006b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af67ba35bf7578a7ea0fd730c2aa85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eaea5725eb0350609f94f73064005371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bfd0a58465dd3ace0c39099ee438b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91440ed1ece8e3ac7c62ae733183e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813a8a56d5759d00cf28ec318275a55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c4fcc50e90f9b089657a369fc6c99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8fdadd5eb970a400ee64ee56bf375376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916a2af1c358f3f9fee12519c7392f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4a92b58c218bf642fb6f09573a63a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14102be3cc26b3cf6081e25c683b4e3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1007dda9e579b65fc587e7c611b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba21c43006bf379678066efec24a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec333d3ef94d1365f4fb635063eda56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd899860807981d710c9a568c9f4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d071ab3d7fa9b35c46d4379ff06fc60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428dd1f7a0354cc734c60e77fd7502e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde12b9258b895b0daa2ea7f3ce2c5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd959502ba845d85ab499ebb63d80c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2bfd8d0b432462c835920c8ff1c89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e2146bce377dc63ce01d4e50f326389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72ef11f84349c2dce3477863da7457390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2305abf89fc5bffcdec2d3353f250391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe238eac3b577f9a442dd6867dd8b29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2d34517adbcc510a1646532e202f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b1ce4ce9da22e926ab13a25a47654394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300cd2c673bfb59d9619e605a1b9e18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f2b7a08375331bfae90c6f116e5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514235c3f5e0a9cc6a11c64f6192421397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac5d36589cbad2cd077dda65e5525398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288fe8ee4de07d05ee6f91b04b077e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d05637b2f53b7d9f53efdba18e6670400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21df478a2e2a847a7d14799e6e8031401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689bfb8631a407d4a08f4afd19c289f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74350e0975fa9c5b3384dfb10ac0ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1e35b563b8e30ea7be3666eeb39e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1968f6e5038e51377bb9b1e00bb6df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b26c327b784f27c136bd323603c0c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da2f850c87636cee280cf5834beb1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312d03063cf5ccd2f75be6f7ecbfa0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d32a8070348f9e49813f67d8cc3d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f288bf136292f18ecdae999f7f261410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2dab114c85d8c8e0d7d1d0694425411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669b41268a6d6ffab4c7d871677170a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ed460ce703e2b3d855475e9f541bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfae460dd915dc3a5b75aee5accad1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd173fe29f3053fb9c41f7b4e9902415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caaf08a2571757b872d851aa2d123d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742515b09424fd2a6f867da1c96b022417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60965f4add5f680646311fac1746de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e44ea6cc6f5e867afbb0b374262ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25184ce724a28eb25d38d6101cf76203420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96c7528af1344a7bda89336ef80eb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c0b5fed1711e59cf3549a1c8dbbaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43191639fe698ead0d4ca24134645a01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8b8159292da2485dc6da48cea488424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76621bd875a24a716c03abd9f615acb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a9a2f7eca7df712498a0605e1db51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401c3ef53b98f8468805a2701cb86f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b529988d333100f3f6e4296cf6b5ea0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d961f4c968e072bde079d5872c5a2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c2622749a08a90a573662e085b208430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b1333636e55f483ead16e4f39e092431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b3ada8ccf1324f6d8586d1c02de6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c552b989d5e74c1f9d15b26f225cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230fde18b6ce15e837d60bd99279466434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0774dd66abc570858568878cf94041435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a6d3ec19b7e394373339fb4f42da0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ca58fc97bec245d126628035cbaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c532027180e18012be724a8220a0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647097e997256188db8a01d9a3f6656c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b636e82aca274a2788a7e846bdcf650440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d00b04f687516a28696530ff13b00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80539bcc37bbd02612fbeb8cc688e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282357a70be45aa7de2e0e4040e0ea2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977041126afd11629c37a5a0a16cd610444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e689d86c7f8f0fdad8933d398ea94c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab19cd4f79f27e5db159dff3ad89a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f6c87dbadb80056932bd305f03b70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013fd2d083b72a1460208ef03f61afd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a37ab15f4358f5ff078326ec175a0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592ab2bdf967ac3d06dbd3a84c3a437450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4b5aa13e35c84d37f0d550a640ab1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43c5a80c9a82f13e6442d5585f3fd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265116776167ed52574ea00dd68029453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b046ce3c0e614e4387fa543ded81e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43759c2dad7405d9ff578b04cb019e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57502df105207ad6fb29de25f6ad982f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97402e652961fd4fa3e3f125094e4b3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b6e206789243a7d74a860727ec382458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada0ebba7a78f1dae83cd16921640c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579368a424efd2e48e05ef5116a3a5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67d5976aa7ddcd9379d26bd21ff638461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba6ec32cd6629e7b8c14be6522eade462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4455ae79b22bbf93bd30cf99d23087463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ca2c9baa1b8789561e2885ae4910464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2e9f8e283a943453f741d261ae5f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a91235d2c195b043fe1a158098199466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4dd8eb62f8cd954865d5b74cdaaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48c48520939d74793cf83286161228468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40635adf447ab75240f6f2b2d1dde4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b49bad7b50e12dbeb9729dd01b534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279e35d7e501d018dfe095d2990626e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27ae602584a01a8ee32eb4834f9d74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f6b7e3c5d6de47f4d2dfc4071549473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7738a98b4e00a5bf7744fd3b669749474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c3be9758e55f83c25a98334fdb653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd7969e74688e4e6edc80f4f66731e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d76fed1e303643234bfd880203941477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eefcd141bf0be53f640bd35126b152478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382c7f9f3556585d8364919ae12a415479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7e9de47ce9df3e56ce7ef975dfa6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750d3d48f9ec26165bb17124664eebf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d63399da453ccea1f4a6c6096dc63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07047bc741c7b9feae80b376b96ee58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef9ae84776e68cf34f9f971e26dfee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f482c66cda255537dcb691ec5329cc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a688766b2eafb7a6ab3ed67831a792486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9213997063714bb1c5c2e4c95f17e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63ef0ff7279a15ff154a1575f17b44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ee5ca6e65adb3a13a594cf5c8051489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f761cdcf0bf68e2f07fb6519e1fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3234e7cebd28b29be5598f6a8c1030e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4b5cf60233aad56782936d864a59d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a12bb81a72bb6e241a3e80f94ee1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0e8d9cf8e06a64d62a2684aeebc70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094e3d8e0a4360d37201c85e4618824495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259ec9bad19870eae47bce5411b7b86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9bf780cc7b8779fc52d0065fdf48c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858eb3378a5a07eb0a8010a3ffcb71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88837224882d4a50f888a87362641a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f864cb88bacad449ea6c1f1e593a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7a937846e3464be993aef2bbca529501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678b9a4b49299e01cd20b4621a81246502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c974344c2863cc9db2f2c06496f527503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57429fe82918cad2b17ce45c2b3f58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608350e08951f1efbc4c2a27c88760b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952e34285aea9dc7df1a89cc64ad034506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18676708216bedf270c3f7938fb7326d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac7111c0c116903275c27f571a51ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14334bbc8edb85bc0afd0fda905e6f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d499f6704ced868041168784436d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506aa8a4aa53291319b70e3915d5669511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c7e5b73ee6449144471240c764e1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe780b09f93eb4d81568d37d90f846513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a550550fba68e662d43b7c35e59905c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbc92cdfa2788cb7156ca6bcfa60e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e988b65932b543e6ba67922286b948516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3ccdb28c0403917f6e2a2da6dc39f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e1b5ed71dd1053c95a729b9dfaba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf5a4bbe27410125846515efe99d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004beaf9e70fd1ba5298a8058d61f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5f94fe6be71a97ae1d661e344a723521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a64e08fcddffb019558b22c820e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d9902ae04fffe2c276aa4acb07324523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e898cc1f3c5c8c56d913e100b854524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d94ec0a8cf52cb0e8c33aef6667a7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a166cec2bba46af988abef8857bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124366ae41b51c736afc40e6d5cf5ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485237e7118320568b36d158f0580503528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42ecfab5d7012f6d74affb77d36e70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d460d2f36286951797c93c14f8dc92a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214294b413b833355e8b080db58e19f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd18cc2fa1f3327d58dff1ebc37ad78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c39e8bf7c1326bbdf503193173468533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb2f7b722228135cc6e99564707c34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc4cbc9b29b31d855b361d0e46167a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac58ffc6254b8ec87f8eda6e0acc6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461bf97e73419570ebc7d1b0d2b179e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba1de919229bd41326465add2d3a42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a49e37bc2b20883f336290a40cf85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06651d2cf0391ddf0f516208b2fa43d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44de65465c3c309fc207ba5d5e8473541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a58afa9403574e446739a1471ba4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4951e7ed862d89c8ab04e4b7bb6026543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b58b72b6be7a26a254ad63665cb3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1bfb56d6a5d0914bd0653d023f1e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe5147d64e74e0c9a6746c38c0d35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cabe04eaa58223e69f0b115840e1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d8bca7de6889f9febb0bd81f2df08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d080bd2b6ac0a2d24a91e889a0ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592185e07bc32a87ce4ab8ca6f93eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21490c2ff723bef663a9460007fd8b36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19ecd16371f8c3876f2e01b6df575552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec697397f18b79ebc162c4ab33124553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bbdd96ea72847aef0980bbfc209b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac38b449f737c524432e243c34cb5e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9caf22e3bd970e36a5f8c18fb701556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d267681ed45106a31b28be8946eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ceba6195ad00240b84e6d40892fe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d0d1b74362d6f8fd73fbb3e7130a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a653244e1a78e64ec1aa9f61855ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e02b40f552a852715d1df3c1eb96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e185eac1ab86176d809a66aa3d35a71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024b502dd0bca2c8c9b35e42ebe14e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee5c4eff4579d935af25d0927e090564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ef9fd946047f54b7c45fbe85fee55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39714b55af796e640a9c2d015881189566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140416d7d85108b7ed80de9f270aabc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17259c2f94fbb29cb03622b2e2fa3d7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619e6373e68a4e060f1e9befc2395f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67075bcebfe84fa54a9a89bbb16b5320570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b71b8fd91508d8f7a8eb96c5009e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9070e8345f7414950a47e1c7b3546572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5e69e928279ab0d581b5f06277750573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674b2dc3bb095d7145f45c6acc02e77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a39053cf305e9c1afc62e0bda8fcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe02cb85c77c8f7ae2999b3edbeb6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475bd29ec6fd1153ee85ec77f73207577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984db52f9fae5ef7fb77a89cc147a18a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f8e58a2d6a2fd0a3fd106c51cac0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496a4d04ec05c10d1e6307d2ee85201580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca188f637bd12f650e9f96f823968a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ceb0ad60d6a6a26fb3aaadb298c93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b640eb6c5e1131a16898051f9eca275583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d1377ed996c207bc4f1cd46b081c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75513f7ffd28562d2357b4761538df08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6230475abe80b450605548b53901d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a46b9dd9e97bc6c0317beea15ddfd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d364de0e4abf4744f1618c30a1e463588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb0f9b57eb9f6c7fcb1640fb2cdad8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee344ccb7fad2007f2be7ce985accb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a58de3bec3ab3cf6e5edb444c36d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98176b14e1369a3026d73cf6b679b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2743c606ec7cf3908e7699be2cba10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee620688216a2c4c756a20e6917875f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cf83228a4dd3f773b360a6104691f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac132789ae1b727f1078874af25fa6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f384f6b854d9f2fdfd5fa7344b053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667de4c3836e7d8644eb20103f0abe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad638dc69b7080e9a839333def7af2c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2c8343f392ee2474d98bb24152ae6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667eacee1026971f8a1e01ef3208906601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3472a8a6be9d509e13c3334da2d165a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467b8e5fa9f8c693e1d049c58dd943a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317473eaad3cf7b2691e1616bd6cfd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1798f4a36c79fb431116a6d2fde2dc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86a4c2e87eba2b0528c7b1f042742606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9982e204cced7defc844f61198de26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb63c116ffbd418f54635508c6378608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd53c0bef997f496e877c39e0de8de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee663fcb228e67b3d52502abe0adda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfca9c980d5117cfe548542910e173611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06d2f5af0e3e10d1eb5588bc56d125612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a209c970e50b111aa1ac8cb2dde1b3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294ce3b8b3002ff129e2e7738a55d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b019a8ffd14a2f41068429b9a5225615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d2f362e4bd6063e1de832fb6ecc38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e65ebda875d1292542661a40a27b3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4563fd2f9b98a0c63b0c49ef67023618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc22fa02a0ccb7cba5b886fc036e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca919ee3976d3befb622bce9ed4126620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8aa9b6ef183d4d599c8dfc0daf960621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f305287ef8ea1a8d4d1f30c465057622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb78e50a0a60d74a490f4c8830fbf62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948c6cc46c749fc131ccd51fed2d578624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eff3c9a3c7d1f052b8ac192f947ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea408e55557155e5da5e46f452b8855626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c533298697ddcf8ee6710fcefb30e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8911fbe086c4b381dc0f2acc23e8427628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe122f17e1e60c8de7b9babef2c04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943544346925740a1ff1e461c85cc41c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e3494316616ae89ec1dd63155f6f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8144cb861ca6d0490560ad8bc85c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c91ce9eb2db1dde8c6bf318970e02a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac71f5646e5af0a350aad2cca9e0a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda6cf45bda44abeb256ef72f180da8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617810cae3c63c4e509b9c4711e0dbbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9526789d54d943be44854776e9d79d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb10bdc8329795ec9f5467d89e288638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100c3c41374fbcd52d469de81942ea8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c2be201060144ecac7cf464db0563640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66966aaf6618345331a39b66f8008c89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4f2a61e68d9761c19ebbb90424e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b975bf77b1f62c979c0372681fa185d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0f17a0905ba9c45bc66ef66f8a990644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e90d297dadbfb77e52d71a330b7320645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387117638a97f6b271eae183d66b5d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c557cf5259a78e114a8dc6914fc532b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b838883f5cdad672a5bfd5e15cccb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993612bc50d3d766b046ec70858a934649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbbd109fc30ceede5bfb6217e945e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5398469275bdb1434c4662ddcebe24d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf259dda80ee7b213d871b20ba5c5e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080747e3e98069972f30a7c7a17270b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb12cc8fdd27c20b3eb1dd2844f9b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72202511de6bbba89ae452ec7e5f2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6997bd2826eba81797915816c458e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2dc570e412637b39d8582fb61f5f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06dcb6b5fbd9e49b6c62a843d27125658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138db7c9b96f1f77214a466efbdd9864659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcae7357f38fc4eedc2fbf9ae3f2548660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1185633f76c81fb797dc98e251f531661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33c120cb47bb9adf859d91e09d7a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a878139de54643f5a706ca11afcbe8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6482bf033cb8d49978ebd89952194f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b14a69050a9fe690fa8f5c7ea5b111665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fb56e27efa6ec96cb2df44c5a0ada666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a38744fc3812891a4fd734318e84c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc6f491f872c3e48270dcdb3293ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4b07d46e3a994b2ea95df75e5f51c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c28b1abaa5f23a2439523cbeecee1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee624fa7dcb944748e5728af474939f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c84cc38602fc572ca03ff4a9420de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12c0c703cc9f02e7cda043f595c12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefda407fc5d626fa938ec3dfb6b5ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a2c5fa8219ad6758fa321ff5740dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b029aeb964962717f1f6f5e543c7d06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9cd73ec44ee73ecfe0d2789252dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5de88e0dd5a2f44266ae6e8c14117678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca97a7309b200b07c3cb13efacb18cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c37ffd0306264b7356ddd8e76ef9ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8140e2bedfa05db43c9d32a3b2a02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2a89a9008a6abbbcc66aa328f8bf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ed61355f458ae2531b82947acbfa5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e194093b6fe4a89d2c33ba81dc7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92330b1fca8513eefe2937a183306330685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c10cea9155a17ea396db34cf4b423686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7789fde9c6997a9fb07635e0d0e318b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4fb0669cce8a7f257c189e96dfd77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288f0b9a1d9e092703e6c64614206a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05214729161b9c0c7e206d2aaf1501c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf798fb2947f1a22c9bf31b55aa1b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdad1354a1846ed16d5c67a85b1d843692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4e84a9b4b1ba9060423b95aa5a4b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b03bf56134f7b2083a0394c358e349694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe40cc0d8bde65cc1898847a7a41ec6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92cefa550748f2848b9d8230c40d66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6489f6c1abf915de550c90d1b40c189697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c3279a54456515b6a834838bc92e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e4d468de9a3e251a934ec8fdf4ba9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e04a5182f02b36a8fd612f6dbe41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904c8fb631acae6f2aaa61a3022a1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a00e75e01c297726245046cf1cac4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ef767fc24c59eb2813956ae0e0765703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eed7adbce4c4b7cf30fceeaba05850704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddfa794abd80d9a440669070a697c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6321697c8123ee8a9467f5ba66cb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792c788b668ae372a28b237f0da1363707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee8fbe61cb5300f2984625eb00b54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d098cc2f3c40ac1bd5b03daf259209709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b230b388dc5ade857cf61be06f513710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980bbce2cd5e4d72ad6f20074342341711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709de7bde0fbc0116437b1c414b2fad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b1204d42fbcd1172c816380e19bef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93fe8e1822bf471e9685b857f48be4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd630e924cd8e7978955c66c392726715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237edaadf7e68496d6940b8b282b4ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce755b1a5f1f9bfc955a1b9ff4acd6f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136d294e0a16abf397ca1b65433fd6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524efcbd1711d0d3c2deed5457b5ba6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2dc876868859ab60b29959c4c1ec9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08975be76d8cde35f71cfba1bb55ee8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da255ef4a4c535bfd2c45ebc1b78ac9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b17a3df8c33a8912defb05fc809d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d7c4c242d19df1e54c21a58119a80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a685a935e355db91ce4bf68e657c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f1048b910538cc210147a759832db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ba0d3e17eb5f5f87de3adeac47476727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc095b19f5dfb0585ab0aa8c97c39b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcbe6c80277533152bbe9d59b3c69a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a219a152f88ee192429832df5bedca5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d8f2b124afcd979147b63c8bc395c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8089d8b28d31240962823cc132ef178732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff398f482a2b08a24fea092516ebf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50234f61dc7ea1671dcdd363095fe425734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9c3eb62abe1c476204ffc5185688d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d134d3c6baa6e849b98026f12b5eb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad2f861acec3b4644a0871fdb3a4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933237d89b2151f84943e71152b0c9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa75af55d209df6f182c0324eaad7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e427f524c9e431e690cd453d6089c37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a3e1a7808f41195ae6618df6ba08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff624f0306308eb349f0ccbd33ac1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580e09a7dbae0c7eada560d5e6d6962743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20609b130ca140b1fd032611e47e1f25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcdcd964d3ece5ff229003f21a1f73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ece18bb8390fceb420ec8e67c5be9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adcdb883987b711ed915446451e413747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc6d2d72e35345e0ccd26cad636cdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425ef39fd8337c5bb62193c13928f6b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91461cbddf6c34e825d9758e0d36e00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fad6f985d49de30dc861ef090858b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa162d73e281d0bbeef09834d9a52742752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1dc4a99db69b7734100f7615a7ad3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec441ef63ca6a57fb077558a97bf82a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d4275e24c33fc28fc5e2509d77899755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eddf4b17bd87c58373d850c575634756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c81e2d9b2cb1084449e1733c30c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dd60b7a226c7b68ab0489a1a46c05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2bb02727af21c46ece29e88fdd27f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608c5acc04f3daab4f89704aedcdd4f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab544063bf264f0391368b7f45e5b1b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b152e22865d37a3559309fd9c2e4b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41563d157e7296c9cbe09cd8954afba2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937e33ee36acadeedd99b65a8a8175b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a1454e7de58aef2160cee45860831765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5c22dfe9703266094f246ed591c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af809e95a0659b416545e3ad09b52767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>