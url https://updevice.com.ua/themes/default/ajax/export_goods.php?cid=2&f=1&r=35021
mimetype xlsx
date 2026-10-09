--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831661ce3224d6aa5eae30e602c834e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06d6760663ca408500804fd93677862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3696a06df57a5683d10169784d736ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74271513dcef28205f70a8dad62612c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b6f3a6197d410f00baabdeb1e4a5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba60f47324fc98c4260750e7812b1ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c764da0fce4fc26ad07e7401e4abd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee156296940ff31e949c3af9e819f0b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659c39e1df532bc949ec8b5dd9318b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4dbb455ef3224bbc1b8604e92f35510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08b364b4e99536105c257672226e5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb0f4ce495a12fd5428d0cbcb585fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df3eb58110c3b00b956b7663bc2d2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ecb6c3c05c00448e87dfaeb6081c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5dac787f7e8c19a0d0ca54879bc9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8c0dbe34f6b11834d7e634a085ef516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd598233cf03267fcb39dfddb675e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162f3a6e0156ce90d8b597efce90b4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eedb4cce81e1adf3c153a5052d4e4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f10a85abc06684b1b8946f1f21bbdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafaa3f7abbc06e2a2ba7eb5074f84b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652d9ded7ceb3619905aaacd3ec2caa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbb6634d0ad81e64172c1687bf332923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd2a7b042915931abe152ca7d97f0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff31a90221078c6efbc8cfe0597d85f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea10b27f9efdea586ce906bef6ca75d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddea524169f721d9be1cfcf9975c1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647fb4473d757ce5f40ea1bf52449228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004592e1b329e120668abe9ca1302729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c03ea3634a0cebe24af6df342e3b2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405fd79ed6a621a95afb2442fb9103531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fcf6dae1081fd523f2b514964e8a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b3fc23ed38544376e15d4546f88d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6fb6ecff390b5497b02a2fa410ea934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888768f1e0327ec7c82536093aab2fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bafbb422b567e476ad3bfed5b3c15b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07588674515e45e24fe2497ebe069537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be058bff8114ae15a32482abe038e7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155c2e965a84df0aad54043cfb37e7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa336830ea75e5ddf8f70c4a6d114eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c6d37e9b9a2bb61160bcdd7cdbfc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34baa2652bf1594d893dd2e75d0ea342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d317e5af26e504ea610ab2f9e2206843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b9131b8a8861a0a5b2adb082731b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404e93a34544afdfcbf3c9035e82fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497fcdd086807e6f8976163e1f8017a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a821e909cf13c2f6adf69a52598574e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee5fe89d0179c3c0f27b1595f92e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f22697fffa5bf83984f257109fc82449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e86259b25c7e88ecd9aa3fc10b3f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d810c453747b1b166428db37484d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d238769d34e525bbc46c3488a690452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32fc3326d25e837a5fb146dfa9882653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707b17949fd8d9b475f001e2fe3c02554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2c2466a58c1c35a150e52978198255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c41d13943123b62f93195e2ae9a03b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046438e47f9b15e7ff4b7644d0b4ed157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d41a0047d03e7b7f360c353fdae458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e86ac2c110cdd11ec8811cf50f7f0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e157c700e24c328d11cb59809b51360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50cf3ac3117dbaee6d195ed33f789161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627061f7e36ac8cc9c9434a9dfd6c1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f682d2de5f9394f621d2f565ea8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be8eb20b75633b3b199f104da7cca364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd212af6387b80ed081f1fff73ec5bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6839c4c61a299809376a77cc900f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a407e8d72a170b08bb8c721565fc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a12151a32101ccac1df95c3ab82ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ff476c44070adad4115592828b7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e79633cf8370359898a2b746e8ae770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a120680e54b878f3134b085d18b91571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416677e99bdeda2396164fd6d8c18dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903569dfc3616c7683cb2e70c9ec94773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbb31467615681cf4881a9813f997374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba669bd3e22cae0049e51efcc5d44875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c09f5eb7a9b0f398a0aa5104b841c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565fdf71c78cb2ad508acd96908210577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac195483fc76f93dceaf4df89676c6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15cbf56e8eb77012fe5fec5f8c0cf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded0df5343271e9aace1ac3db5933f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe609b23659d49732805c84acc418481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0df51381fd4f9c7abadb9d04155382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b412be7c0df4795d56d5cb812daa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97d3fb60b4f29626841a02c01e439184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76036056b15a12da6b5ef913b9b95e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e470e0647852707cc27f739d0ef6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763b9312edf3aa47138cd7836eaff687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d7226d0ac15767c4c2c7f8a553c5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce29c9c146fa889d08c3e0e16e18bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfee27d346acf04d0c9bb7336b8b98690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde92778314f96e2fe200c4cd8c761191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a41a7bdb0530d4ef60c30a157697392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159447ca9e5e170bf57d51b2542384a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940895abd535d7ad8924002c659349794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7c312bf08f3cfae751b10e012228595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49985635ce68a8e8155305ccb69d0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae5eba8f6f63a5695c87d06c3dd51e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ab370580fc01e741675fee3537ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd1c7562679b88e721e67208a837e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58105febe41910708870926286f67773100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3c3a7afd411b9602f1d7f62b041a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efe6af6be59c8272cbea2772833a4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb7ef7c16146b2b495d207f5632a2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8829f0c7b9f2ccc22b9639a0578cad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849c205ab291a7d0e5997da393d08d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caac991c3eb6e91e45229b5bc18fcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f25f31d3625e01e8ef8306c2d9ba5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aae55c45db3239954b7cdbdb0d5d82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464d26721b4a92c937d9b4b015eea31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39a0fd06a810043edb5c70cb9fb18c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce885685e8ad2eec3c24f673d4f969111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53f678672367288c7d17ebf37b707a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40663abdfe968a15ae4d0a08dadf90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395eea0ee52402080a88e407cf99176114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db305aaca184c2a8ea583cfcecc874115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4802167ea265abb72a7f08025e0c3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26bdc3d9732e0b0f1cc7381b73354117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34eadc56d8bac6b1d8f6b02245150e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff67598ba7345209c25ccf00d59f8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1d1ebc2c729804bf8adf014d46cbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6d285fdafe3b8a8a320d91251d961121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0aadc12f6e733a5a1a43364451858122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f26df8548ff777d05573436e37bcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6bd67eabfe7565be29c4f97124682124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326371e6a1e5893cf22490045c318f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1efb4f338cd2623ac28325c72e258126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb8a2e259ca50a5a29bc6e05114836127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5989b4d80e476297a7133bda5cdda2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138322b98e95056574c9a1c42fd21b43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34124301a8ddbdb2c4973e1d2e63f8b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbd4eef9d9a6f7840c79e942760e17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce181ed344cec38eb405c3c978be7f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e10f49dfa668f4244db3a1a424a4d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2284a93e13bf7663b1a090402ef2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d387d043ea150a9c6ec2f7058a86e34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c613b33df350907df4d0ae677180640136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275d5d325771b63af16bf8bb7cfcf5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cd7289d425ed6361dd950fe24a134138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399e2206357aff88fc328100653e8b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd1cc8fb317d4123989786cf550042140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7cd462edab0bd8d6e0fa4584eded141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9560dd0f5a7761e4c1cf222ed2182b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa56c763dd9f75a4853b58644e1734143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d32d427f6f28df5ea4804a0ee51a8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6a2895e195c313be4fb1fb180c4f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b58ea2435f1d6bf076e48cadcac378146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ca56b38d0191a0eb3d95623020897147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6f8d60456b724915d18f2a4eee5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7f1dab7370aa64a2d85a4064a2c75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa1edf01a197124003b68519db9e53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e5b8ad7dc92ec1541e9e72fdf9ee9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7a9ee18aff14e198e0a53085b4ed6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b41f29486b281e4563442ed8edecc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99d85e5eaf7c2c02df12b6934ce84b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d035e9e24f81988ee8a29de524fc673155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5dcdc91cc01d23310e908f580afbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba4191a928519f4b3c8b7ad142a377157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aea5026f0b20754bb42e9f962833c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aada3d8d0a29f33f8676bdadf2d6a1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a604e7557abaedee10c73d6d02aa551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719ed32624653a0806bd887f761ccf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b31f761786651cfb6722386ec4e8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111415f38edd558c817e3ea69812754163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa4f03d0035ca8cb98b452bbc5c1c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f878be55ac82e7e4b7a99ba3ae7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65f3eaab7649eb97764e9b1e60844c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e475b02562af7786018b49aee54d85e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee92b0b24d02a12b0e79cc6b2b0d4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52101fe6c32c0ba61ea9cac6e0803a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99195288063e1369f2fae992cbb79a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d324e451d0095377e3919bcb4031171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0685a86428e8641fd12d87fc0e460172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a2533db6bf1fba25d20a600e61436173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ca24716726a24296b6be2beafd75c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fb78355be04f52fba1faebacb524f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd54fa14a0d4526345edf4e9c3902f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f55e6d9fbe6d35b534470ed93fcd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d2e761296d672926db38c52f992d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b0db2fc3af21f34c9357876472cf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1fcd899baf7f458538e9e7d3746a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a0070ee4ea9203d02610f69c247c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eb769e45323862a260b8b6443870a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c8463730cea3e9638a8d0a3849a14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cf2d067a6cc93e174fb47ba23f3a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bb37d0ec68058325ef5bda1830c04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e5d7d4cc754109dee1b6c656f3895186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85217eb1381dd9f7a35a80fe9be9f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200bbfd5994e76a3b1f0ed428deab27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402856ff4b65136d1397fcb5f97c4565189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d502875e33779b02e25a94bfdbd56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae5a8ff24b31850c235370bfda15db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b87e95b6d05c47f9d7bceaaa607152192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbebafe6d32a44e1468aa0b46c68ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64601c3718a6a217401aad754f86c8c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ecffeb006de3ded728321bc451afa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54adcb7d13e07f4caffd646e8551c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f93734548c06292f35728630e29fa8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643914d2f185dc866d6a19e4e12e2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e585253569f084b0e4b33d25c3605d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54c20712a3735aba78186597e6bd22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38dd78a87cc17f1fe6f1e92ad93741201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dda82ec01be39ac8d2111a7ece11e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb50ceead55fc0570140c408f092c19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b08d6f697e8af8e093850884cf2fce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82099a9f823c06d7e1ea90a05c329d20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa948bfc8d61ccda9efe974ccbf1370a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ca27b857b8cb39511a8b0c6ff409d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204994fd72c5d59722bc80c38d68555208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8532f3616343be8519c014bbd784c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20a4a9dde1056e1fd96d9f1feb645c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b300d626318d318a48782837590197211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856f9fa1a0822ecf1462787c895c868212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367e3f565f1f02bfde2b62b5bd5239e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b15c574e65941a2e1abefe73083bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4eec1dce0a6a2441c4683888d2352215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76781bbaa5772b14d0f56fae964619216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502426f6813654aefca866911b06b60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d3154ad5df8cfa31ef0b0aff2d4d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca01355cfcdeb6eb6f4ae1b0ee6d827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bff58f3593525b15b6c76ffd31007220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512b639d9d732768d4846e37ffcbd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26b3b1392646c2105a5d7358616a66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07176b4daa185e0fafed53db23de66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5450b0e2554eaef406a60e90bab9c6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e430cffacb770c0c1f89737909eae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562e962446758b47352275b514debef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077cf4b762bda5704483f41cbf58e0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93cb90c35cb629a90298b7b4d59085228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565db547bad318258f01e50591d63df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c1317a8efdfbe58cac04b6e5f92d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d70e520ac22faac70164877396b72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfbc98622ce27d84a5c7979b9bb508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df0266db26a619e4315f48c2218dd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4093b7737bfb93777ca4ee0222cebe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f522def2e2493a13cb8009ec51c7992235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6eb2d5d67c9183bb4160603ec6f67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf08f4f6bbc3bb7c51d9ce5dc8cfe78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed11e72403aa901b8e2c7b939c0ed8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e331218e8ae309c354a65584d18caf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d4abb8f91c4fe799b770a2f9b957240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c893209a98f37c09cf4f0e526010aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34721e6a9af4c4a03d98d827a1c117242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392768cc1a023a2b1b69d2af46af9dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c944cc4c3408e98e5e5bb59242118244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697a4811fd96da98801054db41d3bfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b33187d0113873032c612381fd27b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5bf400322bdc09f3c0b40ea7305bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16385761f5a497dad803361e3d4fd596248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252f63ded8b6a31a66cf78001abef54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae36702e700ee25b101556c63366dad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7882b28b0e180232fe31c4ab6b6ff22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194915d2f1271ee978247dd9c20585e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad155a34a0b60852ef936ebadd0b8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efffe07534dcd22ec227ef6311218d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f55df702c93aaba8170304340552c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac5c5f41971ccee7d82243f0ff773256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c8c730404a7a0b1d04f7fdbb39908257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d696ad8c1ab76a9fb8a898d2ada8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cf05cb974514312260f7822da6e20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e5d827208481e166905aa1c6ed759260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9461b4c015865aba1750003b831aa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4ce4d5354e788182d308ea736c36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098569419c3cacdd854fb54cb07d040a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7f2c0a0104f4358185c70a8edc467264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bb50c99710f10762d2fcfc16f99bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a896b41ac037218ec89ce9382ff3af8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406bf44e537b905742d1b4c255e6dad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c11587a3798fcb6b3ddea082c5280268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317508ca2b613757dd5b44573d5308269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15363a858a151446147c31ef340209270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5338cfe3c22a89a93acd7c05e4ce18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e3097b2be58c75271ab95b0846d11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b542926c936872262e71195240a89a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f6f9b65f64e2b1f81d9d828e678ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7827d4da18e3b3095867e01da02fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a26b32c9964613abe4a5fc069d093276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255243abdc901fd6fa839ae6ddbd450e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f5432b6049784ff266e51f9cbd4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c6624b129d04a687bae3e2375d57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812385c22ee914c2af04ff89e193f079280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b8052e6a4448021a00b21e28e1dab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454d54f89af7309c5d158df9b0c5e87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a21789c505a3f3586b98f9ef923626283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe80c2bb2876120f25afb7d43b8aa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddb11a1a1bbbd6ba50846be96a10be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc8830623952711ce7c9d9e2d4040286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d272fad2ffbc540026ba67ea840e13f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb3dd2e7e6b6419e356434bced3c47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f85fe7bf77cb4ccd56ba98ef7a4eda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafaf5506ff54dc29211e2b2302762c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee3735661095549115ea955370e7b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb5f0945f83bc12c4b2e628c3b7371292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799531e8f69d7bf46c013d9d59270f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49120863c46f7f425f1e13850e6cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d60768bcae5c81e7832af5846334295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a404bc0e87bf96cc2d9cb2026c6174c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c13e0941206eedd837332c7a82adf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15267f24dd559eba6eeeb62cb7804e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a454037bd52585c2b27e8a88fd6ae5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38e8b6ecee0acd1e776d24aa030565300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a50f9dbcd3f9b18b8ebbc6bef3ff7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59a1f46e77477ed2ead1e0011d725302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa75abf0a589b5f21d94a3aa1f8690303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6360fbc26ea71da8b8ee47cc75ce40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b443f928ed12ebbb8ee9af2d29957305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe13d18908b12efabe65d5fe3497f20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce636af174f7e91c3bf6890cd16602e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d8cb405fa59addf7cc7a0ce914c0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebf2dedf363f2aff5d1289623ca941309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44184d5ec1e847d8fb2e6b500e31c31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac3342016231460062a7e42a46d21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb23b1f9cb711978de1365a23b56df7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efccfa48a4a145998e444a7d06aeef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a25ec69262de91a2fcab920827ac2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a99b42738fb280b03d6c58f1e9ef94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4f0cfb6c3e8d2bf3ffd23d495747a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209969a86f17445d31c5c8459138f1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5aeb0629ae430ce7a5a9099dfe94a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea4d857bc1a7bf8b1026d9c46b4ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56082ce7124fc3611624b734657433320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bde895b1ca00ada4607611d6afe0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf916237e52d068494d4d7897e126322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff39fdd4a8ef3527e295e2a41ce5dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c4bb139a9a215c1ac1ecc5c6a8db4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1dfaa4011fe2e556c30950d23f067325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4a011bd97e3d36914ace0a1ee4128326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c759828bff7103305f51652513ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c389ccc0def216a1dfd2b0fb0b64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd080c5d9c92b51c88b9af24193775fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a461911adb7c96427c85066b6361330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b835e07c6c566e1578f72d269ff318331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d086448030b6fce58592daf314d5e93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cbae0049ccd3a86d16c02c118327d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42757210a19550707f3c6008f9e721c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b8f5c1faff360b5e60e6a404b02f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82493cc3730ba5f583704c0e53835c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aebf970d1b5b3146515cf696b7598337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b4784a7ae5623a50563ef45ab1a38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a3973a36bd489ca26ac7a286c8416339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73b5b2e43d65dbe2e9ede12f8977b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d31714b5e07d0686a0adf8d1b43e71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3db5d978f7a684cd3f9299653c6926342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290866a269af1519bee29d9e44f7ed4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc503eb2f013ab6a1ea73c050c323924344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb4ac96cf6829e87987ecfbc5f2f9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939403d901cae38251feaa49c88b578f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9451b09901607d39757ebdc41eaf7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d2bb6d5fb59ca3e8db8f422118db0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8a1c1a5a72a7f53e106e29bd6326b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04e4fe649edc3b8ee3378fa371c759350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744773097c7b843871f15e1bad6cddfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3191537c564bcddc029caa9cfd248352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829d21c115ccd14b97d61299518950e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb62836893573cc90f2d442c226a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8115baa512d362913709dd3655a40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429533a3f5acf79e8874c59e34cfee5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f09f10b150fbdba727681cd0de69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7af17af20f0a981d1c35bfe01bb60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468465a505166c333cbe4523b50540d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e540b4e042ed28eb5a31f6adaf76e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabdcfa8458e778a3f2056c1378714a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c0570db1ae22b42907b86b5574e1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a605a0c2fcde6b61027aa16fbe435363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d87e1672440c731b96fcb5b5ec21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef9b45f2576de3d83477b90dc3c7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76a4103091626aef8bf0805c9ff012366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7478a963a97eb19c4886f40a65abdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb5034eff6daef300e520b84f33a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843af5dac537c54059f011f710466da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01568ed3659a02110fcf177e69c589370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff2f8d31c66954d6e2171d4ebb87ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb526c19544149391f5062349bae90e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfa4350258ace1ad935c018b713ec9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7bd4365f968c71441d37814c93465374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f8548b1cc860f2e547e95a814fc42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f056076c764bc84df38c1a55d604097376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649f4a2b2edd7d9f093422260154578377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f82623b7ac184fb92fbcd4a2e5e64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dbd044fe03ccb370c5c80a94ccef3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314e847107ae626c1f93bf46aacced3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1bfbce0f039e0bf4bfb5f6350c346381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cae8bb860f72eabf0ff26df2fa667382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c04c3fbfd0f49cf4431979a404af6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0954c6284d2d316be3e6f028993e20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f0be55fd783d93c10c8720a27ff5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb195def5dd4d5c8a59b1ed7becd52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469af351ef3661b233bc9a4c0ad68b4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc70821940a6e937c8d762c33a38463388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a35a16f41b9fc6493164f070312c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec8898d82ca62cdd808091695174a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1519de2c59492d19df445ffd05d2d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61b216c681896d4806fb2f989626fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a6aab29d7fc9654ca4f300ec53f3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6df902c3a0c51214cd5144ef9f4bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b691de25e96fb60f5519d86f0f35d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18fc2428e06d41e646a2b70f96d5d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416d3c2ff19e8a0e46c838f3c7252c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10efe466c2ff1f527215afcc74636af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f6b004b5baf7e862460c6adfb3208399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f5977eebc95d794d78a34272e52b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97ad86af14b2e980c554a8af6ef402401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944dbeb67c278f65f8c18f3ed068eba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817c02b96cb0bf67847945cecd2e60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb307756962ac958fb3fec32aa20a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c4016ab6e676552f30c476fca2a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9ce1ac83ccb5d8e5ed82d9acd5935406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb8bc6663ea9bd0dc094356d02a4f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100ab867f02cbabbb10460e4edbcc05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5653e7a00ed3853f0ed323f77a054409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8bc6b79a42be467d9535eb033472410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53690c0ab378f83b0df5e26f15cfa58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8401f652772107256dab93b06238f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484447930ff8ab646e98f055d0a60dbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fd7954169d4a2e5afcb751bccddf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5928b46a93cb06c7578df6670e7a874415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8fc54e14d1d64b289e228d07ef8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bd5dd5e47dde0f44e5b873b5c0ad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea2d9fbd274cac9198b49615345d8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd23f2897939ee182e31a3b341e48cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d033f34c52b92a1f311e64408e27b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ae1319d73371e7614230246aaa92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cc828f5d9eff939eafdd5a1d6de1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0037ee34f5cb63de0cb95020e2a2aff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0310651b4a25d131c991e0625f12e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc3bd20921c8246b14374e2466fa83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb966b53d7ceecec6c34ceea647d91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b525810e668c3734e46cc681daa9b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876403686784350b7eeecb76f6680ac2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2000c83726ff787457da6504053c87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d981df78832a9f17e611ea977f59d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5db5c06e7d6cf78a6d78f2a58d65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65445db22491b119bfbb2b8a3323f3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b03d40de3dfd564184cd16f1922d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd5458fa2ab542bee0c0585c67dbea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1071075991628aaf759db0a8478ce91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc325ae8d4af9aa66d6aa8d09cbdf562436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213ebcd2b390eeefe064e704b5ab9f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d5127053ad0bd0def02aae33f3ef4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a2ea9656b0d97969818ba5d1b05e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa769d8c49327bbab1fe8a9422b80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181521406b7ce85c33bff0daf9a14fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c148f0878c374e5dc0d988b8834ca3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b274267a22cc249ce79e61c85e104443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c945a0f3dbfd7ea2d18048996f329444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511427d8a80febc739e8229b2e1414f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeba4ef4e769a4cb3eebb1850fb29a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6672d46d7b50c9ad1b6a25140ea7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af752ed8c023c6a257479fc324423a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d009aeefad65625370481588552b25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560483f5a0d45024c35ca4d22218f859450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293288e4b077f8f0e09874f01e34762451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53409b285c910fb98a810d0174c41e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e549238d8946d7884cb3835e899f94a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ed2a469c779749349e2aea3b08536454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9febb08b36fb68257ea5b5a66de58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a13507d8c0dec2a31235ac66d1f5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0162dc8798990a27d4ec3544ddf1b4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e861b267a5a9d3886117a4af993bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f3158e5572b4587b2a55fd8c5e373459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980792065e093a21cb05e5b128fcaf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d76fab2cd996be91279503e65bb56e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978560e0d373b8394bd7008b53ccbfc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed7ecf74126047f948dc7546701bbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd65ee4d603f89b8f5f9d63765f6a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cab9f3b35c368155ca16c2815905ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6ba3b440c0e41b989bb0deb39ac35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd070248247d1c458553c4d5144c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c84289e9f0adbf47809aff108e0db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a3a1bfb326713793b3105edde6194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11351e445a27fe85f2909f0cab24f156470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e65eb4c79b9d841c091b0eebc461471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c349e87838734a6022c2f65551442a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34bbd72916026f653f1aedc8bf60f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f61b87d2322b79d8be0a31893a381474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d733a8e0e6b6c7e4c1a3ebe6a103ec8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35872d3e4de4adbe7c8a3aeec17b61ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f56a7ddbfb4687952fe755e9a1de6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26096ee654b622178bdec238418536478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d50a352e28978f4aa8a004dece6474479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887efdf92e97551575510fbfbe55cc26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e761c567a391b90efa64c976ff745481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf4c3ad942f84fdc659f7f07eab8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cadda6096dd8a0c90ce9ac9a5dac0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c2c6dab010ec11ae53c2cbd9eef1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c940d7856be2c9647f524782336fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a292e1b443be8af71d807ac58452d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c91359e6cdf857696e8eda4806e93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051db701d148fe29e537ecd53613dc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9641bf4da25a2bb99768c6b04a31e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e382a9a0a1c67f87fe4a744325dbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b29ff3891c7d36a7640f875830f25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf419b7cfbb66d6e35c961b268191492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbb85d3a847538460402e9f1c8bf7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a02c538a9760ee376694ad665d8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad7254b5531b932c5f0bc2a00c289e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7f62d05b559c6dbf399144cf70c18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0014394bd4d3cae9e1dcfa1297f14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d894b2c3a3fedb369859b35a086b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00ed9ca637334caec740bdb654cf74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c213021182fb81701adb92ed766b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771007ed6f153c71ade9f604f948417501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc734c6b4bc1cb6e01aa4cb00e1641e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa57c7eda24b5e43b97eeeca3a6b7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f067e19ff41492269ae6f1d3d559a72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621af10981fbf99e8c481b683f4596b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bf741de021e4ec17604b82638542f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e51e1d426b94e9411c932163f9fca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e844599c20ddb0d6980857c5a6008508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833df06b00ec58c76273fee0ccafb411509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662935e7e893809a6ba2781f08338d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b09287f160714b7e26ad61f2bea96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8518b917b4262dc03f1c84b01226790512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11f33e2f0970014eb4ca02b8132499513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c24e1607ff3585799bfa896ec687514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9049d3c3fdbc1167095d770337e9820515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f9938f5d9bebb294ac893be3d0e39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa82c25b95013835c3af60364f40a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c06f75ca8e22c668a5a219d8fce063518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b840d6d0360239fd6994b9df394ce3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e650d830dc4c2c3f65810640de3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dabe59713b9c45b328b0d62b30298521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf6d3f939d60da5c19e65739762fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89de118493a7b64d464a775fccc6ede523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e2f4ca49d5cc7650577a566f9b25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640981dd5afe5edd87dea978c25a4031525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab783615348c0b31cd354f6d491a2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753df765ea7a79c61d7c75896b56222527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f587fa5456dadbedc59bb5803b02d7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb648ed782b50f849f5a69bac3a60a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb42c62e283b0f35fb759d9d5ba14d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bab4f762ccbd214b39ea9acc2e9c47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbdaf3a2a84226bcd5d8e91027f634532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6645579e083b4ea8af22b2d397abb4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b5a858c3213e9cdef09de794671d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ec8c29c5dbf078b49546b45f676cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d88274dcfc78f45bcf6106fffd52e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5cace235df7e88b702a22e03bba5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec04ed242e00b6c7ef44dc82daa4a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bc23075314c3d0add16e4d11c34ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657d4a2bcd65ded4a1a5b56c5736ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b86539997f87a919bb68ed65fc993541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03636b1a9d47cff0ee75d933b023cc71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1e949abeb8210943b4c6bec8fcdec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21992f8c7cf4ce7527cd7c54f70b802544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e419cad25b824aff502d7d2592d10f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15759a760403907081a339b47a8217a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5625a6e7dd754873e1f1f25b21a63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610405e7039a4218888314e90269a6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690a063c4533e7fbcd79ecc1a64fd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b7364d6053499325881aeb38830e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c255741e895c3d75691823551501c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e64410bbc4a0dda8997bf81c00a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97a10c661d679a914e6ffd60f3d74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d92de66e9334202d86f075cbccb1d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ec629b97b312e9ff48863d23e4c4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ce3ffe8e8b23a1d76a29829f3ef38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7446f82753a5eb64f036ec181d271d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737edf7bfe57b330de89e6446e8ee5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaa09bd1dbe45d712cd50914bad0e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc85fa80d9458983e1349f081fd9570560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba683119826a0d553d75226241934c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdaa6a94d8c879924ba8482f86bdc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfb01e285e8a44ce129e1a602646c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a3542550a909e6304f179b88a70ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4b6900d3434ff4e6efb6d04098532565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71da92835b1969333b050bdab49094566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013575e4596122affbd2f3cac56992d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18246e19953bed100d5137c74cf32042568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44156f153f9cacbe33303cc60924eb0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a9ddf8f1d65f9d37730b7ce31638570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f503533f19fe798295021a0490123c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77344d9fbdb38421ee016c3f0e1bbc28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff84d1771219def24b7d85164ed6cc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69aa878a2c94e4bf9b8c0de3e9d60b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36d236af9cd8d9b7f35fa23d9f2a23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdaac151b2e39b856dc8c6bcb4aa4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b352f6a6d701f7181ee3add72e7c18f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86968445190848f6de7aa451bf6a3271578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a3f1276f4e1f68c7ce89c7954cfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9380f5e63b080db3b925c736af392580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc89099107296cba9ba4f35a127c05f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f3e0e129ebf4361173890aaa6fee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9157c3b81f79b7fdafa3d73e52635e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b085ded45f4547ca7c58c3243ba9d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14287d492e03a554c8f837615d942b6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aff89943d5f1587bc45e8877a4a66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b97fa682c8f56be68071792a3048587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c27e88bbf3fe7f0494c0b7419b9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc13a3ead7c8cf94923666d9a56a5d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2181b68d5a2a901836f0cd60bf7241f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b519bfd94aca57b1f37f658829c1a9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678810391dd4b9478bdaa6fc98058d85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06269fe9fd11fc539165213b0d2ed081593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fab0b2e8fc010099f0e349a922bd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0609a708d751cd5e39137ebf8dc69f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295958d4fb908d59972c327940ed6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9f77f8f00ae916cd8484f669d9d26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d48dd7b372191825d6f68d1421363598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00988951b4cb1d48b7c669f302c260b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e32d42d7f3234a2774fc38aa78d9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb5c8799adc575baed0255ae4806c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9019f8caa08feb51ef57773cb91b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b02f33821e1f7206ac29e9c60b551603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8035f06a00d9440abc57bd360eecb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e031cb7325d69550bb92e93e81afdf0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5444dbcba40095600c6f2b215910df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beb26b5343361faf2657f477b359f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd732af4fffb031ee1c8175199a5fc05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84305e228c8f76e99f438771abcfbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf20812fd61475e5c28ed2d8c3208c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb026134f60475b77b602138a2fae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a3a26db21453ec92f2d398aa1e88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a38046b31121a6a4a92fcd5a9c151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e15dab5bb4ddc171304a65066aa0e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7db5e8082b992baa3bd8bb9f9c82f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028fa2ca356fd339b2a1e9bd7fb46b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69eb4363f7be7c1f3d96c5231e39f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe1e6d4f18dfc37b68a78806d8dee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a225011920642fabfec0fdb960d87c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ba1b42fd35f2575734430b56a27d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd144b69325e2025de4e18f9d3393c39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f365d43ab1c9d123d4da6f6b4842620622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa5a67e0931657c8924ee2567109a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d095196c28f04f8643f0baf7607135624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2c3efc8f5b30e0c789b712e3041b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9b5865ea135c8608dbcecd0d3f2b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfdc831c07c546d3822aae7bed1199627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bc82cb350d2a392c1c3cb234b1902628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217238db59a69a1869d0aa3d79786a77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0825e52cabd65558e571ce9d31f29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a9c3c9a8b315d41fc4881842dcebc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355696d58f9b473596171222b69dc878632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2cf39e2bde6b9d714f5f58a71fdf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2a4f0a01547353ca5c1f850ec5d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24be16fce96168ce8f364916ade31f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34010add2e07225b7ca2abd779059827636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff8aae04af9daa286d580a37f3ef8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a20a982fbf44d1e491c0c302d7d66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c30fc86aa50b12c342428d9bb1b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab23d79a2cd758b1c13e68e35b6a160640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf4710fdcee5d8adc5b8b485946264641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3444778bbe8f0d2edc4ee8a4a178642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6a5d75921328d338c7adc460fab33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa37f5b096a270e2d44fea9b4168f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96f9b1a4d311a60095d1f2b6ab2093645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728857a4af1376c6a64b119ae2fcbcbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daf05f0cab29838510641bb21f817b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb73048ae82217a9d7868aef9d967f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14579a63f5632c99652f6384eff407649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c20285bb2d0280bf45094f82ef933650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c99af0cac4a63bed3ee021275f683651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd63801a57d507308daa96eea0bed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb2a78568477eb42b4c8c93fa7c5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1207ac5806d014a493dd8caba12e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e983298ec544cb5e1ae415b8870d1f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788a9fdfe79f650c87503d46b976d60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82017090d6c99d6f1944147f5e69c5c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb118e3121145413393ad728f5b318f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e61ee7e26dfc9c9a7e96d762e520f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21de511e349c4c99215309be9995d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c20216d0f7087d942f7f73bdb7ca9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a4b3e7922edb2731d24767e9c3cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4000bf2f5bd3fee4818670ec6a9c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773c6a90747d9c26c13ace0219a19dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4412b9aeb15ce87ffb63299c83072b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4df648d3105fdb9e9cf9d9f899f78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a9454fa2470c973611ff59e2c1522667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e583bcc1c0a952ae62e3a4ffd8c6e35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f30cf82acc5c7aeb5968b5dc3a97a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97573061e8a97c82ef3349d4ba42c60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb3af4958fbb6e5616561086fbd95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3a2f7fcb62b9c4b13ed6b957e89e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11979e402f4ff472172a47c775339d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f833f89166af2545490f72075061e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cf4ab2f61018c1fc3ba80f99bd02e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dbaa124f113e814a4b450950fed6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdd52d250f2a67c9603243869bff34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da289ca0ada613cf96c4881199ee8493678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d046dd348364af1950d10b6010052eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273475e4283b61bdfca844af66a102a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21277d15783f3d21cd0e3f00364b245e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6d9ae8c6ea4b790c2fdcef6c84660682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083796019755886227e05d32846719b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade043e37b08ebda2134c2b99a714b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca765de4caa99857f1b73dc8f51d884685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078ef49d75789c20d2cf2804947a9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b8dc8e38eb618d376f7b74fe612d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247cbfa73e9503642fd8bb7400e9308688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf05423831991eca62835b345bf00c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e670f48ff3b297b282e025c7c8b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9ac7490f5df36c44900201c31afd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fe6062490be5e6a5aaebb03238f66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a8de26e548145fad9b9d3e1532716693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7e5eab699a24d4164bcbb9d4fb80a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6c1c190dd8cca12f57737cb5435a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379868c2e1ab0cd0804094441c0500df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d078bb75e062dbecf22f4dfd207119b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e431400a60ec36bec2448496f250d4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d57407c2ef4e602fc1fa4928d7beea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decee8b42072e7fedf0f02a8c559ee38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8193b2e868d72388c0ae44a3441f38a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5125dc80e48cc2984e94a0e84b2652702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffbf6e150dd2c8d7d56ecfbec1302c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c00930a604fe9e405d6ceeeab5afe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafb4bc8d2f161b8bd25b461f6dd789705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4e51e71f92e38a5ba2358e55f5195706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db2717cddab785bfa149d8e8463b30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb459087afe321205561fd01e71c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ab1e459e6a8b853585c4f6638e3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea101d9ba8c6c32238fbf0f91bbb24ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148ba8e5e92a8c30c2100f1a0e1e5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffa123f498d5214a07107ff831a2c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a24452cb3ea3441ced608e49ca716713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb9de209fac64fce5a2ddc82ec0751714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0fa8a9284f69dffb2dcffb7e7155f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e2a7dccea1a4a577df0f9da1b4152716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb8407084797fa6ae8f45d40a79db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8f308b6e12d4062ea030e07884324718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d235ab7dbe806ed6374ef8858d44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d85d62254ef94e996676ba2186f0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e6a79ae3ff02b86833645c79fa367721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973273364c0a58b1e127ed5f3b894558722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab3bd86ef9a4188fb38cedf46e55b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23305f83cdca55d524e56b474a5b61e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b34b7558ef3d03a472e44f1286ba4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38bbe2e86303f950f4a278bbf4aec1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48514b49b48556dcaa3df6c41f4dc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e94f10a09dd60f4671b4c26d77d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283173aef31aee61ff1de3d26c1ec91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8495894830b01dc76958fafd7182730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452a5620eb2649d004dc6f4b8cd5bab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd304b36af29720b95df904b952d9c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e724609be97012749c7a5981d340cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f208113d566b2bfbb4524f58c7d8ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330efdcf09ba83c794ae8c1a279bf070735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83886b67351c6f437421c5cc42f9c141736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed01c30adb8d53c624cc289dc2e8034737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea37e1d12f002ba62a0f1be9133f123738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c3cd3eaee827664aca33019fa7c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee49e11710cdde384f8da6f3dc6f06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17869fc55112aeb3c577c591182cbc37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb8d27c8c1b231ccf2e972db8f14d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71f4aab06b6ac3c5ce54067ac86d31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7880239165481ada78b0becbc69c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cdf910dde00accf8cf8614b1805b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7549cd9c7a01b5d4f5f6f292907318f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c7d24a2870c72bf3fe6ec665b2fd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809542a7074286d4edb5677fe316202a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291fc3dc58a3636136ccb2a58eca0a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aa7beb6c665a961f6107c0920f87c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32075e325d28101c6c3329f9336cce0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfdfb6c56bc04afe46c2a162db1bfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7feed5e5518ead382e2bf00d38e120753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d3ca186cfb209508265114df7d81d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2301793d93f0e3b6cebad447ab01b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291234728df5bfcee5dcd994c570051756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbddded7c0beb395ce42a041fc526fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947179e339d78393db352eb6f438094758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0fd8d67022ffafabe0120148b46f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa4df6a9a685648e0af8e860056098760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ceeb5848ad309a82cba717cd937d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5aabc351cead3f4c452a4cb546104762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe5064cc5fc1e6f53ca19b29105da4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb942808bcd1d41bccd8b6a5b559d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5396713d8e92314b1b7e024125c3f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12932b4a11f4ae100eec8e3cfb43f5c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a861ce550828c0cde2bf2e49b218767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee4f41c080e01bddf015a80616646c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab2931c7aa8a9fc9adefaa72bea3c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee541575053986090ff20c117b62f8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0166bcb62146daf0e028743145fe2c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ebe49e97ab70ef32c016c1fa039af772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2715d009ed0ebd6e3e3080d2a6cfa16773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49561407e757dee10ff66589019e6a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dca6b2e299b57b860aa4ddc1447e46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b7a59aca8cbd7e12e5c579a5f744776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798371dafe5d7276df5aa23bea13f3a9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060b314571e553dcab9b12bea6860b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a5e8ab7f2115819cf8602293f4cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75beecf273e3651d21c140880674b8f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050b9e2de7baa16b24211e401e7fed0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6fac1e32d17efbaf3b930fe6dcb6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303d6deecd2ff37f0b106bfdebc027a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e0506bc27fd1d8cbb069dc0746bb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879cc518b90d10f75b8d49d77e48b70785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb3ca66a3a0fd287c1a751c1c217d2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9f0e9f136eb17ba0f0a03c8f1801c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57562c22ae0c8e22fccafda657621dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4fbb4c876f360588af735c813b48c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9fb17e3225589f6e8533b7514b14790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd6f29aacfc98adc905eae68d0b8e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf41303e72715bf7f26dcfc65ae85792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f770ae4f5b9431e381025cc8b2a5b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c136f6aa33f13b0e592abc7d74218a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efdee4b20abfefe43eef7dfeb3e726795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab21a9d9c2306bfb682c8dda309f6e8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd1c8dd9262feb5e7236ce1f7e6fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa68bd5f90150b5e74274cabb92833f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448c1546577c1d049571c0622ffd28799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c76295cb305abda2c7b95af02a0564800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c32a74507978bc94c99d61635dec9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b39d93b22f26a0cc47adc296b912802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122436b35b5b4681532c36ae1353a2d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eecfdfcf073d13af243f40bc3567e8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e24090be45fe69183bdb69a2be6d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e40306378a078b5acac00efa7d80806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd111117f5585123c955e0484d6cd3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b8df7a985105c6c945ae4c6d8fb4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1946b46d8283569833cf8a40a1b5b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7233e989593256650815246253cec1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235019d43b871436ee3259d3f4fc550811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25c132d43c11548740de8bbaa6ac88812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf065b3ef2abcd00abc950b652ae35f8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6167f2aa5de05d4322bcb842c7363814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736ff8d0f7dd5995c3980a1b9394f82815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdafc51ac1197edd9fd7c56b3332be5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e904f9994b4367f0ff78358f52ece817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f696023d7377c6ad32b593a746b83b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee4477e5c7ad1c7688bac0af9097b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5522c85e988d915261e92d86dfd88b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea309b0ae8f82fe38aa122d217997c734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e751bf49b7aa5567e39704b8bcf3145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a373dd03105e70f6170c1a895a16bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a736c1510120ea8dab69710a67b9d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb1f8d8825a950ac528cbd89eb82638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39d29f793b2d3ded3ea7f6e6f3908e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d10c87fae6cebcc1897b5b5d7c03da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452f4a88216e7772bdbb42e3a29f4e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4363d772f20e9afbfdfa22fee1da112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa9b60606b7d2bd5f0b3febaf4549713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ac96f49786604b7895a05468f51d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3c15d1bd9d33b283c8542b4df9eeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad13fa6efbfa437f169ac6606a48ec316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3d8551074a805d13f6500005ddbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bda6e68e1749fab9d2dd3a69c807118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce51fb4f44c4c7217ff7a7449ec10a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b3854963ee610fdb61f57eae30e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea6427965e6574fe407fd9078913a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689b898d236fa5400622375840deaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ecadc2627e15f64859db2035e0a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711128b0756e22b49a0a4aab2ac6ede24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a277c46045eab03ae899333fcb58fbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dbce7cc5693aec7b03e70919a2cb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca21bcb1d5ce2e5f9da7c963d3da227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b8649bcf988d4fb78f4f43d94c53e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b014fc77b4929cf50dbdc427d96f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d213f7b69442b784d3c1b7a2753f64430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ded935f7dc244d35c0d5d07f3061031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea9636dabd916c74aab5b2eb39cefa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d10f90e87282fcf3e142036a2c7e9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58570e9ae5d43782aa76e0dc0f9dcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55e8b94121259d1a3313df22d1e6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e160a25fcf29e4b454b9feddffa2d6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fbbbeeb4685094fb344cdf9f596e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9242780e378ff62cce163ea2920f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f2978513724df03743f9e0d0be9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c993ceb926388a499c7387a5824db540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a63586af3fab93fb0d6d8fb20da5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be90926646b26898109c05cfee1ebd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a0781ca0b92af1f54460e82b6ddc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f40bb67ccc284bf8d1d8e0aa21ebb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412be4fc4d5ee0df33d81707ca52c4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e946076c355a2cc9bc3234ed645a25a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d69146247fad1baddcda753521a28447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34415de1ac8d408c9650ac55179c84a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49415a0ece4c48f808c751003e435d8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbfd9823c8d417c8ff23e0bc5d991450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529edc0c72c9394dc7371e75e91864351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987e0f434b3cf7fad114393c47367f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f9576b5692513624a8907f2a69e8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5fa4294b7ee64d5f3d082b7a2bd3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a0e8d2375b7cf972d1f64cb8d93555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1895cc34828318aec05d0bedd6f9d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202609cfbfd0706b2080431dcd67c0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de39e8bef4f09b7fdcfebcab41de3b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6992c0321a96f32632849f917c8766759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc24ba5539af18c0060acb67ede4ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0963e1b6f70c0a9feecf209a8a56f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a6365ae8e1cd29bfd3a40a4bca3f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be5986f28504eef9e4dd3cbc6786a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278a8b3083164294fb9dc09870257b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac788b5141b18c8554b3ef2409006a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b5214ffdae3a512a4bbea9871fd7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecacecf901dcd3e85366aabcb66a04567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca9654db92544f173cafb4179c878468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb25a53553426d162b5337f5031ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1324e35966c1728b2dcbdb4f50a2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c489a5ed5e8bbd4f62e59a32d9f2b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e3ba769164876ba76c585f207c35d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb92bea7d0418f65cff70bb7278d9ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b80fa3121fa41b9571b89f5bb59d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8563e81651468c2dc0ce9cc0ad0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed7bf495607550065c3e7a6008214d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc911464077bb1942a349f4aa4cd25977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd05a27e39269b58e26f6e16178f5df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a27d67d244937c3dc760d7c6d376479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081cc26c76f7a8da2ec98b3e510167b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe8a96d339f724e53eda7943221c0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08fa2a386f60aba6cf9475c2d7d5b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5edbc7062efd3a0f7b5bb300f70cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61621049ebeb62aea8301aafffc65e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7354487753bfe22331d0ec4d3d8d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e8d629507e0c85b79b9591822ba986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348de4fb1d8e88f6edb84ef229950fae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33431fa253792e97f89eefabaa09025b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35504d5255300b22e9af11ac3576b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b74dfcc61bff0054a406ea2bda47890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3e0b34c40f6975e811f4308a0b01491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a697c24eedc6505a5b20c4cbb1533ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0307141a01556d6abb145831617993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c3723f0063bc262cfa285faf6d53c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b361b640e6c5e8afe095c8ee306895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4aabec8f041c43f370b0e2de45a1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e35758fe58824f52950d7367491c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2056b42d12218de2adcdc15388a2c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4606a720f0455da8d5d1a16437ba699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2817275690f7c815f042ef80f8967d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d026fcdce2b9b1344853be140d3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04536d2126327fa1ddde4c390c8cbbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3bb80f25b614ecd82f418159dc86e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8e696143d4f67f2269c85da37f3b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d741883073a43489b46b3e96b3bf26e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175d1c54c8e9f76a808068d8237a3f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc8b8f7985097eca934c2d498222d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64c86a351c3dc2e1db72a4fa9a5b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730950d1fa777bb275d126001cc1d9a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655609b08fa84dc5b6ebd3f4e444cbf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3969025547e408ddb04d3f23cfb77fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c37aca68cadafb9a3de34e24598f17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14661e4c0b0a37e758e4828e84e6cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b37d30fdcae52eafb2687bfcae37c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e110d86e39e086959e44be6d080c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2c50c0a018087d4f4fb3bf437bfb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5e30d1f26e20ec4e92e6d02a3d19e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d050072c528a45f969bcffb7362171118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ca889ad5d65f2289882112c56d900119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67a6858370ae292241817fb937d50c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486884012260465964f8b46d7559af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad535556e5bbef5364e59554ada25c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a26064b980a7bf464d27743e7aa268123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c16229f302c9acc77a2d7ef4e05fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607fbcfe90acb1f0225ec4925aec7ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d4a07cdb9cdea01dbb4a196ac1f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b130b4860518cf00ba08eb1fa4805dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d93a9b3a7e7209957cd90ed41ddd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adfa6b40bc92795f31ec77d09805ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e24a08d43f991f51000bacaafeb11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dbdf79922f56ba063b5e1a87f3ce3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acaf5a9f4c8973e79c3169e6e53477132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8918e515bcce7686ff4356432c6e82f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2dbf59fc284f4033045b7a28ffb8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14246e381bfd43ac772742d57759f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d4bab327d07d7b2a2727e5d3213a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fdc1524c3bc44402bdbe3f416a7e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea575660fd18dffd46a3a16221888138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a61ef0e6ce569cdff18b94338d700e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7745b02636d68fe058b93b77899e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41387d2623ace6259cd6596533cdeca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b57f1da22cbbc1905eef3fe63eb98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e889b74416414120ecc5981f40213143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb472db74945e904e4649845070ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ef0aeb1fbe4898e325d6d073c427145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec69ae0c688afaf045ea46a2f3d116146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0c5ce3a0715b4988df05d38548492147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471168420a0a2f251ec970e1d11bdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e5e30e76a21ca798c2854a77ffe2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5736256cf63c529a4c51f1531e58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b69c726b6de226239a79213afb1437151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3a7a1aa2c933ccb8c7745ae0a79e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43e94f03299a98f3895dbf86f1518b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44e32ba95f48a5f8fb76ca07c474e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd281a1626bee2cfe157dc2f8bd78f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66513b937ce6720c9982ed57d61908e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346eac681149650d49db4d06c47dd13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2d66365d763ad62f6e56479f1d46d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb06d76b227fa5602b560a87165992159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a2fde096cb8b3011ae072c52d2955160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea22017cec29566e2fe7209152d505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3a060ec1027041ba9d516f99a59db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faec996da6a82f46138aab3d65fff3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555ed6a1f21e7c099480086311e18af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c42e1b525dae4d19d66a069f56d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3d66b504446cecf1c00f410070ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c08fec3efbfe613cd058ce5bb9809167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b0c67f2f0336e4845013e08fb7f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd777d19873c2b4d7b7a789b86b7ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fa3dce3c4bde882f27b24ceab8531170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11992b01cc4bc960028bdf22be2af24f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc3cc6532f1aeee8d265a17f538a4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94285d4f7c84e22223f0d18e2c7671173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab923158a3df6813fad4b7606f521174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96cbdfd3aeed23297d6a412ccbcfca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bc2dc24c44472e249d725a02cf0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc8a2a9e7bc0d8a9d3bba52a47f0dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69d9626627375b55f46ccadff41cc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b401d990be26b3ad57be8ad23ab2f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced395a32d9cdfc9038c40084904c997180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29447d6ff09212e3d99b93a3e56bf1fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79822c57d6e4b54f56414bac555273c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814f93150d98318cb211249b556366183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67df732abb13e072b63a355b7e4472184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f56ae8b01d27343c4085b697666568185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6773840b165b36bc0050b316404086186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9562ac214d70843381c3d3aade913187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33073c4b57c068b8091db51ecbd45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4b91a50d5f1da623c5dc9bfe58159189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e6151bee6e4944f01d47aeacc878a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97b442c3baf74f3b723f35dc45afd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355fdb7dd8088b0f907f7d93c0ce31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457ebef223b1686d32836a9f2fcc65d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a189bb81757e6a1f102d9f055c3c49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af8923036630ed6348f0ca908fe660195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14e0acd7135534fa690ebd0b2221e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48026a20b415ef4dfb73770946e41d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c9209b3fa267a29b75054da57a561198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceaa542f74b92dc78ed2a1e14dc1c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42626b3f454f3a47709a3abe058cc6fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdced3b6c8e3c4e81a982fd69d624f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fff467c1ae5cf961ffd58d3370d0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7cfd8f92cbe5c5226221c2b22aa87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe01a2acc8591d07a06c4168a86e52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f43f210a1d309dc0b061dbb24b0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d17bd942a1276a550e778ca613cf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bee3edf680abb6983c4e5910dc33d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40678f73ca4a94ee827951c8282a3bb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9321e372a7918849565834499bc02c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158db4ada98816d557502903e457cd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf04715e983ddaa6e4d0eee2a733d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66445f195aaa5fe481edc77ac4d1c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce6dadfd3cc3790e7fb5ad20e2eb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2470ef3f0bc987797dbcbc902a6439214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1158e12f3b574b89aca1766a446733215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805e883c4ff211400f4ef49c218f317216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffd52f27a1aa7d21c3f39607a81c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7846def99b1510149d147b9b4b6c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19cc9f8212d7a4878634466954e196219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50dedc28c5faa731c1ee874b1351c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d7d8877b63aaacba14cbdebb81f0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d25cdc72c917902242173670c8a9c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef097b17b1c1f2643da99110e8283223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16215dddd46462ce398b79250210af0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5791181b1c0e61326094aafaffa37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3871524f6bee20e5c04240a9838dc06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cfa1182826813ca72cd288d210f9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a42277f42321721fede1ddb9ddab2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc10ccbf6f87ec0a09bbf56da97fa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ff5a64bbe9beeb2d46974bc5769f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faad716be08d7981d5c9ba44ac6248231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd7ea86a05d911bc1f1315e4f1bece232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923ceb2d4aa0e9236f96ef3cafd6326233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ade7163077fbb3d61984bc8a2d2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464a3a23a7614c6e74879f5a4720ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bf1773a60df070fa5fbc8668a8e7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78028e5bc9fb4761b993d2fad1391bfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8d0d7e7973d1868ca19d8ec296055238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a5d17fd57a1df93b157e303528c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6798daa7f2e3f98d088862bc03bf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0b1186362c58a7a73af345343fd2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491cc461db88bf24bf367cfe30503d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ef5ea1f905c7133f86ee5a1ec69f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a27c6e24d515e29d0e5d3997fe425c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e2ebc1e43fca50de412b4a18e079245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d372df7d68540fdca7c2fdfe9aa57b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e734f167b24ad57d343fa221e3baed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca56aa94e30e6636c4b44e733df11a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ac184a675bbc565179de943002f97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b30899df40ac2396bccfcba82b2974250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27028540df5651cdff251abc691a19b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9382d19d47d34bbcc401f5ed6b729c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d258b328d7bb1e47dfd1b987eb9288253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad38401bee060ad4c6c377eb87af1e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc7993c3f35b6feb18331319d778ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bdbe2f08aff493916171b9c7a3e75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e159847cee8bcd6b55dbddc058d0459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d99f60143907dcbfba5b86bfd3828d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c1460f746129b47023e6a3bca31bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acaf20aad914925b9e0d376d083ea2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b83b9f8918407181a1897c47e23c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e33b38bc77e08ca430718dc63755bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b84a240205d95dc9221da30cd9de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92bf018ff7322645c1812ca7e9ce2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317e45d2093477b2e7261c6844c93a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de8b537f613ade742d9c56273fd5d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49acb456560d3a6e597831d3071635267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d237ba73f45f18cdd5bb684b466fff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962216aa2019356f41fc420b71fba088269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e784d5b49326658ef6761a514bff5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6acee8670bdd3842efc88065e93020271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada499f511775c15de6c4df145cedc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ab6a8802fb4d41a10050a12aa231c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275103430284c9cea0603a53020fd4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246028e6733dfada785583acc47be46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0622009304e503bd39a4f26a1cfb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a239f2cd54c20bd0944b6389612da3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20d276118f4341db8b0933befc71f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387752cc2b54e1e5158adccdb068d64a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160884c2d4c72b58414ae4addf962328280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a3d972562c370fb1f59f539c5e69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655d1dd4f4380e7d889dc24695dd0e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea75afa35e1fddde466618340aaeee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d8d82f86eb4480f616b02536d5027284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d1af1c40633a67effbc50e87ee0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a52290ab3a80940310bfe8c35d62f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4927c739ecb19a850be24922f02a9cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b65b9c7d166aed6fa22e0ee414c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e81e848c21c68aec1f4a7f6a093ac3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa72097d754e7c27b4ce04286de74e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba905c96a52f92d6ba86c8a7f7be75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023027bc66fa0f0741b1106b5c63ea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f84dde9147a659263991de349ddf18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52371eaf55ea51dd171fb17c63e29446294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9388880f215a027aafd9b209d80f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0fdaa209b90139de8ed05cc8adeb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8417e9d8ea5a9578021461f6eee888297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9b13ed7b8af34668b3600ad4674f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c4029ba796fa8d0353f8c7ca444d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930abcc3471c6590229c5c3bdb521c06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334d24c4d01f18cf819cad09cc5c670301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd47b3e893934745d81bf224c728b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8daee17238d949bb2750d2533eb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c766b52ef01bec2b04ca3059889e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883441393db93b34a530e45cfbd9b7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a3c4359da8914af7e64eb674cfe42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed64c8bfcb3534a4b107941c8996c31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbace1431c0c1c97f956282419c342c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968164a60760d34f5f10582034b4245309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d99607a0e21a87e0966c81ebcbce7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e31d47119055ab6d8e279b814eaa5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b4391563cc5e5a028bfc9b31ff26a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399485c0ed0ff2d03008e397d96fe1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e4adfc00efa617f458c2b4e47dbb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6320d1739ac6a2ebd899be88eafd49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede016818db6df70f615e098a937ebf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087833047ebdd87b3aa453ec7c85c3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d69a38c4addeab33351233992de7b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cda611c3ac6c6d8d921bffd907710319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc7bc253d5a776ccb1ce2fc767017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a7423864f740f5969c4cb3769bc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb677200e7b92b77ee380f853e0b5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ddc53942dc7d48c44af6a7a959a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19fbf6f8a2d7ade520326c134fa880324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236549c85cfd1cb037092e141ccc74c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca47fedd0fb837f5679dd2679f340c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7b0c920e0b923ec5f9955029d2fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c72ab169b43ee62ea99e0d7d3f2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fede6085026480ae7822495179f7b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151127fef2869650841e73d3a079733c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12f07eaf49f9cd625ffdc0c7a5be53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55065c023f4938103839561b4a72322332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce340ac9819bfa84f4f79a3a8dbd655333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70396b695d2056db8f8f763ff059655c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd370154a3bbf87c6cf4eb7128284ebf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a35b745b9dcb42c1c7441fb12b70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25b74add4ec4ef2abddca778aa3b10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4ca166c95f97b02eeaa371d9acd56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9507c1da6e92300bcdd588b3a24415339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ad935c1f014f1ab3c4344bf5c0acb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd091b303ccb9e451570a1ee52f5fe31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8be5547caa2bf016bd64f2f10a571342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2780eb163ff6d18393bcb13b0f7f18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb836c1a5b1c33be7d4fb6e29b3daff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f21d45e658cf3c6fd8c18836dbb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44054963d6b8bf033ad2c65f5097d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432032b03f96908b192c07e2aea6900347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a09b9102968c96bf5652d64ed6cc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e45b8b5c66238b2f28e00bd4524e40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f3442a8041f3ed4522fad6e301b86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eb14601f36342d19f8f117f17bfbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db732f0594573a415f52156dffbdf90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99235ec63c4ebe96e76216bc9d84cb1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e524ac396a405aec113f71128f05a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ecb7060f361477071b0c4f99fbe2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea46004006eaaae04f80adcadd8beb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d8324114410fa16239ebb648a9f39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0ed16fa6d78973b746ac66f163b3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45ab6f7f996e78fbe38302c26b658a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b380ed5e453f8edc15cf2f6f8074a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e87c2f32640fd162aa72e81d0b8db5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801868044cdcdd5d0d50c2dc32d02d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d8cea95899b7e07a3b6e2f37542c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb359674ea618d3f4badc6615a267b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259bf49da2b966bb2705022b30d7f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04567fced19037d1b0fd89d01e6b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2c786fefdf6b33fadfcd5d6a335d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4761ef376e6295198ed0c7f6684d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37535c8fcd98624115aa0a0ccf175a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9669ae2cf28133efc361b1e7310e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493b8e375d815d3d16d673ba6d7f3a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb2522c1946ae32b8c12f998c4accd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9961d0294c747938ccbe6765f69328373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75534edad27ec371d8fc4b88a57c94e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e1152ab5ac610d7298f24d156a206375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77f5a2c6cf2ea51049896b7006eadc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0730c9a92d6f49fe92365b3c4867e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44e8bfd23a99361d398e592a5488b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f04190ad172dea8380c78b8769508e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd56a91a9c511c3617ca8f363e2643380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad08a12d0d76d8406fdc23e084ac9e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c060e220e26c4be54d5e4b980726b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed93674c6175bad596ebe572d3133383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ff539b86b25e4d6dbd53761ba3f31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95627aa01815319107ca8845990b46d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d7ee176e2f4ee74dcd039502c982386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f1736a1221533f6c3115daeab5fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec30b335b5fb1c966a0a80c4010e5b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d261bdcd6cfe0da1ce098efe52ae9f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bdae6915690e60b67c8e0491f251e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e518841bb153c7fbba787706c7dc0b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b595d420eb1af5fd3aab187f9a687d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98046b625ccfa5456d00fe4dcc609614393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa7a12deb38aed73cf7fc9d62e03c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e94de9aaaf8286a4850c3cdea70e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2df19ad844ad7793fe435ce08f84c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9064f190560e00f9419e3921194c65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819047b620ff873fe614750812519ad1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41baf5ea5964c7a3f0e37bfa291fcdd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50431463d08571dc2ed501c2e712473e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94288924f9e108054c4729972af92c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baaa0e04eeeff4507b1e35f4c1128e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b2aae27ca1c5b2fbde42f9f02902f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cc1a38c1bc6b53572246f6280cdab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d13627619659565173aa096044323405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fda3b51ff8810845774a0c698ca7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfef0dde560cf2f69dc1c72f12465cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd60209efa7ff067ea925ba3b1cb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361ec49cd4de02121b89ef1ca6a07a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329059c21dd97a66043a701f1043cc8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699af34ae454ac7e9c5b6ca5e8196891411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d427c9028194b54c5bec540d4c992a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5521bfac0d5bd6963430579806d816413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79242c75c93f95c30f351c06f35133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33283def5ee4eb5b836cf2b768078a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe035e54d7fd1fdf4e5bbedb56dddf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da359e0e1da05e841a9087c1c591a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08afe173e69635629694e5b7650d8fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912067a0a3aae395891518cd3dbe671419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957984b78eee4b07275ad07e8c69248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec19852ca5687fa0841724572d02b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71af5994d0a91f243af973778ea5b09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5d3ab0e4cb3e263298286a3ef4074423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270326f3e9bd668559910779eb5352c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464136e3742eefc467e24ef33684dbe6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03077f4622f1a17ff8f4044a1cfb4d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb0e04ec69eb3d6415e489e17136c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34629434882d3257d8cb2bce7eaf18fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272b86b9c7ce7daed61abc77356c16f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3aa057c34ed51ed1bf701cd3cffb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b251954d64c216a78214fd7d6d59e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242174c054abca991e7535555a3a1d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1175e84719cfaafbb8483a38f41930433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f08f9154bedfef30e5b838a23b9820434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120605bee4d61b4617ec0fe09d761d4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5f8ecd85839f59d601eed55878150436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc81cdd9ccd32e52522fae25f8d8946437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25867cf69a74dffc1fccb87536497d92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc19db325be2f4a1e4a66b115311b40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb8817e044633f12cc984c2e1073b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcca900af8c7b9080ff3aeb2fefdf5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53539fe527666b7e09c3864cf2a261442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d08c828e9eeb9b5faac67bfd5a468443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c8fe0b3a352575473c7c720a844fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68921e4cf3ebca9ca9bffab3c1e800445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fadc80e38984e3ebfb31fd4d37827d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b54cfe1bbb8aa152ef76a96cf9169447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32c86d79d0121902c92231aae1c3f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bcc9cfb99125f43322a1028ab8fe1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c510c3d0da86d9688211e29442eec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01e33d5416fb0eca3d4ecfecaf1746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2f4c2765a6acae269d7073c7473e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3754f8d5aadd66b8ae9f2a5c0509d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b78eeb895753cabf53627f8937dec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966084a2d0e7730cf6ae312135286a6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a4c26fc65dfefeb3cb28908624b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead06bea29d2716271e3a571491d7ff8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14ea49b865b65c8000ed199ead5166458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bf0ae1ec5cf2aa9128880cb6ee2d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30981845955b67dd1fcbee2c7b5059e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3911297ad7b2dc50e96b457a73bab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5bdf54d1f42906593e295809823a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bac4cfa3c57ad81453beaab9db3ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb34958f3648de8ecc052f6db5c6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0ac86502082bcf7df8e33ef411a62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b166d2cac07f113dacd6a4a861e398466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db374454a82cff3c41ba2c04324136467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7aedad17914563e25a3b840b672db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db47b651dfecd8823db58213f94d55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eb33bcccd5aa0a4b4783a47a16190470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba958facb00484d586041fd9462a5af7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb56eb0656e86ce912eeaec0693754472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d95f51bded5a014d6037505330443473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad239318ad50873aad667403e3d4f12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e6636c9acd65489aed428d6da5b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429406faa9cd2f3bd516dee41d137be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232b222467e28e5bad44208c584aac5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef213b9227db2236b70d87a583d1109478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad993d684f0ce6b57882d75e2cd1a478479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f36e47eee3cf6bd7674b3572e09c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81db29f837733326d0b987696598c00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5546b0d4a587964491b9cb08acf23d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425bb52e431a84555c360de6cb2ae30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac56f22b9ceb9412e31806e40c10652484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc27cf146a65e367ad5b60d6d2b9f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35843cfacdce48f64d820e94554535ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b77b50cfc6eac873556bd27ca2f8f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd70bf3cb4e632217b81ff3b56727a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d00a228ca5670ab91041a9995b0bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f93ef18288b31ad15de6db6ffc2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53704b2d0596654524d4795635e205491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8868044515d12921e52f011796b7fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4ec669d7d85b3afbb96396710ed7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e71b32fd1b4b0733acaf4401230ec0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119647b9f64f786541c6451e3fd265f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcfaf8c2360c3a33253a676137a540496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf47bd94c3f55c96ee9938199eff3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dfa92bddcfbeb6fe060e3514d4ede498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3c3faf3f2156937979ba8f4dde6ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c328f0df444d44836d922dab09d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ff6d6145c05b11cfd02f5247b0185501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0816af71be99207eb044fd9dcc416502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62f62ef3abd6c3f947b377272597e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4ddac6b4a508f26d051269eb7f28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97edde4893a54912f12a176d49b7fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78538c20d25818f8d728dae4e0d2b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a955e29cb223b4531eee90844fe8996507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f836e0b527b1df2668330f719989871508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56e6d2d4ee3b8071b390de06056573509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fbd2c7a4ddbca4879a6c1554c217d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08920c22110abce5a042a945f57cc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc62bcb9ab46843c96f7036f75556512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa29d07f10b3925b298ee5b7a4e1ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b349c524ba006539fd832578124f4c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d14d3077f5dff8587e4ee97c95ec4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f72e08abe94ad8409d8afb21c55520516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5ec41bc27ba567fe77448233cc40b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a5476284d0d66904262d3a702d97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370ee13339028d69b7b4f6f519e2115519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cbfc15fcccb30eeda91a5c571755e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184906bc447318f8bbd091d7f853e74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c525c7dcb224241fac3f02ceb78494522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9786f3dae16f1b54da855709dc193e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c79672b1247df7f43941652e6b98e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4251b7e04894506f3b404642d3fe9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac381a08d37a978b7d83be6317d05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f2ab7764b1b3e0efd892f8367e14f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f28cde711febdd0fa4981c4f9e0d55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8076762bf377c2b3ef94747d69d6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244582b0166965fc805e6eeb32f47f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc532fb50e4694e7eb79c8930082a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c29c8df7f347c73fa7bb1d50d68f63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be6a61903e7a0f0b063ccbdff5d016533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e750d59ffd1e698a6dc9fafdcfdf36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0417b1008717fc2a4cc39a19f40bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c387f63f1396c81bc72fe79be9590ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36d4dfd8af6312a7d99a39d59fae29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc0c09c65b640826f352e222824c9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a3758353b5dd4fda7cf54bab95349539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19344a1790bd31fca144599223f02492540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e082d6be0ff9fba3dab82153e27176541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404e4155e63ec50f41834cc74205352542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fc1fc0486bee488cdcca9c411fc45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713c723aace2738d8aecf1fecdde450544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d17fffd48e1fb110570ce7d0e345545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b87b366fce7711e00efea128f6fed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b28b1359203979d8cb484e1cac7ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ff76d4e2414133233b5fa4e1aab38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41cefaf7d2798ee2e0c6343b6d45f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100df36ef5ac09aa41393f8b1016ce3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae09f906042a8197945e6dd5f252e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e26c388cdbaad10025ce738bf2386552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa6dc9bdbe966c2696dc5813f3b65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0450ee935c9e0d2f8be482420b3ea6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767e973fcc0bd190d6582c92ca01fe4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bed4143af9e161bc3875eab04002b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab458755e877eaa8ced19069447a704a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d1e5476756fdab50c045311ee6b64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadcf97db6faac8242823cc87817463559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dfd86f421699edcba4b45e1637ec8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5373c39647f58964eac58359b442e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce17d0ca9faf15813d2644b0bd2094562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490eba9ba9e7da0657b742275bec16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7aa767501c28d3e207523fe5974ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3d6f0faf3b496d6da9d181339330565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e157bf4510c8040530db868e102bdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfccad1c03d98081cd055aec90b935567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18adc69937570b91b87859aadd2aaf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226b93131ed58d6975b6a3ee93fd29c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226c4551d8032cea24049df63b97678570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf95fe99d446cb571eaf8b5f47b454571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675f64ab1101b41a2bfd3738b46b11a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29847275c3aba2be6a80fb489bda0795573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb387ddabc68ab4c2eea1df8bd8a6c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab50de076ab1ac4417b9d75117188575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d55efc7a14440774592c8ab321ca48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e85e60a6021fd922abf7f19de8c59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b239422f2ccbf820622fbac4dd6d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e40e90a3762d499fbc35adad11d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834996a47a7b65a7376721db33b8d4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d9cee0af2dfdef03733f69fb27fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf367d5c6422d37dddbd38c20039fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190b75f88833989c4906a9bf3b67915583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cb0d2a376617ec6064b3909bb22e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b05b745feab953ba040d53e900fca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bc9bb1576e0a936b19f16582f26e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bccef1cf81b6d777c3066fecadb9f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96253011450c72f1dde639262a0a92d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4025cc72dda13a806b0a7123bb3a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e1593dcab1d95a9030004e16961f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74414c5e9135701531afe4491eebf9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ecb494cbe315ac6d6e610b6f6c407592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb8eda70dfe3ec5673ed0362c77208593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2415ba580de408084b3044115b5bac6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b37b5c032753beb86689f01aca7042595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947a4c89505b8da7940f7792a434a27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc982be78d1086409bfbd2ff79e939b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5cce7283f0148f24a2ba70107a2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4fa3150a971858ec11595b5c5155d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d062266f2bfd83153ff16bc318330600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc08b147a8c77739331ef3812dbf29e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212930875450a7c57c1a3b6130abc04d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba90a17bb37b6492b47bea1ee3935e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cb4e8dd92779a8a918e93b8e8f20c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd348bbc79d1719b9ff58e564fe7633605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230fad115fb92274cfffe99403dac71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf923d5ebfe9dae4c5cde82abf31e249607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99c0a74ef142beed767b2c10cfae9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e756c8bc7f3b9850493a3e1c645e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd520bbc1f245178781ba01126c0c3aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ce2f607ee62f679054e306891311611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d30077176fd2d7e27171c6fcc9aca0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572826e26ab24113fd7526a3448a04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a0a8220208e298aff7d3acac7d562614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fdde6d836d319c33ae5bfc5eee5bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fde27640aecb89269fcd709253769616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af563631a8c13cab66213585732097617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaef61dcfa37809568fe416ee20022618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b23292bdf9568feec8243c34d704e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e166333ffb9976abcbd0f466b07745620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524567dfff32f1d199c2cfa652154c03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048dc49beaa6f0ee808df4322db9ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8057d24d7219dcaa7cc1cd54aed668f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629d43afaa0f540a300eb52a173af9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9312de3b821b8883d1640b4f2f7dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d3bcdb71f901b2809b0ab8764c660626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dadca5def706321f2b69b9ca21127c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12aab65c00ed6552434c14e28f15b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef46c126cdecb003fe7c25436c3783629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faf4c533a9e8254df52025fea8b1ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84aed40fdbef6d3f45f7deac12aa4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08357572323d26403c6b963402f537632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d749295351e0477cd614953c2cc418633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840051053c0646cd32c57fbef3748fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b30e80bba8074c176fa8191e125785635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e12f26c8b77f51185cda37a43ff242636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9724ad68e83e705e55845301294467a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050abc37439bee16a49b2f31b5bdbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298ddf63baaac16cf13374bc204ba90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee19b301eda6d2a2c157d6d72f32827640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebc930fa2b5eb5a45ebcccc24dfe93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5bd4389dad5446689a3cb4595ed74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8515053cd8a771d43bad31a322a03f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98328a53f0ebfa03c9543cde60b3a21b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb792cf8aa51bb7c38660053206bdb3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2e4f8498033d90e6b1919b253441d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c04505f68d8936ec814adfe2a7ae6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c7d00b456bae9ed41c6587aab9ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c311827239ebc180ba47ce8c86f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a83077204a30ed543ca67d9ffdef91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef9f9c2ee8fecbf24650800814bb14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb10bb411c41a5b21643303f5891e18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8873f5607f95a5f59d0cc81cf6879653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfed9231e6c707eef7b68184d49be52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe71fd9ac47d4912f96d0504f1ad9f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0d5615ea8fe6605c634da4ad156b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41789ad43a8a6342b4a49a2a1cc8a51a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1e5ac88cc7823b7421ee104e5ecf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb1f9f22398068d5e0a2c4ba80121659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948b6b011b754a8189c26f6262adee0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc79a664a9f1b596d89be08a9aa106661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b12835975241364a5ca20c620852ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f83a7c7b1eb37cb58ef4cadc83acc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86722ddd1ae3edc15069d844560ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d713bda9015172a99b9669253ce83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d3778f96fb46666cfa866de15effc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c287cfbb6139dac25fce2be0f17d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81c67f56fa2acfe025a632a54341cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030c44c213941d09761e4fe4fea13e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be145955922c682ce1f89434a73739ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1978f5c2064d538cc1ea836fdd99f4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95a8f5e0edf21bc978e3a0bb04ac08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa70705fff2d96135e60bc550f83a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762060be9e13dd96dafb915aa049338674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498853dd7fc3bee080129d88f1e0ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbfc3f4c53af3b43c4f9f70c8b1921676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766345a9ad99abea3d8d14a273b9007a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3581f33f129cedb49892a6dc11986678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac54042e9e1507d1ce00bf3de12802c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd424bda7380625a7b6f7c57917930d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba90d24a45e5317fd192207d36463681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c5e6894cad25d56720a83c733d79d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887715f27b3031cf096297e81b2259683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e4f021e629563f4c9844f05ec623b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bff7b85e2fc1c5baa43e8d78ca9dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb758fdcf5d1f3792a92d26e750b68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bc7cc093d52b5433317da372d5a7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d47e91e9b06fdfb95a42bd7519f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e49010fc70257e07f2f7bfd5fb57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539639d8167889e08ee601fbc87153a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7df31e6347e5e4219a93296a5bb90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44464706f02a21449d65b31e1f55ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af3e8a9d1e9214aa8b60d520544a4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ece4fb4de40550dcd84489bef976e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bc978ee30ee0e166eba12c2698df3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e321d60796cb7c62e07d253983d27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f7ed705b0b95787442c4fa4536e55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73181bbe308d194997936a74d3de984698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253c39d61666c4dc20b70212fb901e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaa44fccfa1f6c36b696a54bcf63e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b97e57b1830c51eb90cd976e2a4dae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9b4b5e5e3cce5c10dada6465a3d3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e207baa7b438a2f342d28b73a16ad8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81d5c2167134357e8ead5527b2b6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52744615f99871ac19891964f6bc09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc781f090a9015a6882c172cd66e0c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a1ad777243a58897b2147431c531d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8025c23e95af4877fa5bd0b93ba2893708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d882cf4c1b6fb7e2641953e104056709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c2eeffcc7a1f92249db744333da5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8bfb33fbc3f41606bd5036fa16882711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829daa65acbfa93bdc06ebd5180b30d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ee95b46d8b10a5eb383a391a7779a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3e17553918b7ee257d887e04c0a63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be14ae1961a51e7d6fc01284f5d1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468ce87ff0f9b11cca28714081f2c7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c2a3cbbbbefd3a18fc0975a491d4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d0e1425951d6543a0e241b9f9811b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b18e6fd816c3ac35f182c39f1eeb7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8967563f0e8cdd59d45c77150b8783720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d64060a0ce5c0fbca3fb54cd219ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99017bf497881ffee73fe243c19db4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71d20a90eac113921dbf35fb99d2e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c682d3994dc08c66f04d904bc5b6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b7944fef533c95fbea203814eae37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0ffcadec4e58db0fe5848911fd254726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f71db59aa208bb88ea44c994560a19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d4c5f61e76e44396cca0d74382942728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a7fa1d1f23acd92919eb7ade1f5e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac77cd411a9c92baba9b48ec226f43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074baffca6d1666174ba34e6ebcb1df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120949f9b668cec9a49464a98840a4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7292763e2280ae41ee046ef27413d0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a6eb673d690e118891307b16354d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18aa1bf41c4d3d6cfe20900f70fd6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac74ead18a40bac4963db7d92634da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f8c414c6fb90ee9a38986f2eced81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49856569c82201bbb7892e3301c976738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f57b6df10e7a460496a307707db4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d6e04c082266c9ea952ae9d53646e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e71c67c80202dd8977579b114f5f4e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc04c00ef4b257066c4338e9c8d38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38799634113d477f39894df0ceab0b57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89092574e62b624614a901a1dd32a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187f9409c3996c5f1187a72c33ca2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a13b656c1ab1b13608e45da7ec2f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd7035d48c69f486bc8b4b96cca489747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932948346907fbab72d67ab869e654d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a634aa03d9411fa3aebda7aefd8c6fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cea8f7b5d5fe1e4e3b6272b3fe147750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bf2cefffd9ef742f442921bb256a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c660fd2772938ce75f06d573785d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803bf7a02d3b14afe5e6b37d1df030f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b45123ea2930de21c6148dfcdaeb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fd16c860b196683f0510073c688bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3afb624dd22cbf5dbc0ebddadc40ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2c4284984ac050d6cdbadcb5bb3b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f28783bf29da5e268b698cb1ac34a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951b8d4e4abbc33973644db088756e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f510e9f39cce9aa5ac6c712e284f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843c01f608aa8dc1c9f6d43e3dd176761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298264d27f0b15c8a004894f898f284762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ea7997f301ab62c341d13fdd3e9ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cf5663f7791665660b3589494ddf2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04cd0045f0719688bb83ea80966618765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eae0919c04083b0d8a305e301fe79766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2a96c889d2e6d5c8fa33c816385c8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>