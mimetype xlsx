--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b2e276dcde44197a1f43d54b77a3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089ce99fb773634fd5b9d36faaf944f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af17f838f7aa175abf77904da8e02273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2514655eb56494b1cfbd20072c87564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149163fa9f11137d68e15836f1c923d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5a12bb2351bbc45b3fdc5a3809186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6aabf7b65111945bf986d811cc9c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7fa65a79a7f232284d1fd885a83c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a488d47f6752d59e52156d01b1f15269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841055dbaf48e8000decf8545fa2afa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f36783f79a6fb68ec09c627e370511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1643cbc1427105db07a7bbb9397a2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37c76cc653b0de1d430b6a308002713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab13a7da04f7daf0e356c63189ae914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be6d24e22ca3dd172f706d9d4e998f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e48ac09d9b832a2d5b8d84b5983a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ab7d4f73b73d1629dfd130a024d6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff604fc30a24e7738700dfc64e96e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7f417f1918fffbadd0f5a67297cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fe6360cc38060753ef88ef4a8b03520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f4f7b47f6edd5f6ad5dea759868221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480d17d859fded6c2971c7f985ec6c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af084ac3bbeecc5fef4c1938d092423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e362cf3c09d03cf805b696dccd9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83425d413cd5e8ac453abb4b75e03d4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb7c27810d1aabbd72c629033d91526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d41559d5b11b382ca0312f32c7edf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4452a9badc8d4562d4965afd659666828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d52f3db36285c138efc38b2c0b4fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762045d2d7fd6329f4b229dfc4a45fbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaf8e82976e77307d84c1200e8e4c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4eefe525b059dd69d22c8cc9674532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43693aaf5aaebc931181678fc80d7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9539a52d1334484beb0eccf7a699434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf3eef23447434e75548e923c450635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716584078bae28e6e322d40c3fdc640e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab51bb885f1d5387210dd7c5ab214137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953a14a75ad686717bf26190ca89c1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5546ca7418c60a7fa6685ef36c72ab539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbcc232a96dbde45c88ed0b0959bce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab722f5036b26e15ee1388dddf2ad72c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de1918fffecd267ef480dd185787e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0ab3603882230c762b9626353731943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bb778ac4c3cdd55f61ea098529a5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1587c37c4430d17b255d2a545599445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33767de42a5d1607574cf29124dfcdba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42beb83a65bb750747ae0745a528ba747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f47146bed6edfc91b0e3fb2773e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dbf90255b835e5baac9000125daf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd8f5e3a0d4f6440e015605ef366c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da66b9989cb3c8f10630cab06c446dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4362d4b9ea28268b5fa83482c4bead52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418b7c3adac97f8357355e97f8524f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556de9d3e435d9fbce02178f7764bd5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77bfc3e1fafeb8cac2e31724ffacb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3236c96fda16955e4365a2f2badb5f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc9f04be619543cf7db5920684857157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2d968579f22a968dae9169b29bca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8840cf32a8913fefd7277fbb0eda08359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6289d5a2164ce5641b54fdc37e57d9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349cd90e462ec78b6719450df5eb7fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327537400bd97c17466bedbd1c291aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e00503656d00760fca755f1ceed3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049baf41128a0accbb021d09aecb56a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b714c8c87b379da56093d67180e12065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71d9bd2e561984714ae54173e6de7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5794ab5af6b924506542604d1e40c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99da21a3e8906ba498edc08e79aee768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e071cb0e9031b5a1fc4348d6f827669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfeee17e5d607b418de644f218334970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1e24045276d01072e31218d98eb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d2aa74848c11e3fa97dba47d7899672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b11d279dee4c057f95b84d5b47c18473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c817ce96506a1dba9914d615c0326b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb7e3323dc39e2fd3d666339a741ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e189985e48e6944e9dcaff8a622676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab40c315bccca16720b306d3c7346477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae270cf012c8d6e1c84979f416bcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72549462591468518e84721e399dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ce4b195e3fac532f101f8d6d3ea1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf8701f1aa9503b22b3e303fc3d3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9407d8f772093161eea574d797fee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423bf43688b8d6bb1f14a035cd301f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d9fc09d09a6d9f0bd32cb99c9ee8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1cbb68c88afd5a46c3656bff8d1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355631c84e76e03ebe117dc67c30fbfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1ccc9c8ec0d5b86320ff2dae660387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26774264f1b8c780de21ea1d73cf9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a32020d93adf80b944684f0746eb8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af64ba2ec9761ee0f8e5d33ace224790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad353a399ea17b9af8f87b3e509d635d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbab00f7278fc89a37e103d59bdffce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5959f5caf61757a8356d8e2332755d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32ded09b646936099399cbce4ebc3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1372fedcfaf1ae078c550f58aac50695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8a536c76ba84ab0aa3e30f11c001d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469408f88dc98b8a9d8e9c506501f6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd3a0b59fe1c2f30d5e6b28034146f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba8f8bb69c33df8afc5919aae71b4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9eaecd8bd4f1da92cf52760064277100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e60fa4737e33e124f081465b1de897101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104607afcae3cf072c5641c7e076888102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088399431fbc5df9091fdee2128f7da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dc8e462def39f415b5cd342fc3cd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da77d5adec5215801a1e594099e72a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06431f75226a9bf7e2866dd9cfc3f4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800e2ab517c89131e807a14296f0cd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afbc94f96bed9715b4cb75fd85a05f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2353944153fc4d9fbb143c7a31edd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ee821b474ec04e12b261284ba922110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f1d05de12a0c58186707319b7c91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe59c3c0596e30ff36860ddc60d25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627164e604c15b1a38432ff8d5eb192e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1509c00ce9bce1f34dcfa2606708164114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297d5554724346e332f8debb6fd49d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d594105ee92a5bb5ee4f0c3b610e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474c96435e4a6756c6d57eb6d64b3d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542274b75586b451ff492abaa85c1007118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0ed7a06658ee6c751424e23987cec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517000024345a455c1badec88070371120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccaaf95b29e19e890a13e7f3a9d41a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a23be4999c2ca1bf41fcb23e2c585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938935a3c257f4e092270eb1d26d46cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2fdb4db8569edee82fe12c9dc9e75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df249d1a8aeb9238731d6d25b5fb3ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d532308bb5b8d116afaf0af6937de59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c92b925021a8ea047ad9ae44b833c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060e6bc9e1224138ee2923061b21488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b231e6e52718389fcdd1218c32e7093129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8984e5364663bc51f0d571d2eb32bde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3835ade3080884627cb592558fcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf38c87ae9dce9b9d73e76b5d8ba11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50b9cbeb4624a35f95cec5f53f1e94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605301dfe1803957aea05d9d2ce951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1521fbcd021da3365e7becd664230135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba83d0fde84832d9dbd51846c083d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3084b8bc0abc67c27ffd963e7d0be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a460ddab3fdf1050468e06bcf96f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5893b7abed6a300eaf2f02c9f1fe61b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3186c9da6e0c0e2d6cbbbe0d2dc165d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f21b9c75e241fc9fb519551cce5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a34c16e78c0f747710c26e96f55d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49234f9f81921160e0f2f42f60e82346143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f6904aea6e26a02dc87f3ee252146144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c779bec2b5f093ec34c8d080261575a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21facc9857797b39223ddf28d38e75e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8813b1b3b1c4c27ee2376d7acef86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ddb025796d4dce27d0515d997d21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa74ff8bb3dee2c90053d6bf8838a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134fbe2b25df62881179828c61b73de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567bb725088bdf321da7f6734ce3ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f73b909eb11659f867e8b2b4d7f404152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53732fb41a8af26261a82d79d7682ff8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50747187e65bf6814151787e65785be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c0d1ce17cfe7306c5e01a9d13c88f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcc58ced166687b4c8ef281ede7e5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a47ca2ff8a43793413fd4f758645157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736818b05664e4bcf6b218cbe2e98ff2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414b32b151a038a9461bf46f66095ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764adb0ac4c1ca4477d7cb794c17c3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb243cb46f61311087a1824cf441289a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c8b8e927777c8750bce959c97d95d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d5d9545821ba6d9b7f486d8d04dee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a936cafcafed7e389070345911615d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7633b1e46c87c9ef49867c4239f99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1377358cf1e43dfb2a24f7c8fd10069166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f239e5158009de069fceae81e8fa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824ee770cc722fa177477ca4eaf3b3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67132002dab0f415e88efc6e126abd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cba8189f23b4bcaca6cf62df94f41a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbc52dc97fbf5431746d8ff49d3ede171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23396aa59a040ecc7bd54fb80de1d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28520ff9f8c3d933d983b2bc7c7828173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3dee80902ff63978a3608b75c368a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02f6ae8a7ac75b681b5615d16bf8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca2a70d74c602a2f640e52e36bdd62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9d24b844f5920f8f6f2e501105869177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b62972ee956cb1e25dc890978f0cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf16b48b37ec3fc87b5981f01767da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ded829474afe23bce26b2c4c0438180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6160efcfbe9ac566d480edb8baeef7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f59e320b77bd1d0f4505caaccd1111182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04afeac0790437ebfd1105e5e3091183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b6cf148ad4613343cdadb80adfd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7628e3e0d1edabee1a4c1595331567185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d46968a7553327c719e310e79030f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961086fc28520f5ca0d5a0653e89f640187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3f6c43af8832ae589d40dcb3625b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd609ca62af4fe13fbc4d0b93436c563189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a0b3e1296fc8765abfe301ca55f77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd88e0261fde0da9a6788849cda1f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c21ae46c5a943c538c2bcf66dd7c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbae1abd677d45795a9539e6c6edf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58784ee753cee6df24099b3e55068572194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e98f7beddaf37b4a587a54aa991d86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36127d57b649345e0f1d29115b5c8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d78b748b14de47cb3eec24e1070c63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379606279eb8c0524fbdffb132e15a8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0642f79bb82f429a772de1642f372d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d081e6baf088497c7d046bf0d593200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d624a5168fd5d5c7db009abd153a83a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f80cb2857c5bf8c819a71b444d8cd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93dec9fc22fe18e1c600d89fc2eeff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae3a089ac59248d65bd3dade1b51e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab08322d87c260a83f1e20a20a5088205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5dd59c0512a2f0e3d4a7978aa2fc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e535bce84dc13fe96065fd636877481207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356ae551443a0667ff9e6f30edfe4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a96ac03e22bb25f9f587f83e870f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f049bf83a0bbea063071eea1d925b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986f2e10c6e0ea8a32aee4118bf5d3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52f4dbf3040044aa8ffdba29058b48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd73ac4170d47875911886af61b10e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee28ff32d405d8ad0b67e2d565b039e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52080c2542d34d7d394d90db87cd2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b15124083c9c83d1d814a4729b0b83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae0cdd57ea944d9448b2fe7194fa3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d4d56d6a288d7fe2e48f9ab109d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111a48bd96c5526e91a62dddb3ae0ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470346117e7a3117765960d9bf644cf0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878c11c82331dea67877d092348ec84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70be7f0ad626840f500c8cc39da30c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538bf9cad4176a64948684a5675b978223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a778d3e37c9d74578681fa7522cc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d78f814ea9bf44176179cb9820e004225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f120719d94bf3f8c9894f05f46668226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069f4e38c1d150d81bd531f237436a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b6ed557fa27d48753115bcd634ffb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41a950606000e4be930bf3fdd9e854229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d60a7d4f0f08018f1c6f0115b1f94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856937b32abd883e8d9540573cdb00c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4e2b8954d9fbd3fb57539068f1892232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e0dac7757235d17eb9e65338b3a62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a81a4f350c4c7f8c1ab4fa442e94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dda86838c0581164f644de034a9ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec83f245e32d1c384d84f48b0d3d2bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3151c61bda709c49295c875d601e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7099c48ac01f71e1ae56baa9ba50356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b052d6f6a0c18266fa92fb658bae2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3980588a9277ae28c1e9ea626f4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908fd6a246d4eda5651b51eb6c5e012241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d14dd6255dfb983e53d5e741dd11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2c67d8381d3cf5e852e93b56be6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286fa0d45876c33ec878fedc4669230244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523ccbb982702546c1b66637caf2ce6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec49ba077e5ec01492ef60682aae282246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bdc60e0780f74fa52eb642ad8d7cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb71409b13f53a96b142af103d36210248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c02b0b799ba3732174bb11725cb4aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596a079e0f215d46de02ab1e91976c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9949b01c1a4893064446927eaad4b73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e280515a6d51611c3945b3739f83c95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c599a213706b96eac81acbcb40384253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e5a9c89abb078785597bdab9fee05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5e32d8ef7416d49706cf4d9d2920e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b82396d07775edfbad4062d6c219a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e5c989d57741ae384aabee0839fc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210576f6211b85accb538142a2b66ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faade051a6b24efac691f0ad6bd81e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6ffc8f56fd1a1b633ce862accd4c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e6f2e02088fdfb29e3f2a39993fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c5cf8e073493f0f7f710013a6b43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab345484eae75874d0e1fc945b9cafb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be8c62644fd31e7a571efa38e36af1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946114595cd048a3795f3802f7543ac0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88598a8760478ff50396e956e1631b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c196312d4f60e6dab31c85d071a32ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe0a70e3c59a88128a50c84f2edd62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5131639f79f3484c42fe460e60e0edf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5b90b7dea0f4d6a5011e4073f7861270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7708764d0f96716f228cdbec2c1fc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46058fd206fae3e79d5afa02fb54e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b304d04861ed3240c126823b7b5e431273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530bab244b3906b727ce951eb2c2f2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ff6c8128849fc97de3acab5a2125e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3238da42846077a12cec0a9bbaa73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad109aa0e781ca67478def659ec3e4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b4fb759bb3c26116ee6fcf885b333278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528550c10e76e0a877925278492497eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7044165d9e67a163d4168f93ea869280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be481518a20531cf706ed1f6a905bf03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a33459ae7838e47dd44277c47621e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75487cb22bfc693767f146ba5ba99fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d136c6c321d7a6c5327be5144d14482284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f55dee245392e8fd57b4de068304285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950f8bdf431f9fcf053f854a2a6da8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fcd04d821af58221c9cbfdc04e7fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872334569617c1c2c7a3d672caa8921288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3374e1525b3c1d4310005dcfdb48a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328b04348f4140a56a047e47148128290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff5aecf060142d866a6e4352114424291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569ecd22c91a8fd85a6899cc9e5b99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d510fc6ba9ac5b587533b9b5163f3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf0800ea5fcca05694fc49fffe4d7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50723e2a257e4584235279a8278fef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ef72f07d0fd0eb9561d859c3b79e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac57d89e6a670b4e223d79a3a59a585297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddffee87af8d88226ea730a1e8b805298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3aaf1d796d33e07d0f88d3d139c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b030e00452238ff63928ce2f8fcba36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf167dd1f6c8785375a34d0813cc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eed46c2a8386e57da2d6173773f70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accde9c999266942a193c3c302966f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1694f2fa76e32738c5501a4ee0bcc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860333ec13ee10d6eb8fc5c5b596f527305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb226c13680dc5a514fa8287d1efdd79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885060336ba3d63e86566fb2a7fcc08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517658618c3991ffb1debfa8970094bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5315715febface070bd6dcdd2755309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd508e0eb9a461c5ce698fbadd4eee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a031fa9867ea2036419b49065149311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d4c7871c0bb5e1540220ffcf60c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a77aa11f65b3379e1b4eddf1b8ec7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf007741213280e63b1a8664b22a0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba603fe79d78140e5067e688601ced315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016cf1a799d91669f51a10a60f8d120316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f38fdc28e818c385ecfe4da70cbfed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c89dc6bb379b6f87e6b39a6c42a51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3b18a4e729fc758164cbcd1373d6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378379f2761a79b5beb93da4e502de78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275144f697c88d4cc18850237fc0411b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e644bf9bed8958525f570dcf94bb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d5749568cdd71ee0a4e862db6fc81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a565e6260388c4790315a735275e30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b9ac893556ca70eaecb3679934bbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e636a8bf79436cc1d39d3ec464d684326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1fe5a99588ffc6ca3dab6bbfee26a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa257377d2b3a4b2aea525ce6152e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5fc44564866f156f123e1d4efb1a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5810061d7a948aa387c686934f71c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0cb70024b7c9308d3bf77c67037e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905ff7ffc9779ed065571a64928c033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e2e07a5c1a50ebfcd78d31289a2ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f818d21f46fc1208ea848479c4f118334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3daabfd9d15d9560f6d87f5cd806a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e205f42735970119918525c807130f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5c4562881b7edb90712ef4358cb3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed68edbd54664083e5ae8827ef38bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642a74bbb4adf1368e2abf5c2a471f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe2fb4147c02ce526d0d0d517570f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac9de4a63ecde859658dbf80f355ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f20ff93bc60cf1233e408679f2e66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68697845178cf7e90e1123cd13e6a1d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd3139d9c1cf03cddccfab6c1d8e3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ef2e28d66f1506c61081d5f8a1af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e1b96f53e924eb717ff00d7894583346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f92baa78b7e4eedb67f00f3e8f793a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506226f36181e819ab62dc80fa13c572348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d328772d3bd4b3f2ed7db68b99a9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d2c82a80471a5565c3ccf02c044cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d065a9c8c364cfeafa86d83da6c937351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b034cc879c2ed2cd604207dccdcaef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e780fbd504e6c7d6dd835a14fa9f6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ad990da1d681ab236eea7a195c856354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43546d20a3eb61cbb92385ba18010a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc3a296d617b2cba5d7d617438b51f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9a452529b7dc5c2e65ca3d3344fd5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1fbaf216595068ad579127fe9165f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be4864b9f656a08004d7fc1e99664e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee118ca85f02783dc1da4d887196bb52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce847420dec3dc1af76513282ebb5d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3ab1560aae30ddd47dec7f27a2c9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe30855b5fb801abbf680811c5caf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335eb177ea8c01fe67b6bf41b727e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0432bcfe639e39bda7ea5f389d81e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4db2e161964b4570169bf535e3583366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e2134f9774f9981afbe113c6e3c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c0aaeea954b441b2f3afbc6a4d158368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba08d55dd6ab697f442b83cb339bc5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa483b6d2cd084a148fbd4fc4811c27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dfc290d0a89eecb1def1c4be9a924371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabd67ec88a1a44365b4e33db6f29c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f356ee10778f85d0d2b725acea440373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526cc959202c749f00e6743b06df7bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29dd90f1da08c553b79349ea06157375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4f1c51dc4ed9106102010db5af7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee885575a3c642696a1041c2363c0a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dfa87901a21bf0dceaf4b3ab8cfa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f4770c1cc215e604ca055c1e2274f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cb219c3e7243ee87d1b04c7188b55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc90e20e349296057e0c9aa3683a9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba0366c614701bb62a64014d4e65c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c45f8890915a43cc09559d78b4364383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc6a41cafe9b5679aa504f5b29a062384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48f1b5e5d7baf723a3429a4fffb3f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532bd6ef6660bd65ecc2fe04fb0016f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d11700821bacf310259b30911e54d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e08aed8eaa00f20850c47815e7dc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084971626a7c2f6f41eede1ab0a95b30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177bbd30496417c3f9a67c880717093390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4bfddb49989f3ad04766e9d699f37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9b7ece6c6d34e8fe44f991d378839392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159d06be16e981423690aa4eff9caf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2fb88dea1942e94de75c6ae5c1be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a08676e6a1db932e163357dd8038a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b99081ad40b32e103b6bbed15e2785396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03d753821022ed2cc2818967feca3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13cdd51560d2a0a05cb775daf80a89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257b15ae5a26758f98247923e202677399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49884cc0ae55272ab1157ee669838a3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be115424c886107d47c3fabf43831eb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c350ac3dd684c9df400520372fe1674402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00be7db9a2e890d43ffe3e44c7078d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543fa92918bed282bf5f6139cd94d1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968142112a5455cf6bd63d581c13aa1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb869d23aca613b7873a155a259d19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b350089e460103171466001580cc775407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b24da3c3fd2bb98f3bc19a655adadd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452072b7ab3cb16c3121bd2e7c4194ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf620bf901a162aabe324de08e5a711f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c573b26e6094ab53cc1fff2494f152a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973e1c95516d567dda23fe75faafe67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4cad4789d6c3186d0fe4a8345eac5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d87e76c210b8d2a2335b3398a627414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6f42ec8cc624ab851c3de6fc03864415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f68d5c2c30cb0de95eab54cf4cbf9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803c078e25681e9a29b47d8ae20fb8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf9f8849571417fa8150cd65045318418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459146aeb61131493a526e62d18f5f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6b8b11e8068323668b9bc21bbeae9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4df63eda6dffc4915fd530eb57cde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85792e67a01e4cbe229ccf46870c04f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45688bcf61271efd48c77eeda5c134423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc31e4c9d5f86ef58f1a20060b9dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26d2a3096b9f706e8953378d6971df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55aa7272ad9d22c045e733164c2426426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d84f95b860fcceca1c756cfe900d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40904e02515159e2d65d6b845b799d0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd5d8c5c2cbb9334d2884a4c43f6b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e178ed06bc830d9c43f779cad993ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79506f7019646df11b76511ef7d263431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e29f92d4696c83e0643728591e965432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc59f325722f4b1be5b14cd7f0db14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369f6d1462da2ef75068eaa8b232c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9738c7176277509d4aa1d396db56f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a8f5e7a3922416cd45375ee04a1e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aafc6f9676fab4697848d39ff43b33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86019a582c351b774d5a4cd5741449438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9cbeb7bb84fc79cc02631c1696a7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdffe9635887a65574203ea4caf014440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef4f235c5a7cd90a4e3c5dd9a996db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc01ab753aee3839e4438fddc990baa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd144e7e0f360990d14bc61912d7c996443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23daabf116c6cc5b1193981067dd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03c57b96d1e0750db4c2fe6f52c3a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1bad74bad6ca313280a0d3c72f37f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31361f65bc4157d4822ec1b257219b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983021e2db9690340dc56bd4a78a9099448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6297099fad26f30894511d6294afa4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3559a8fb9823516d02bc4705bcb3801450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e3854c1d94f5e949e990c679c7ae1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac50d7c5865ed65ea90aa94274f08a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a1e1bb359cec17bedd3165b7923e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ddb07d153b139432221d299d26317454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab60e80a581ebf3ddaa21398e9254455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a0d9a0c48c28d591078a7f5c4d75d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a23bafb9b328f0254b8202cbf1b86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26166492a6a1c1ec588e69eb54e456c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350965e79fe108a3597c446ec162db2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed36e539dbeab3efe43bda7146875d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14728c7f1e47a99e8ab79f095027f9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a48695262b7cc3976a680ba033d5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798de4152521498ea6cfe303e273d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941f084bd3b4879ca73cf9a70557187464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2677ec9b1da35b0bead6b5b68e23bec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd4508a12155fa2c7f8505c940ad21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58cc2c3a8f4c1ea6f713434cb23cba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c847eebaefd94cfaa41cf559d02a567468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5735c83dac636b9ea47bde6fe957539469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3f2b8bc64d80a09ef7cc9406591e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fae37b57439795bb02849285b34d3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018333ebdf8366f8ad9e65f41fa8e415472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fa30d13962b4b72ec450f45d874e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e11c2d7ec710cb20ed84729f4f157474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a4e95f64279928e1b54a87209d578475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eaaaa17d2555bb59c03a858c78bf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679be013d3dcc50dbab01486007921b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c335222b57f59ee5b3cd0ff4c78ed9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b313712e16c6301df353201e70fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3d80daab779c46209f4f1c530ad5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826972411694e60617aa594a07cd7af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c45cd630be186949328e3c9879d2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478947bcb7db254768826970bce92e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d3a36bf1e30915cdedad8f1da7d67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5381cfb3a747974a99a5ac8b9c8b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fb15b821c8ff49c5c2394ba83263e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae289366397fd8835841582063512c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508f81e4361c48d57581fb87ad6eae1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab37f2e1d71900e418b89f6384e6e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc836eb68dd71837ba450cebd05101490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666fdb88b0feb72a7ea83b4e1037bce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a967fcca3de2b6c7d8d3157ba2fa4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e37dfe86b6bf49162a58156985934d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9452df454050c2ee63accc7f6f2fc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b5fb9a36b344b99ba6912b3dcf7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea778fc491fa30d7190d4a63ee8d76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6318190011c44f844909e3a60e25e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df8794bae25c797cc8d37f561569b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17913101b73210762e66fdc8022db48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262863838b70b024b21d93631955784500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fede4367532eadc179fea2f2358342501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8aeccdc4bf714df8a0af6688f34cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a4468cd5c2bf5b26887eb472f3c61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1104a7fc69d3558ac55261ee8121ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d1716a539cc4573c8193776846ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d16b6aa6fd458982bc42893326b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c13916b3be40d37d9708e9d13e98f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc9cf899e47bf997a08cc3f5d95ea2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbebb5b3dc94d0bbca763cec3192921509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c71624b78e2eb56c4b87a7150aca2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b693bb1c33052d7a9f688a56a87e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c82cceaa26f3051051b086c20a398512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b30fc39bd5703b4b4f4833131f3d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bbbe9aca749ebf86d25e0f9d6ae44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29da9f79e1a106b916d5e5ed615e258515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428679584258f5afbca78db7b9d293516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da77050a528a874dfd72f5f5fe3c81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c1cf09c2f972e02a4d227dfe9251518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ad4027fac9c9fd316a35da182f8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282b4b48f54dd3c0c03bfc2ecbbf30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b4ae2ac2f838c1032e4bf23420787521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9c4b7ea8de072f214b53bb81cce2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecd290a8b8c0db22a05e5c063e19db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15487dff1a9c48b19c80ae8c19f4a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbeb295a327c6f26dd778b74c69bfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455df6ea6161e289cdca5cfd26d836a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e1779ac1004663ac62845cd61d3cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e6a7a91b100cf2e17b12f4910c447528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe574d9800ebc2298dc630f35002fc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd5ed50786e0fb8d2ffaed76a31478530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e288333aea3b493533486f24bc43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b96ac4f75b22984a77615b5d1e49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbd1fcd2376d89a2be2bc6843b91ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007fa9764ed1b913ecfacd845e4cd75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f300b3d90f7cb7e122edb3041fcd3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc2f1d21dc063a65fe2436c85b3027536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1edaa1902161894d939d3d2829b7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff389c20b5ee81b2fa03160eb1a946538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50fdeba86a8e238a946fce171b1ab3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d54d7767e32a846c030118a4528185540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5529ae4e0f5bc76622cfc51f70b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a11d37774eca6094bb0f78d984dc9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691cb5749d2df89143d94d47da03548543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f51606bba60378a349ed5d7fd4c46b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351044e24c36df76311af47414309114545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c36b4a699b5e7781c5837b8cf09bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4263a080fc27701b1fb41b6519e1990547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a49606490854e3dc02a67adecf659a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de074dcfdde17c7e9f740fa483dad891549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aecac8809cd103353406c95c24305550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5a64ce9601e4e158a3b147bc3828551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65279be68780a41bb5a50dad39ae9e5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34548716989e4ee744cddfd29a1330c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5696db5ff4cfa2bb87eb83afd97f67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b04591c86f606d6e4360460174bd39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af419c8d66c104c6beb98fe14fa7526c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90216bfdfdd4be074500b80c1bf7341557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc19ee806d06f809cfb5d31a8e2416558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b1449642652ca58d04bbab48531ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac0d7ecc630b360349bd2c47d6078e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a2d92240c43d8ff446c0565a6f0ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8421252b2342c982560b3d317be37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ee6b721d52410391f4cc7d9f752e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb5eaed65cfcaaff1e764d70859beb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378b0299e7c2e48372aab9a8189b0c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce999031090aa012faf8b45ed58d94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aab24e6d4a1c6faf1e0f11a3993af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce7e30aae15063b9ca1974c70438f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8e96f82a514705c105bda14d4e395569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e8f09766f70b3c95fe75a2bf0b854570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c74a46250c362eda2877138b50f59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713136b62ab6f9611ebea87322cdd36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea80a4daa33af956f3cf49767b8a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac40239f9900d11efc46df04a4d8594574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53997dfd0059154c94a97e321683c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93478ef711a2b4a11e5b76f81dfe2308576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21490f116ccd63282dfd06e39aa81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d65708baa463ec4366e075744d06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d22cbdbaa223be4450f753495d65c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814f533c7c5c6d9db473b132e6c2f62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b1d2cfce10a561b0ba22120dbb6df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a463413a07d808bafe4e3f38092641582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dcce716bfecccb1d65e7926bc5764583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bd4377c6d0e45a72144e0a87ec3e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d82462e3524177d690f1448f77a56c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e0b5626c1cbff39daec912f1a5230586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c13df84b67c39b1d422f7e7ec7527587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029859b2bb6a1fedd84abb088ef93dff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7448f0e477bec042ce457cd8948b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329024f4cd5884bce175635b8c24bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184042fec78b97118974c596d544c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e472754102de89370f0a0524a2f87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e147014821d90fa605272c2b8b2ff1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb7af119477ea4ad820b469d4d0a53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d453643cc81f9ffed9de9e9fa9b8a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd725b2d5384f4a8e60b0d2e1c23c5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f7eac2a944f7986ddc0a3edec653597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef407d6f1a2d6e26e33dbe2d424c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99556c3152ace82f4e75411bbecb80c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ee7e80b4c9a872ea636a4d8b47845600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c037fbe07e03973c430583b0cb586d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e812a0027147629b35e3cea25dbf9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76166f8a53087baaba853b8523ae4495603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386235781f0edb70a54b43bb9207bdc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf95902af016e0f489617997837c37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e708ee4077d6512961aa71a0c68cac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14231dd343d4eadb747c959d3d1763ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486950ae2550d7e3b8080e7ffe5b3bc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bba82032c3999a3d46162277ef592609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766933efe9792a5fd374d7a8dd59751610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0cbed091c0c7eb6494a79079db7bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5afc6dc48fcad37941016d069852fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c3e5e7f26325cb74ef0318c3b6bda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9ce4bb9e3260b1e116bb60911581d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a8104dc006364cf5c7e2656480fcf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b7cbfeb70f33968900dfbf6973d57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e460b5b3f83ed418cd364e6a33d0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d8dec6c1effc28bf37de22af3e306618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff1db8dd448ccc79d1814eb8008fc3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef3fb8a0a2131e59ea59fd2ed0acb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816d36d44f4b5cb757704e9cf2aad9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8fbdd6b2941ed5cfafabbe375e0cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8edfe41e78389f872fc84396bed50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b75b869f73c403545a6b67d1c897c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea88dd8290db75e82520769663b690625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a3a5bc8730c2c6f3297632603030a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c049a00e4fe3f44a5e1806ad5b4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde414a8b15120bd5a1c697ec219cc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b63e04b2668cfb94e4d2bac1e79abe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d06874328d9dbd505325b2d130d1e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2eb41714ccad93958809b4c5070d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae36b5af463271fc9f0fdb7a7144fd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f898a9008a57c7ccf65377bae3af5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450c8f989858d527852bf85dd98fef5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea3f222abbfe7bd2f26ddd065ff93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e480e97112eff3f3aa289197a75c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c6a8d226b2586b54e839fd5ed6ce4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbcb9e4c0c8d501d700d31777ff60f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76228f82e2aa0cb7ab84be250941177639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffb4d177dc375858f647ebddb92f1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d490b55c68349735d1e3bcc6ba99a99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1273c01708f00e96b4896f156b931ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fccbacc4131df5bf6033862315e26d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b337a9c0f3774c4337063681983843644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0191c7155eb5e41471476b61f2364c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05809a370239366a51222a13088bd1ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b92c43db6f7be511a2bd233d9ab6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f562b6ce83e61306ee8735e7e2af5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77283a69ff7331fa057650a03ca21ac6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd91c0f8c05a5458ac9236847068dee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591ce6891be6af522e50cfb52913ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7450abc64d3d5a4e534e4657168e4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b63823bdc35b68aac47463c7dc6a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434492ada4afa2bd16c04ff4a043982654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59098282652f4b6f188770a35c112a73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905586a3a046b57be5d90d123cda175656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4da12169f299f5717b2c3e95025f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417beeaf2475b2612f6ef79c500a974658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ade0b87d1296325478727324c66fa9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44942655883f25b2abb91b95ad32f3b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90eacce0bcdad89c53c54107fca056661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74115ffeecb3a65b32ae3c5ad7962489662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac34028ffe7ba20fc2839016abd47b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d334a4dd39495a07b1101854c713e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36004b0a5be0767ae49b80fa516638f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801372c81c7bdef015377271ed659fab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab89abd5c6a3e9eea62f07ba3c60e93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3324cacede4485f736a945db5bb78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcfbdcd0625319b5157d845432581a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731217bee2ffa0e83c543461db508a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c11dad60b8c7404497ae9c44868d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e005e55fe900c273631713acc665d8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d15b14376ff904e9a6ceb7b0b634673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944c32c7a87478065fb2c01d136ab3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb51c93ba76ab3f35c0b76c8c41a70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2d9fb1cfc8efd6a77e24f955c356676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ab2bb9025f1f5433ab6b66bddad13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354e7678cd2972313899fb8ab59c57c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c326d3014a4475c46080198a40694c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11608d0a7f6aa526cc566f1d06ddd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541d3462382bf9f8e24d6bdc5222c34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282d28eeaa34220de9f2d6b69c3cf4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6345cd5f1c51722652d25319a428cbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543d316ac1e1f8b363b733c860f750b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e14deb7e2e2a81bab25b93f202c79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780287d3f3887bb10321d4b013884f63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb6e9a92593c83691d3067e394ed8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1161b3da30796934e0abd693a13758d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb9177f9a1782b907c94a69d56956689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e59810188599c87dfe3112a9e916bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71203963bc435f8196959e5f52caccc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6fc470eba3f116eb980028815ec34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e35ac3df15cc558f73f7a945546c8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d02e60a404006283a5b984acd2ba9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53a6aa5f83e57d55024c8c6a2b4b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d2c6acdf0d9394fbaec1ae23a61a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26449ac48f8ff10957c9e8a8c4510a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ece12858c866641ffec228793085e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44208a10038d7ea47fd2e42aaad82891699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18cfbf317ac915a2d90476a7dfe35f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fda6a03dd33783cdae6140958487d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4cd35ee79535b541c1c41ec8b3cf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7b16ddc84b10c015e5d62c74d1a8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7477ef0bda8053aaa0fdb48f3d1f6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26aab6d3b88ec7ffefb0731cb0bd51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48f38ffca4674e6af9ffe86582a93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365227ec696aa44499903d8601b738f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f07be03478ef3ab242c6e6cce8c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a776b5864600a587d08555674cad623709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb80119515188719766f077ab45019710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc418dffb60d5eaedc649ad3ea6b76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de0c2ff3c169db3af5322122d8dac1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636484a28500a863fae4f149fe26216713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cbd0fbcda34413b9c870c6e506f09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd387a541b6881ae1094027bc71ac4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e5bd8210460808eecfb41e0133377716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476a16c7d5f9a6a2ee75f6d0187735717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3be26f881fd55f2cef695afe0b76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24ae53e9bc3e33d4e63d98072a0aec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e4fef59af7b98ad07dd9ab65418f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa32fb394d6af22240c73f3b77a029e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09059560617ffdea260e4b24fc44df1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadda1f95265f9b1d9c67b9c1787e39b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dbbeb55cb1ff0e3685f61aed2e5c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a93d07793999d9b5f61254a6675011725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc9f3073bc02769b3b29846162ddf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5277c6940a5db7506564602d1bd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc55147491ff2601d7942d6bdbeb58b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668317224874dbe8dc33ff43f354c8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fbc1328b9ee24df0fb4553a8443c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e990b165927e7b4747284ed6436b8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953f2963d0372abfeeb5d62214ceb7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb3c454dcc14e4e43363bfcb250e46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5cfc74e2d1af14e5452f0f655a697734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d8d7db9d2afb2138e2fa870d0ce7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c3951760641e491888b9e48c87f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbfb5af5f498653ae869b3aa090c22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd5f32cdd8b8cac806b477dea9b552738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d77d37e969a5d904ace034f840e56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851f1b7450b878f1f4f607924cabfe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1d75fdef9f0ade3b0c7652f4d594741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f464acda142d8ec4a2ca532b11fdb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a3de54bbff174b1e586eab7df71c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8db4b209a11c66155616ee1e92d5d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d68545946d1a954cc3ad6b6fe3d6fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18b39c61c19ea3078d53e7cb0f501c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d77adc9dd8d9249d39e55c2198bd47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf36eabce07cb6141d813851a5757748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08094ad0024038ef3744f9edd191aa9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6753c67eb6d5af575b6000bda288a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f667b14f5e4e3ed8dcaec1c3a5ef1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd80cf1ef4b4fd7457f42875412d78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538e3dcfa49a685817361020d2b82f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f765ef9cfe634de0b7b64db5ddd48ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52edaf6aa8df526a401da99da4c55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999c21b8b776a040d744b991ce41946756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb57b6481e66d27a04e20827be3c0ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bda6437103ccb6eb841c5c66347cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b180076c4a87a5239365e1e9b52fe3c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686f0d97e685d76dc73c5a3390eecf3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1b67b81e6e4ba65836c40bd63b544761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bec1617c637e52957e510c5b8d25b7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8c7fcf77fc77e98b831325d5b2814763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad254550065d227d2a707eec8bc5b5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac36e5988a0aa6cf36e8039fd62a44765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd5e20fa418e553e42cf11374f4e5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb2c2864bb0b2eab2180a9f00fac92767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb72ccfd608fa22f690f75091172c3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb0a787e4f77d2f556ba3ae42d4025769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e668e024e664fe6c98d82a550172d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f711cfe591e7af8fe08e347f102b3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29580f7aa059843e8a98ebca23c572b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b9b969107d4ed50eacf0e6ffbfbe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d05e247a1120712769b268ffc0d23c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b6d374380d8aa0cc43abd66b9e09775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ba6bb58091f4675c452ce55578312776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b2431e18b5b79c0128e5b8581f93c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9730c8e551240409928d73e5d4ecd2e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374db1bdc2d5ace89de73608e20049f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca9ca3ede30aae47b07c441798e658780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e7a2c2887378187f039b2183d38d5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adbe441ffb431aa8f31b98f2a31550782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96e8ade068dbacb7d2e24c60ab400b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8455950dcaba6fa932107aafa66cbe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8bc2f645cc70ea40d4c8751446cea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3788a3d15d1db32b62bafc72c0820786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6be081fec55dac487278c33afebb1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502bf654289cfe99c8df8d60b434189788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b028ffc027e7b80460c7e02c0a485d5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695c8760f04a783e70b1e70238093b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88357fa328c05c2db92333a58587e334791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e92f0eb219859b002ca1ee731fc59792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae867cea2200e4e3b02603702ccb4300793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493bd2ac3e9207694c610947c9dbb35794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888fdc3af13516560723cf343881be8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29374431424d6ac64d524fa11c13e0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2557b70b159cc1932003256e0588c5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6aad3a59fbc9cf8e56baf27b14d7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1478da4fc22cd5e2f552f1c8dfbfc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb777678f10590eb61b6309d9f852099800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df0cd8b835759d791b2b44771f09a5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315426a930fa199384bba8bdd0629d8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c39e283e7934732463884390e7915803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e055d9e18baf180925bb2d801fd43b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8babc1565e9f76e6774dc93512853b3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61938caa95f696794ae6c4e881ebd0e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e88fdd2d2bf0f585d6afd52462ecdd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75747bb58f221f120189053f1ca33440808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16def49d2b7f77fb1a2f2e720a1bc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371c24171404d20850600eb9963133810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16658bf52596207fefb7ac63c60a3931811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d145312684e07f1381703e01000d0e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469414eedb42eea4430693edf835ce2f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5a86ffa2f83a9ea1b8305a084a8e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c94881809e0afd5ca1f4835b1dfcb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675ef98345859d9fa958a6bd411c7dc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87691826f1daaddc2a05b3c09c7f2591817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9753517a073af2fb5ae3ccd7607b761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d7f0ee7db5b6689f09003ec022f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a64d773abf26fb832dc2f62b1e7dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933ef7824af989a1a1ff6a04f6a0f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f262a65bde294b9184534d679220fb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b0ba98509011fe6dba5654bc360596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c35349b32cb3c3eb039113a5c81d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69a5b105f00186b4bca4160733aee18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ea3aaecc021149c6583aeb7a188239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079dbdcba66700fca43e844b258a6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6406f0246fd645f99718c7032e2dff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46cef443655aed9c716c06ebbdc04a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f0a55f1ae34c2634806cc25a02e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d15caf23f5b3c5a4e6abf1bd347bc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159238b87f3b13388476bcb841ec8f0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38357e72d9eb50ec5b24f70b4668bbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d8259f3d1f95d7784541e271b946217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81fef80f5a1e26f8082bb454ab9b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f42b3acb4746c629b2034e463825b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781da70d706b42df1957f5339f67e1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fc01bce8cf7304cb9afd0b384772421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e43394ebff596158bb30ecdc6b0e7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07655b57e628d11147df31e1096ef923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f7b4b869564570a477600854b72224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad8d73e9ecc4f969c4257f8c02b08e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200e97a4d66a8751b317f9bed3f813726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecacb8181f837e50a74714beb89b44027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59cec689b529ade145d4c3b50da60928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473421078e25156b34bdd8c15f7896f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b94ee9d59cfb3e7d16956c64c0c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48539a7384a4f1c186050e470553f93331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def10549d4a1523e754fdcce7fb8853432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800c1e21367be374bc45e918bb6ea2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901c5e9eb27a0bb09fd5aabca4d1e1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ba1f75bcfcdc32cfe032387307ea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24904c17f5359e88f8d1f8fcc9c2884336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695d7ae207ae7bc0a23f1a509007e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249f742bf3dfc80607c5ddc22ecfea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0379e6ff0e54e74877d396a57c999039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b70ff0c311c583ecf55b37e3fba4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447239ade6c45a63053fb8b01235b22141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9178441f69db117b4d471534b8962642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297058944bbd2c21e537cd517c16e29b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b670ebd94f93f15e514e856fa7708744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932edad7246401c633a86994983de8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501675ac367b5231b1832a5544c489fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034cc83a869de5387672f21bd5aea6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f176a377ae5df1165b80039449487948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057323ea257bc80eebf4a7f23c1882449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e31c24fd79837584851067acf52e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2170bc9e6877d7b20b92d41a63eca9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f472a4d999a0b820afb3bb08cb0eeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b243a83b059954fd80822a5cbc183253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5df54307a630a3c2d4656b1868c27a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49fa7a2b382460737126d541909d1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0805c2b0ee260299f8c2197812e86b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92949ec926e179421f7807d9167de2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff2aeedad314f382cdae90752fdd5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c900bcb96608ae94cc334b791dadd8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6af08310e4b19a1c3e66cd6c2c79260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b0ebf853e2474c47b4839289d561461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacc759308d2a46f29166a75cdbdd0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46828a17ffbfb6cb9e8874d1626869a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c882cfc969796dc78c495ccc4e208064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb10963778652de2dd344464ad5e35865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6036a3ba458c2df773c7e166cc13266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fadbb21ce94be6cf03ecd0d150f07d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f42e64ac0b9393c3bcb85c8ae598668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35fd37d2179d9866efcd9f0ffbe70e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717360ba67215d1fc9c7a4ed05937e9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a976a3c375b6034cbd3e592033981771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f195c67b6232a4e5bb078ca126ca4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005514b9857cf64fa7493187e206cf9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09316d6337c9f2c9e53158438df169fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce69f538c9ff87235cf34aa24bb66475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262ef2f097c4dfa7d34bc88c1c146476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133aa6817cdbad7a48d427873e7a48577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d506c7496ebb9f28f527de376a35a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fade1d9b9dcdbe023295bae749ed4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749fb204864cfd4429114577190e85f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d515255a309a8eee1139d5ded2bd8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5df8dace6a75d942699b9da4661782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c5d5fb70b5dbca7e0fd8e8316050f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42752aca2472ab9c6e0668e37516d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf417d384c600f8da4eeaea2bd74cfbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520dbc3705b8fe40039b0bc26f57db786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1334e6d8d64aea6457c324237079a3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f84a24a453860fe0b2fe54e005d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c736ec2d925983310a0b6301825f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a06e4e137cbd39dd2ebd83fb95887590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba699479d5706e66d92906de2c5863191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c27713b8b550cb6c93c8bbe01d7c8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50981a328226f96360cae293cadeac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1adaf119d26df8186dbcd120ac727494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ebb9389df38d68dcae3c953bf25c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec605823ac98c07a79eae82149ae296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21626f77d8e0878a875057653f86e1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b998776cf63f2f59b9e997265be825e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd07d7f5d4515b2cb0e049be2edd6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb30fe86a18112a6ee352e44bdb637f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de766cc1986a46927bf7aaa68c53520f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be0342498aef4157bfe8f5fe019167102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd646f16ef5f5025da429a567404d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec3d62f35b857342854722626b15a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181742697a2a2a116cfea73a4870623a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde1a161ad180a340b18ac48d1ffeee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce7d2698617ab3ac2f8554027222d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b0fd2dae47d6855686f4219df778d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8688c1b60bcbb39dc8046cf38d0bc12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b02d145ec45a4df6374cca672206fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16311be59f4a58fca74da7057c77dcf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2d50207f9d17d3a3387b127352552112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a9f3c95b2db98c0251d7be067a63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dcec1322a5f8c2be0f9e62e714d82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a45b56b52f48ed2c24fb61264725b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a8eb9e7f4375290cccb646491016e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaecd0e2da15d98a512add52c8a331117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5937e98ae91d6382d66929362af2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6dd5cc7faea3fddc2acbae8fe1fb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb74bd6dd3551382d683af657b2c4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7aaa5a838f36d0ea096d0bf6e42ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b4b8c2061107b36e80262721c62a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b14505be787782070cf471e274179123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a67de33c455a37fe8dd98dce3c1a21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482c8fb6f20ef2a8fc919e9a7a55895125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd000a9ce8a13e7b01b3830b7ceebfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd48393f1e74190362a6aa89042c632127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ec7d2790665e520acf51f9a3eed4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d8a86b96451432d49d0c8438e2ee0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8847a2aac76175c29cdfd772ecc95e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a325d3d5c8334cb9424f7dff121e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e04a8feb77070d4572782a1f818b09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7cb39467b1c8d9d99eef8f071cb80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dde38b910e8278199d49f5a069437134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd01ed7bf038c744c2c8e7d20d43a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a9b85c53339bd8df9d2638b678584136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da28e2a858ae0a3f8a21c1dd9f915dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff67978c24df012ea0e9b2f4fc0bc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89e8cb47b67749d4cee2945dcf345d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4202fb441ed08842e8ca1fc2f2ddb3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a0fb812e1f890a94ae0a64acdfa5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7341d074818bb242348a900deb164fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec317b63e2647ead22b51285369f473143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3076eed2bee0b98e33f60238af15b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a83f59e64a444b79118d824c3ed9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4d190bb6e20c9d53d555e5ba13e66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19cc93705d8f843a933d9a4a1e9b3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a03a6510a9dcfd4979c40e135213148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14e3628fbad34182e23cc8177bf70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c37d325587132246e6408535ced7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf603ac3d94174c685be31d05e54a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167503ac84e4842f52ce5b5711c708152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb08429ccc6f509fd0575ae5315fb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5c365e19d947f8ec43e7b86c0bab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f94b742f6392d671cd63e49be359155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fe55a621120097026d1f6df221d06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1080e9a64f7a2acede825dcce14e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4372c1735999f564cd51a244b192d12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b65ddba3a1708a2fb8d48d0593018159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e943302d9c6420ee66ef968076dfe4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbcc3bd0af6e0a6ea4ed3c233388d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204a40c7fbd3fe7e7c85dcc6bd565c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24128fc3fd7ac39c5f71d7d62a57d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eea15a36f2010f5c234e6369111ea7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce98705cf90f526467274922a8d201165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894d39e012300453edd6ae9a203ec14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473d07d21c06ae02ea9d196c4affabf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35343400bbaea9fc7af09bb78f9c7d87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c9b1df0ebcdf16f73e308ae01881b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e463c5a62ac2ea48bd05255b4fd09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d8775457193a5023bd00cae248733171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d6c1a847a1a80de48a3364812eab6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c7199d86f5b90adf3502d6631fd7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde7a996b7df1ca38ed418f4284a136174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b070c3abea36f39a4a501b739df8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6cabf3adba91c5e501815b9768ec9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c675f4821b311eb5dc2f33537ccf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37f14c1efc98624ef8ae40555bce3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd3d0096b63db4bdd75289236088de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f44c3fe2546d2db5f533dc56d22a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26605ec5ec3359966ea85730648506ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d1dacc24f55b95046898c81f9043182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b63663773b81630c06ed2de1b17c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88587fcb96c38bb7b2d6153318297e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f753a169f822b49cfa9eb6e36745f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005c0cc235106ab9497e7a3173d4eae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59e91ae2bc771afaaeb1e6348f95c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f1f39d55bc7aa3746ad5b86c4961188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033f2b22036fa0a9ebc8aeb3eeeb5b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe0d58746022bf34f5fc1c63fe5e11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0a8b813576caed053ca19f8552db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9981f218fa1496729b2bb4bfa843d47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513431e3bd5d8f885f57ccd35ebbe05f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6da8b3a58f87a1106a2ba8dd4178ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022edc6256b6f04b733fb82a215eeb14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd908be1490ed631bb607b71af5f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb57b78456937898256fd1813af468197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89ead9e057adaff4475eda916dc74e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507ef0eb1bad7a17e7f7d5de439c8bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40680d15e6c4ac787b8572bbe9003b03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b65c97cb952035bd06f6e5fb12c005201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab789b17e6fb7cd462e11d04fb33b24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93a79d0fd0c4bb4f43e642405edbb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc580764a2b21f924b3a1854ae93e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c289a0d2170e873b55df6981f0be14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c0e8dfa5d769371b834156f60ed49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad813391e95f071152a490a86ce2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4661dee1efd973ef21a01f4e9fa59e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77a9e7704fad90439042f417e67c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0b349817191a8f1c916ed772ea10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44cf495fd7dfc75f5eb3d026707853211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7153edad81b83342f3f56882ee6fa4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcdfb94de0aa3b8eb1c41af80cc0b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9306d798ec379baa02999b84d7336214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa132e43f442936cd813347517c680f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88205ead96b6a80702d70e40d2bf8a76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b354c616c0d664ebf9e23d3ba3fec6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c0171e32ac62fc3b9cbefe9402c41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2caea2a3f4e36e929b5131b1124d3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5974f0434a0a52949c3dd2144481f04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8044505bf7a9e4c3df59fd6b03d603221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e541081ce6202a8edab9e2c6a57eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504e659f82dd24d21afe0865e290f58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5f702a952baa44b3d10635063c8aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11e3fbebd90ae7c84ec7652585d41b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f388323b07dd62cd65631b5d655b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ba3873bbf5dd4aa9944bd11c3327b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b00646f8975e8794fb99006ea3aaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f8695dccf55f39ddb3b2264a449c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d71e5f042dde96a4405c89d865927230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d59803eccda23f41c899640a9fff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4185a986fe5fd467d207a5635a32c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448488e2be4702c4eb1d6b6a1da6cb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa510904f8c08fb9de0350a4931c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252c8086cb1e19726006d71fbcb5c21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51f3f0482b6353681773481e024cb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e590793e9814b8669dbbb27e0be3dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0833ab7a54c2e702bd7c937936f36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1625a5f0de090ab8ed6b82c80422a79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94909ecc1161d72fef8d6cee511f7ed1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2893df757bf2435966dbadaa4ed6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2148f949136f643c7d38bc3c03d68f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f2492214d07352e29fba4daa9094a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75f7c55b4b68e8026f47376df7a57d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa257f2c3a35b4f321963e34faaf03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783b0f39bfb4c4b391bf019194e8e55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f414513968a9e36224ce7b38d4a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9146ca24db0d7ca72e1bb0c5c2f78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f801f0db71edf82357f7a67c8164e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376dc0f698c739f692df8015c002b33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6097e17d7fd993c6bea6e1f5e5c2e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c259d05bd365b26b1a3c395a2f2e21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5f643e7c45cca080b110e11f4da35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52305b3a691e1d7e2bc0eefc576edda2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b9a425f32570638ad297cf4c03d55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1196e09877713aa219baa03c3b46c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc6dc8eab52aa2c217db79ea8dd14c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f4715474a71749fb3d84dbca13593258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7130021d664e40a38ba2081f5f24582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd24a0a2f23230fa07f4d8fde48b905260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e8a4a22825369f45533d11d30a39c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bc8d39966bbaedd6d73c45487cf09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe734ec0a950b8c068a52eed0df2652263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604f73111d84f63585830001023aef4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4520e51bbe36b872924a51f4c9d73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a8365f9a6a0efcf771e99fbcf7bd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b94040576d1900b9c456927caf6b85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe87e120c246721bf5495ad04e5d20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fedcc473ccf670c9a53b14e8fe14a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee558dae52c895e174bcf7b537636deb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a813d67cc2c1e6840abbe4263e623271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb15501aedda39d67f0e234335291272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6154f079d0b9ed3f11016e3a37769273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bfc0c7573de6b133eaf0ed18b71d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec704e3aaa64a282f72762915bf88d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f18797d1c94b6b4e64ccf619816f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bcf649935891e02bc1a558d10a275277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c6e069439533d0a12050108ac2ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c20dc0c84ba3abe818399b447523f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af89f5d426722f055b23526b7ecd6c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2286d1d964da46f6fa256c069c022e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa5dadd09dddc0f61b88c1acef17db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa1bf2bbb35f13957df52f72cc8024283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca7ec434e4a03ff7d5ca6dc00a248d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a191ab9aa35dfb96025800a9982c25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c63ec8d3c69b88d7d73ab7e78f0f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c66b241638528444653aafd6c07021287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171898f9044629bc0343ef80992dbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd730a1de5d8d13396d0e518f7f5445289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727803cb99d3a8d25a20f008dbe3104290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a823becf5748694dd1ffde089630e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d492bc905a7a9e91c6cc114e4cb88f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a186f5df505caec8b345f7e57b8592293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5894196f98bc8e111dc39fea3746610294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236652b75c1b6826df01d023aa501e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64328962d81c3cfc37ee67ed52371616296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89376336e6756beec2d1b7810af67171297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0df75e793ff413ae3e7b6fcb8a520298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a3db353d7384d28cf67d4bb8b22f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac5bf893f87fe1ace4b8ba5770e93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27129fed9b8d55922b734a38be8ad287301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7003dcca28f14bff8dc67ce2a5ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a81aace398ad8f2524be37cd8233fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3841c2b9ad2a8746b0a8543ba9e3b69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbde80f4ac89bf31b0ec6bbd484b36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ef4009a4f6fccfaece054d02d77c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a791a6f7c64987a8d509a3301444e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83ec52d39c8bec83a903ebd06ddeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f9a0a673e351eb5c0876e6ce459f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff8f10a710741b3e1b6aa43f2df51d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae794cc73a619c3181c0f038efb41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88b34c6ed7999816a74c2e3481efe3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61dd73b28aa58a16c1a19ed0b7cace313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a7aace9ea2ed1e058f439b65bb66a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7da4d9053fc8132a1b426fd6af168315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b71f0caa91525d2d73896bf17685d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6d885037c32d0c51b11152f72f85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a37bc2ec7b0ae8d09eb13cc2a13c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a63ca46af307aa43db828a15018ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c32dea7eea470d2c5ad2468aee9ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e621b854f2fb66830430424dcc66433321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f036c9ec152584511b11995dfdd38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001a030bbae1a77bf49bbc886a90588323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d324cd5ae0c85d86368057c1c238e68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da91bc3d6ce646fb5a177168bfbf27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253f0043d87a6635f6e5cde6da665d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ef4764aa33db207af9af98e3a18b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a74ee60a30a1c5176177cc41cbf9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57ddfb10a783b29f083f3961c654e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01ba2f5b6688fb5447dfe4615ec854330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16623c9a725dbe6d0f2dad3811fc82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b75ab0e2a818cd19aeb15391c23f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54563bf4beb7422e25269ec4d3030b68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c9fc0c57c942a3b63b0586bb0828e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb35462b18ca36a762c9a4f5ebd98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e7c3f683f1e556820c80187aff80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4864a7e9abcef7cfd066bcf0ef641c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3e0af40c965be78f65e92dc5b9157338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695018e7dbfb8e5cc49c19fcb83e9d61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5274ca60d7a36ce50702ce434bba4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e12261e63fd0ef726e507f177e724341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a701a5e95d8d53115752471d49da0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c009f67b07e2935e0c902997dc5be2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea3e96760a411670511df27163466d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4424ab6c90e3b2e0a1ff957c3c86ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f6aa272667164b004f45bf8194412346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345dd8aee2f0398b8908f3bedcf7776347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c241f4f62b3734ba851accc6a1554348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb846433a48f12d23005d05d9ca95b68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e63c5b71b28775e63efee6ff890e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfffb0252eda76a89af2192eb7f168351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea39fcb029f9f28f34bc6ad51f6803352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e94b8bae805654aa25331acc1da8c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca039a23a16a1ce53d250fed13961d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15070d4795c714151ac65f625afcc87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1952c83ccda0e5ea162d7ae9627d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c705c58e7af5622c70036c4670926d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9fa442147ab655359fba5c5839ade358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b907543b2e5c040585f44f68c3c4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870baf99154f2147da16007ca1f8f69e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4747f55fc3a42216876ed3eeca1c0e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f20147c6bf768831708d9728dbffa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07efb428d5d59526538d05ca0b35a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bd3e490dce415b8805c0e8aed4ab2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cb4bf9e0cadf7b24f68906e36c890365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6381b96cdb57c449b9c8428dc6b448366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2662a3d9be361aa4942b182889c7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde7ac2dfe498b987f265f70a315796368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ec61123768902727fab2d9bcce1e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad604b1f85809c40e1f3c3cae5226dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e9694db353aa339d3a80921d8f1ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694484524961217514ce4948d7e4436372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85b61dcf4be4453b921a577d62d6c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f9cfbc2cf6e7d7f09568473d51565374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e07611fac8d10db90adddd1dd6c1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be08163d8260ee17af5e4aee11098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcafabbe135629755cd0640a21f16af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb349ccd0836510c5a9f1eeac8012378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd03b22b4f891f9a495d7a1529e97c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae17438973076d5152c9b44fcbead51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066026e654d8450cd49785e75be4c09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59864faedeb90306c162d2069e26c09d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a484a7e673fd6a94b12545d2979a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59cdd51c7e8e8b7e7aac0dd2d2cd56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd0226bc244997ba87566fdb1c08f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea438c2574cd60a5e6ca8298a4f9f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a511d3a4cdc70e3f81a892f0868f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c65933c3318dd2a15d32994499c0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f3d9f7ed08e54cb17ea3ef4eb0bb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c563b1668c14cbf7a236e38577020390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42494e42a808f4139a0d184e30acd27f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f83e12d8905003e5defb36adc790392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0c5c15bba8468f0419574de8f51f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6404d56544c204a955c4e24c1ae7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08ed995f955d81a35ce3c4062c0d8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425c979b378499cd2373eff1a12fac4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b01ce19746f026e3fa498cc14792d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b242aad0c8ebb5646600eb7e6ff3b30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1834e539a70782a02ae375eb6f89ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f8c2bdb64d64fb5b407009c6bb5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839eaa4a0def2d85d86e21719770d9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29a834def3b308e1acda9a84da32cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c908b7c747aac80c051010f21f78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d0e6a9a0d0b368579671171eca0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342c09578f34c80ffdc62d40080501b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9b52ad0d6006f12f5565c649a79f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece5f5d9fd90bb80e15f04f92e3a516407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70edefd119e9aaa07caa6d6c01efc4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f3d727e800a233a9ddc0c0599ad9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4204813e4e943e7b174cf7fcd591be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079321d2e798ba701ac1a3fde8a8040411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2cd53ebae2e2926aa95d9f69b57c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5347ab5656d2b54c503861098c2a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553be8ba9e251fd17aa12f15d3fd062414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005ce355a838a8a71988b753b68bf00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c4bb3da5ba031e27e1244eeba91d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36e08034f74897443f52d890893874417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804618015a1c1eece006aa417d9a33a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494247d34b2d3e7eaa515c0493b9dc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee406893a81c100d3997371372cb878420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637eddaf0fa13c68c8698323617185421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87ca564b14870c76ac28a96504f931422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22860de13c8a51e2b2c458b57f733780423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff499dd27b6850fce44f62f1e21f0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f7ea7f3a54fec45ede60ed20c4eb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f9d1e87e7e87839e2a084c087a1c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf86af3b2e3f06066ef98d733b9be40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74cc12407f392a400b5227c73436b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d340c59da6449ab1f0480bfcf123556429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c757e7883f7d3b95cbfaee4523f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047747a6e8094fe2b166004717d00c61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba394c9008392776745e50b20e39856432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed22d552ebb16949363a8651b24026433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bb72fedd5b792383b8740ed0afcb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9126eac41639168d4d4c9beda59f1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5534200998a824b1605a1e6c12595b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebe2b35528340251369c69737d4dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062303daa9131710804c0947838b59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d93db9e77d30cf16d44cc7e10e2d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60470b076943ac088e8ed8ac86fa28f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c317ff5578ebacd511552c23e0692441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988461170e110407faa2f311039eb474442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0802238a27dbf56f53419bf0bff520443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc228934c4dc69c82ced537dcf715e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e43075906f8494a013c6a21770a341445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5dcc49645878ecd8a59b21410fac6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64b059fb8827fe08ee0a08657f80fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264d9bd98ca22ed03a6aa65547e16c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f85f743e6b5d477240f56c32f0c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177c03c83fa8db71f499af095e31995450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebec1536dcbc771679b765735f3e3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c85152ca7b7e3ab21d6b0ad63d9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0321368ec138731f616b113dad76ec6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b8e5717dd2abfabe88f963fe9d9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd557f27b570e89b8b169e4b8a952455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea03c79c116bf753f6bd83832036eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3250bcdeeaf1d0d4865eb23d51bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37b686ea05310abaf56936a51a55a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f8f04e049186737577a5b0f7f8cd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb6f17b2b1cfde05d7521934e8ffff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392afda068ed6c2efe72459f8889397f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f11e3173c177cc5fe486225920341462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e788b3c4f5ce5a2388d7aaad13fd53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7760ecbc9fd8a18757731e359697ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97ce2c43f5e03117e3dfdc7e9a466b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa97d8f7460ca5fa58b38b07d12c0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ba189f1541e306236fb81090152c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ad2a1f50d8a4ec94b49add287d90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e071b3703835e58a736627b8463d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f757c300b72ce31917c1dd032af3904470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d2d766483efbb753aeb726422960471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85e9c3462ed2cb98ad9e8fb0a36f13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcefc57f7792318c47b508eae8d507473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f872b01fd001dd85ba66f1daf9e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb117b4d6ba57040ed6538252ad4beb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56426d094f468111010f9cb6de65c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e66e40b1848fa8facc6f3d4ca6b01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377bb629a9fa8057310ac5923b04d94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881ce8bc4e70e14e635b509259ef236479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc02b81bed1434c706d7b76140da560480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba39538625aaabdc979cc0fb34bb2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b703142996960101d689002e96e4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f327f2a4610fa4c1feaee97072b3064483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a90b9520f9efdbf718044eea7d3507484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c825e2c1e9a9da75de328ae24ef4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b90f9eb8f0fc36523b6c876f17f7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3261c56e44cc2ab5f205705e88b4ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6e17e848f6c2d4b5ce4999d05b53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242addc02ddef9c57f4268142c6b7db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fa1bc57c1980bcd39ed5670900977490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d7f8b485c387cd394fb0d4727d4e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119c9e4a49d684b899d04f4a55c1f66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6548323cdc5af0bd856c13caf7fa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6c720199ad20d0dcd4d7dfd11a76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc86b1f41b918d73de644229065ca6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4047fd8321c90ea5d1201a199714b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15571d3ea8b08b57e4b44d41ebdcda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c99732a42cdfd8802eaebf9928334498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44e5ae53a1cca86ed4061747f73796499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c06665c4a2388b2dc18e040ca33d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178500870b4ceed07b6e4cc7cf1e1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60413f88e456e61928d135800b8255502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dc5d56c0d36e0107084510860a4f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bbd75d178d7cbd3e530be368fbb5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d9ff67c74d9fd6398dbd550a50361505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19922165ced4630b3c8d0971d4cffa43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718676a713660b5da325d829178f5933507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6661dd460fb6ad91028ca0b5b64740508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471159fe557f492399acde6b135efe5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0308c160fec0cd5e91e4448a91fa00d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db521e8c3588ee22e23e2b28231875b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6b75ab52b4145c267e30a83cb6c80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd096191dd4e10d3987ceb184f62f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6908e1fd3f6c421bad9f97e911a926514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d003f3c695b76f2124db73a67bec9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbae8cb591a3f900220dcd5a71fe8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ae0e64dbb1d21a10dec899a1e2824517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541b7a104a692663337c52186a0191518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba31c3b631d8a88f42d8c9c4913a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05341d5cfad7474375b1f78b200b87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff666160bfb27a5144400bddb4e1ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48cbd01edb1b07649d0f4df29f5e31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977cc453e693f448d24a155f6101192523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfb8476ba02e1e663a139f03f2989f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8d3a2fe7191dda550c956a71476e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2506ac364146197f0c6d14cb06d8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993cd0484aed0ed958b4be87596d46a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac038fa5cc8032a9d5a30a75d3e08e56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31741facf51f3674413f7c775c99ca8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032218d858ff34a2b34ea405ec25255530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334443972f82604acb74e62818c38cd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dce838785d6a946ea043f616a854fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd1f992d60e38ed571f55789f6fdd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1259271db719aceb498b2c9c784f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb67253a3085af8856992aedc1c83b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a433f341e254390fe13276240225ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d648b56d9118119aa6d5eefceb164d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3857f1765aefcf9d74552cac411d3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5ae620d995a75355190152f695a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb6668ba0ebbecf7a623e582afcc2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d79a5f408e28225e70b2349a78f998541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a96e83aefc47344f6018bb8214a9bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c5cd1f9784734e38c8de236a7341543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7525049eef30914d7aabe7701fb55d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c24d35c4368cdebcf3c75f73acb97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea565d1ff16775e31a87300cad12e44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209ad9994a9c2f31b26951c02d1feb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79aa5e0b00157ef9a0e45b8a5b0c39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23f573a25fe7cae5e75eef5a577871549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf18dcb7fdfaca385a7c7ea6b1d25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399aebfaa3a14d324fa743932e5e980551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70864aca2d3b5d501e9d7f366f47418a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc82a4250a2a4db9be015d662513765553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4953f8bf5d69ba196b0bedd705a68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ed442f20293b0fe3f7c8a3e30ebf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ce73d15043b96442b03a86885202c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721526e5b55b069905d79957d8bad256557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c11d18f733e302a9aa1731859bfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25542215adf67b239f394389c7a37665559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4a13127cd3b9643b2f0d299898a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6023c99cda124a49bc0cc83a1b506561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a412131549f1768893aa7d831bc34d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e61c5cc904182da783aab22331e438563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f680b3ac68e7780d07cebbea2eb6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eff1469d3babcc71599f6bc8341eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aedfc688fe8fd7eb47046e300d9f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117f18f0f35d3a3f25ee99115083203567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba883305e44e68e42bf725275af621568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0494645514e1d3bde8b14b74222b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdd7afbd6f0d4fc5fde78016177f80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34277e097c1f5032f2f4f4798b42ae5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9f1bc066fe896a96008e7c462f792572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1e80ff00b3f34a948d26d9ae7b459573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21758d3c90ddfcda03fb5320df3a4485574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb19f089dc4a0d57da77981a941a126575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f56cc615a8833336926cab458bf007576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5561f507687891b1f3d613490a00a42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14788296a4377e938ef4f6f28028fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531bee90649c521895312ff12ab8575579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeedd09b033ff82d7f6deadfa3b1c3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e285c5eaea09d1df6ed9e4c34f504581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8989765b9de2f0ef8e00d9245cacdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07ec5eca12af61040c692f5614a926583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956af0d85fc761f0a5d25bbc01fb0c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e41538ca62748556ce776b728e047585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63bf5a12f43e8b3730bb11b13760b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48cd1f8456b8cd63d73a4369864378587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7186809fd92030b44cd90a89df64f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e1188476ed999383ffac78673f8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514583b7290582ba2d88c03e6acbfee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fbc4d6e9f8e62c80e37789cacbb54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f712c60343c13a215d3850d19d86445592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e1a449f99a94277c8a709c3fb012c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647270bfc48e3cd1a6c35d99b1bb9db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3772b7258db17c4c04745109c1cf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c33dd7fa732cae0aecc5ffd00e34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b3785139f7b4ac45ccc4ba3ada2ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3777631ab6f1dbb1a6708f29d5dddd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4a614d635e89170251836e74abd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1a33363ba769e4110ec3f79fdb2c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d0a9d4236f24393664668557acf8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b2973dbc331b754698033cee28f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bed836f9db18eed5d95e2e9ef8b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b549ba97c355eae75307157e59d4b42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe578509d1c18f73b124d774e0d91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424690169b5dea1943751428afc1c2e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ced3cfcd7ed75b4065634c683293bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ae2252b588fb98ef01e902d8f15b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2588be48d3e3757603af5c354c14a43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ddca43840826a42f6196e686bc99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c398a961b56c1792abad9b64c32c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec524386a6f850d068d2c3ba67315612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b591a694fb49cd182d00df27266e587613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ae84b68394df405ea4ae941d60ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9724da934384412b0fcf60f936986fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c03e6c9acdb78fbae0ca5ceaaca20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aae8708d3a8c7d436c8328eb2861d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d874025be9d34e2d272ee2a2a250f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b62fa71f0d5a0dd0f4b1585f8c35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d1fd184937aa79398a6a9d48d22bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dcaeedf7f6b26432a3a18b288e6e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da022c3de856c139327d1a5a261fa0d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ad798658777a30c6b834d5eb7ad7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e08df0f75268d7ff9969d1e8be3d15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5ec355fbbab41ffcc522a500ecbff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c952fbd9026e976de7a0346521a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a7252b42f576fc7d69d01734acb07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973dc9d33768100376b514e67f5971c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bde7ec9b0c0a7b89091d2596e846f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bf53dfc13b657aac72bc665e56721630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea37fa6f96da6b05b4862a16e70022631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ed95135fa0dac9811bd155fb7406632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f951de4bd51d375d5086eb23483b1e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a7a7539e5e4e14addb9fef4382d4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc87a98d50d6f80e3f1640ca1885cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c57107c2adc33c7c8a3d8852546da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6f997e398d02a7c748ded48dd7a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c21c994fb4438af073361c9641321b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b9a8196827e9ec55520f224e5061639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443c82945a5c73549e1b0f11a8b75e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d249389ad841055291b114e7e957322641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261e43d36be8f33e9c6bf591c381c07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69906726c7e44a09101f3068bb172e5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ce54aabc72e6fdc0285dcf90a857b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073cedb19a09b553f5cc27994790dc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b8cf8583eef689600bc2b6d69955e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0ead19f3d466af935438ad9436fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f517fe4d4d3ea5f5c0c0065bdcb24a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04d509576573409ec1cbbd5e9d05cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ad317bbc7aadbc76e630401da4b2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eab4a9b2de5d3f12ac48ea3baa61c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558821626f38d48ec45a3bd52d9ea6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae88b8547ce3afc0ac371d719dac2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b84879046315a36c67ba8d51aa82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071b185a80b98fa30981bc710f4d042655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7f7d6bacd97dad538b3f609a80d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9fd1caf03927cdd02bfd5399f653657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f6b3973532d788210a715ca10120b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6af527b2168c933f1237f3e8ae1d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea5a799dba63e4b09af7eda7167d3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4c10698eeafb1758a45e78cdd3e63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d60a5655f826fc0b4b15bf7780b87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471f2bcc28a4d871d4fa2e4431454b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738ada34592a6b99c3b0385ef4b3874664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4af4a5526e251e838b24ff9c2bdfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511d0f08878d032e5783cef7b424a7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3d83508fd647e9c2ebb76fac2c2cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af3df96230c7c80e3c8eb58f81645668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c390e2122c27481450910036404c0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09917495ea9e877cef0a7a7aeaaebcf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb618e6fed106d9283ef2d7e1624c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c9f107e0fade46d81ee00b7bc27b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5e00f32216140da914203bc8e896673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc895fa907a57b6b91fb7a2fbc161ff4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22560b5917060c92e0fc0c4f41f1693d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb926ba961a51676df52b4d3e49164676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59821cfa201ec10d61687554391c8c18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a70002473ac529bf5da9a07a6715678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ed8e862cbf924ec9efb19a292514679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481807a26d7a9e80adaf79989bdf1de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fd6c90ec1aa10ec1ff53e601a3bfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3fbf7ebcfc52be0d4ed0a84f9bd66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4073822d62edea2895833eec1d00ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecaceb5809dc847ac90e107be4fab1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340996085f4a71b79877250fa1f808d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5405e7837a458dfc03ea76d130008686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8385b4b2df82eb7e3bee949d9fc32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f4bd1112fa5918a82bb0fb372b7af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67851e0410266ef3a9a61d0b880f61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9ad8ab66d5e156f27908db9cbbbc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554901bff4846f33e124dfe13eaa1df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eac1a9e00fa782dffffff1bc9596b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa6f8f5c97d75f2259def4eb0c5b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a88eec39c6ef473c26004108e3e01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8441881ca2deace7568abc1bd4e8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd734e17a33f57bdf1498d674076517d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dbfe381f616c0c4a7bbcec4e87f2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7457714ff051cdf8e0ce83a8a3796698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45b603ef00c9bb0dd53605c5ef246699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e27b02426e31c19994333cd0257d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea136f403dc41b3a804782833ed004701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbcd90e657692b2a6723369218d63a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659395d37a389127ed9bdc02b158bf8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3ef0114b0f1200799106de58dd3c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513859d3960bcd9d1318ba396f549f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985fa217c420838b05a4a771fe00a62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f191051eadbc28b883c81805d64421707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5556ade07831b2f35f7f84c07f6c7b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4fe8bc530f9ba3608df56d980346a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8cef5522d569d40b4dc542b0a26f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af77e2801cee5d25c36b6ba140a79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2222fa9a653e249a46c18d15fc5c607712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a6ff1464362ee89e6a70002260ba9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f3f807eb6153720efa21e710348d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2091f2bf53a6e865f498f7fcebfd1d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f393095adff3c1f44b97c0538fb4c21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c96b6a150da18384885ae4becf66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc592e0451fdf02b447adda82fd53d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78dbe73164355ea25f4243371baed2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9820b06c22f910e6188ff9416a1a3a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3349ea5cfcb08008748e1f2a908165721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210d8adf4c88b66ba6e73b44ca99f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf4702b06096914eb1c8f89013546723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f30226bd70fa04c19ac5d375860c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd7ea8f8e3d247b0e095afa600d66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393c8224a60fcf927a71d753df41e97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b280b73accb7744a1e1d371526070e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133692b6d2539573c096039a04392fd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2bae02efde4dfe16c58a1d75f0f95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f73ef2db1d48b22fcdceb8fed2e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62da73770fccc1f74018eb6c5d02d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f10a70b16a3c587acfaa0a4af44871732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be3b7bb04dc4c4e6d95993ecbd030733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942a61189c5029a83fe97127d8d9f29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088592083534d30c36e3b5f6a7c183b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61920c8fed6730eea83ac8e1a8d1715736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c244462de6c50202b32bc595a4f36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b612f510d719cc4d5a6b7975051551738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c230869a06580defbbae2010202afcb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c4da231e5375269894ebd00986e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b778000c76f707f01f190799874b99e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61b532cb0b6a0b3fca093f091a19f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d2a7862e2c3646f7d17d47ba2cc03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd51c7b1556ac3e03e644ccdcf947f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cefd00843a0a20972847777aca76d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d76a26e8d392242edd79bd2ad017c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb2a0afcfbc95242081039cfb467b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6b26b085d2c68c48fd32bb2683b16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832ffe79adf8ddc3fef206580934a81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50da9a9971dfb8c48285ffcea957ac0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9322ebc049c4379b999e802f2c1b1a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57757c1885b43f8bd6a3ed547a21066b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a7c3e5ff4b59571545792747fbbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f557b8e91f93fc9de346039f378de7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4762653832d1841037726f0b30634755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef60e62b455aa5412e33b4ed3235163756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf7de6fbe775d0bf22d488ed64e3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb433db0c91c47b3d6e594465a45974758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12487269bccde4502bfea74e4f53835759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba81b9f0382f8f411585bc4e78caa6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5231b921379e3bb74a6d28fda3ed744761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f98f645e830585e1cc51cf3fddfdd6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0d47a4d55fbb9a28f86f843c5dea1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb1053a1446a3385d690553018d20764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc24ac1b0b1a8c84ee07b036368854765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65682adc561db10fbabc57aee2bfa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d990b2bf27bda004be23e5a08086767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>