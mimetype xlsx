--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5d5f7d9422c5254f531527f5b2c881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1571657a3b593c4b568474879dce72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71ea73ac8b00a7c05ab75a4ea9208c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25da316ee04e1820a11b98a0a752b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc799ab809ff822771eb92cc6902785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0c77bca3564eef13343f21939b19c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d923e73cf947c6ca1a0c9516a527e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803785b0947bb626f5fbbb1658492558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add63f1db0ec811fd6ff9f536aac9299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb12be696e4e40814e7d906f6fe93d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8205622613ffa761b406bf9f9e3f39411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e28d7db770712ac32d18133d0857312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dca9af0749026e119180f0a082379213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf18e361f49f452647ff514ac23c4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a3758e23bbdbdc9f4b07585b73f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18f7f98ecf1c3d303728653e462f8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5423da60c5834b385c15d59e60d6b9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284155403e8cb3e98419e963d210652a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b22cb331c2d38c9e30160b20b9ee419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71049f78b17fa28eaa510ab54fff6bf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5caa907159c98637c14af8032b36321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0adb1ce62467b0e211fd9833809d8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b571c33b09dde3c2dad85182183bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb63e0c96291f12f721c7a327145c7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb59e7fe0cf9fd76b3eb2fce2f13ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03877f63d700ef9eca1e7ecbe07997e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1687d308c2837d3d418bc6448c79db227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bb7639fe4b5995f45c097939c854d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c153b5b6ef8240d726de795baef5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac81f9bb2b5e6a25d2ecd5aa2f82b6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea891e7eae090d8f4304a6f690229ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db3bb19a9c0c3737c4f8fbf3fab3a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088b860164c01683a73a8a71dc3d02433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9069a369627d6c5602139c92fe4f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2907f2816b8d6d3239bb31a5264e4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a6c79911bf22a6ab3309e835425336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a751e7da9c1153be3aabcf595de5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ad764a47daa6badd9407134f1f69c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660b31632797e1fd8e042f3f7496b4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91517e4071b3b962c3d86a5f0ea1106a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b43af7a9762b3f8d834447489b92d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9baca3753c3521b55d676cf38d57442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12de68824c5d05f87e631e7071d63e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9f619ffd5d7c33c2ec7747857f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c254571fe57666a1845cc6403f5149545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add9bbb53ea984db1b65c64704a0bfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db78a836f3c9aa21dd63dba3f649847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5815032d78a39bc5381b608e1dfd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e515dc84d92464ee9c7d1fc086b8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b9d2e7eb6003ac0361176d6ec288450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e9fb7fb3f0b7cb3eb4deea1a7019f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030920fcacbfdcf0db7efb3dfb860f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715a202370201ab01e5a34c5562c2e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192cf80fbc0542160b6ea2e6ea8130554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2f7e1115181f957c2bff4b2501c0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fcb0f694a90d118f380d51b64de2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160628751c43faa9406f86f6aa96fa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e37f23d719d282f8aa084b4b407a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7757815ed2ce317af67e9b41842d9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6b8c8dac1920604f0aed3aa030b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f2ec13500e3495f969ecf6a1fe0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993af2999e8c4170b63873a1f629f4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed879019412dcc6e7ba287eb40035463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b008a63469445f9f61262413a3f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b9071a669930783b23e56cd5069665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e41fa56d00a9f8c3cba73c0635e6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92100b84461dd92034f7076b14fae3ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1386126275152c4a616bd2a94e2aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8abcf3bbd9f083ad276bcdc4d5224369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee862ad335977be96f5ea5d2b7426bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844859c47ddfa3735098f10e759c63e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16287f38d8386adebc9657f980d6b6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cfa5b3cfc74a752b051c0ccb77c6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15510215dd19d80236bbdb170667a4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc943806dbbcced1f93ba668f97c4f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065af51da2e8d859cb2746c4b2094bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cad444904333d98c14a6e2415a5fcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c034689e52aa7d6f559e1ccb489874578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac029e50690be1281c38a91041e3aea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0e1b22899d24e21b41fb47ff8809e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02bfaaa4499848a57b9a961611c3c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7510423afb52df3a3e01d7fc4d7e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd7a459d3ff7aa1beea038e08b44de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217c9babbda373cfe3dc1454ce52f1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb001b9676496a38b71222840ca723985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43bf9d9049f90422ab208b8ca181d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16722fea6c5bf0fd35994781bbd33c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeb0d57a4e18e040ca322e162f529d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c9fb718f1ad7cec373bb7950c84e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb35191e525dacfec426bd2fde516f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ab6d46a777fa8ba386a9aea1e806e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51600207c363642b51e9b298681fdc7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57160106fe0315bc619bf865ceda622593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b55dd6b1ff0be3c7cef9e398e09b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38232e4dfb0e344e804401b2611134595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e5b16a393ae7533942b1e863de95296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f952476edb8dd3aaa26371bc82a9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d5341f7c8391e6bebdd40416f2db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef7a59dc86d8731d95fd8738764df699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8f8239a2fc69e0b0b8dea1141ba1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60640a6336199f7a4eb73761d275d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44796eca7e3e6bea5ac960a4a249492b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9817a5979f0a37225eb77e546d6af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064ee913f92f5bfb087f086090dc2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa4bbc802ecca57e182523ead4f8f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181733649c613aa3086d274973c4241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80655443023b3eeca57227477d35300e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436ed76318a9a3813b48c0b6ba563ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d878b5d9aaa5a37e89366fd0bc4e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b83fb88d4c18f9eb3d6ccaca7a759110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84416e7d4d79803b4db30cccae1e7c77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8752e03ac22593b3ad0c0baf787c4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3123081f3f8244a05499369751b9b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72120dfa71ea94d52e55b3c3c105118d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47178edbd14f75b115dfb4830b269b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda99dad123c9dcd24daaa14d1c30e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89206bf0b3b2bad54aa21683b189952117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeafab01f3a02fbbe920664c85553ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa20847439d53d84a161e07b7c691a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385716bf4f5ead6161b883dd51ddc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf6bd02419192120145b2862908f87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad15f847f5bacecfb07b3e90fff88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70ee859444da47a00ee565b5e9ce5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6455784984f109e9b74d37f9eed7f48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624753a273ff34a69997e3486a71053d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02261d81c82ac0941791b0328a69e561126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527a2a7b26759dd5ed92bd8fe764c5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf34578e8bc54d17dea3922faa1ba6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aea46eca9b758af9cb775a7c811b89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96d6c2e2fdf913fa1f7bed1efcccdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2af69c5d73ae8783f6eeb2a046855131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed714d23343ca0cc335ead6187333f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a40c95344f7b85e7fb7b6e4286f334133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43701028c7a505f9623e7086cee1b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b719fbcc6658fe801526f00b50e68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb77e19cb6631c75a759b3774784549136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a17bf2a6e328ae8a762393a9087fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ec806bd1286470fcd468f94d39a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2907626ef4776439f1dc59660ebc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a6094d3f6f90b17fe0eef9b59eb6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78604848bafa583dc043530b51175cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f56d263c555779d57a0e0efdc3ba8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ebd3de0e6c526b03a5610de7030b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642e97f21be59f622b6fc942b259dab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0a6a0c62c41ef3d922ddef5f343b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f509f502d392ec14674bb2c6e31fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eebb08a936ec25e497531f6703ff08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c29da306bc089a15837791a1c64836148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4801e6c9f7d2ec90c85f04a48c231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e0bba4cc64001ce35bcba90c973f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9dac461b8c80a158670d891a89367151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5bf96f85df80627f854bce89ee799152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f739f478566cb051912675f03ac172153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beaccfa08820646602b36ca740b0c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486279b139fd95e024cedb4d8fb5d9b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba029e15c69c50e1df85349983a5663156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97e0d7ae4e861ec209ad8b5118e62e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32dc1b12b0766bd1373598c6eeb5d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae695c3d91506fc1fb3cc8c10dd63ac7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c4133f04c59df104ebb5d56cb7cf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ac6db362fa1537ddfc56f31998c12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d52436cde6fc6e84668a20e37dd7e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40d4dd81ec74c0dc0fd87241542e2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0106ff72814c9782908b9e65bb081164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30222584b29884193346e3f9494af58b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b00adb3947bceab032cfaa1d182b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1829135ba062a9bdaf9105015ca5087167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c7be11aa13f35c0202cd34d218451168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f25d12fe7e3d9efd23aa6ec528ab5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbcfd436b947db3d2482fd62232699170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574c09ebdfd58ac08735c62025674eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f16db45f9e5603aa1b8683cc05f785172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b72ce96c6273ce096cbcbacd4d1e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc1305707eeb69c98609187e9eb88b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf3261d54c00462b7c8911fcc4b65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da1dbfea0e804ef9c2236c158b0354176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0c0ae465eed8b57b53ff35148992c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00f6e2c7dbb17ba35f3fbeac771c2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905077c88a3c04970cdf32d42daf2a9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b1d0c4983a6496233af27928e885180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90836290b978afeb3eec7854a7594425181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e48f57f39f19a65a2be109ac244bf8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208960cabb1ef03e5a954d062daafbfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63b2c81763c68ba86b23d83d3953c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d80151732afbdb6cf5faeead7a3af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe3de0c9e138630b3e9ec1cc7ee2f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e0a33aab44a55bca9708332f92d0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbe3739544f4209787cdb4281be2ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdffbad4b114484f4eb7c1d3ece4a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d54fc3f349a328022e3a22dea85a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fb7a61e13dacfa40c6d1a7f0bf304191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd637788703c42c1745c67cc9af0d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48dbfe05211da3ba181030c3c8073b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4da2e11c0fdd5ca1741803360a798194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c1369cf7dbe08247f7ffdcc20bc26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cfa3324b36b79bf6ae1b72f7ced82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e8955096ade4f403d48831fcbb96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b7612d0078d53139b1dee7b8bb9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a59ca33c487aaebc7106bf69e8a39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350185e0c5f359bddd8a178f0a7c575d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d25fee892dce63b7a6154063f8f24a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa00a3bb32eec2b1b73db85b27301202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a5c7ee459895e2a370e57f6c0e0df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1994b61b3571c44f93a72db809a0ed6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f68c5ed50c54a49c24df15fe99728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1432058c7689b54a87efae81d0518206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637406d5348086b5019b67828244158b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f9e3e9553b77461e2f261c405f4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6102ac162d8eec21a7dd6e533cc05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746f6afae7071d8104efc07fb6c921210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1707016e79f4e5af75c0b521266063211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6bde18f35eda00ca250012a016c52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a293c75242a992938e1f31c4b48eaae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51949c4a1546c5540130616f7adc639b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d010bc997fca918dea977123d2483215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce07cbf31aa337c062bcd79d431db5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93d302e0ac2a62b77e9f1aba385d2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234d504b64180bbb02c8c9a4982db7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a9f3b7f584c5a0d7f14847bb2faa1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec721e09337f3f9fdd2059c30cc5147220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923edf3a791faf9816451c9438bbd0a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b418f593dedd2b2098aa713b06d1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96bd05a512c322da42abfdb8729565223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c594d055b12b1e6f7175cb6038fa16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c826b9ffb20cdf415ab87171019ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78f5f7000df65eb2f963ec2186e1ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d11113862bc3ec162d2be289d077227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fcdf71eb63668962df382bb664acc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747b6926299dd2066f5542593fac034229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333c30c990cf32b1ac3ac168c3e08c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a5644c9a1b1c1bad37c5d25e9f97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ebfd26202d1a4f066c8bf35a53a6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faafc5a94f803b47f27fbfa0545ef62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc7f54ae2233daac28dc15b6630ea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801fbba6032a428ff9c4e5bfda3292235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a431074da5ca5af9ff9a28f847c50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f221a5d499652ba4f00ccc3b8f0512d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f358d9fbb5f5d444088c2d2c71e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad7d8e81877c4dabfda28627626ed0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e44bda5a1a8cb55fad9309eab951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7340511e70d8f3f8ced837c66dc4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d342585dc7bc257157c525a679852242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5156fe7e1e90168d0f7bbb388c67274243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b0c2e7e5bae8a6acdf2ba7488aef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c496a8721e248525be464d8f54bdd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19c952ab1e0a3f8a194ae8dc1df67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbeb44b046988175eceb5bf1716d35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab906d698eca8cc4fb8be77314d26ed6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84636d5f1f1c328974c0f7fb262f9cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca442fca33a8b4eb8ed4a799f78c66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e92c8bad1464a7e6750a388ca052f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d5b8cfdd62d252f013783f751b488252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff38873271c545cb078604b63c5c56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93737f2cc02a1d0eb9cfb00b4b5cec85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8704712bf2dbd0b94f9dd6516ab6fad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d787c4616299074e629d55423e3f7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bb5df701e2ca790c3bb38b60593bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4434973aad631de02e2c45db41c97b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936945019280ccc8c2048bb5fa5a9d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cfeb5ce8dd79cc418cc7caec5ea35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5909e312b5fc316bbd6857582d0c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0d6a2309ec6012e5225d2314e0a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1139ae2bc3ebd8f71703526a3eaa47f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01ae1bf7419e029c0e6e301f8cabdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d7fef0f201a1b07b37db34c022809265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523274018f2b7ad94d6b11ddc3043f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db7ae09abdaf567bf99af4f15869e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3921d21a14cdea9d65a497c690fbda2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a4c4203f4de32888f53fa925c71a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8f87d6065994b7b57653221281348270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11f87af8ade701324e2d450a571070271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7b54a3ea408019a4adf6c545b97af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b2acf679edb796703f1c6312f3ab0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844ad5d6ab53e9aaebc6ca6a20d101d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23add5c193a06d554df66733da9dde8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e68e3c81938e8ed7dfc7a0164d86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d493e20722c43d93d6378d3463b8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88842b6d34140b4f759e89ee83560b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe36802a7eda0d4a83ff3db73a8655e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf189dd4cd71be878329900d3f19cb04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9a6243f0a3834254f7d27db9c27b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd82b0bfb8200d6ef2502f06e91ebdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d0ff6c2026dcf82be797c1dad3e7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571dfc3d1885b46e7da9e54a14771c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2e298daf2fd1087f4a9c4ec49ed79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0e40396648f56d1f37877f30502ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f760a2480d8c80dc7c099216562bfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55970e9ea8d0316fb116dabdd83cc7e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6291130057d202ed27e61525b3a18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5025ba3399d26260530c99f2d7260ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84050556ae93a57d8beaa05d688868ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad03b31c1e3cc1a808495d94a7d23a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaa46abe204d32555cddbd712b4bd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf899264903b497851af0784ca1efdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a288bb3530973a8a88f320677a8edb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbadb3a18996585b38630953cdd75ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e8d63ef28cbc9e398d79561d21120297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f185aa2c554df4406fee6493f7a22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e03d13298fee528a510567db555c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df361bde73100a9f3deb15a44e2041300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218dd04b2666706cda6e4b8777e8879301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edcad90dffd9b610830f72e45da2bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e235f34f15bea0e38f015e0ee32d43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1a64602a28b2266d68c63e1e4c850304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1ac78bc4e07631bd10dc5e8bba7ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c2b6ae9abdd5d847806eef1148b07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215f7a2bd2f65c41a82c97375f58960307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7158a21cbc796bc70026d1af0c0a71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f5bcfab98d25501c6434f887c0db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf98579dd2dd2d7a849ad805563a57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec1564654ee2870577c39f2597d5f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9572c7117cdab0d8e470761e3224c9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279958d0aa403529874b2f86c1eab8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377f089ec2b4541714de396872f69fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f7f7ef0f56aa34785f5a2333afd39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c74ab2832c95f72a8c1c13f39a4619316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977304563255b18e3603abcdd2ab6cb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814171ed569203225dd0f857942f4296318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d98edd77f227a695d509435bac52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b73ae9adb761ba2d1a01c9406b1ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230820e2a430ce57ee9369556006e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a8d0ded68375790faef7707c4e0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244ccf3df5dbfd03a2d14f07f7a5e9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54350f685e5cedf225e4a6a4520a57c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380987dfc9b0ac16f366f627cf55868f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c960b6da30411a739f6f0bd76b410a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcffa338402a4e18fd2a22335e97cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f45322092b58490021daf413f3b06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2329c06c9ffe989ed38a1ce59507b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2458ae5d3909ff61e43a1130eb15cd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977ff6eaa1999b4b89a50f5837e3738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afe76bbaf2247b9d184fc3b6f020f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d48d14b85fee9a2b432ec683947a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65cee95d776b72ebe9462644ad80fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a812a0681c994865f756c84aa86238b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be37b0986f076c42e5b5dc219d395336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc81b583c3b682dc9bd4497364d1e64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce529ed5951380db72f744633fe043338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e2ec9f8114e50abb06c9bdf896ef0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7894035344afe0a0669b96a90a61b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c092d6b39df95c516dcf2101c763b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0bb8b84f43857b0ea0ec751e0b9af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787332e7ccd1123e7b68ced50f21cc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb6a2ecde31345acce27657529bdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3572f6f29a883939fe7292aa9cccd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7145ac72fd3724836159d98eb87e138346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d4c9eeca0244b889dfcd14820b6c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd11877ef08dfc0cb7c9894ee8f192a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb78c936e422e6f523aa2c35dc7605349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c7a16d0986ac68366b47d70f42a02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab29e3051523122b61afb1c96419213351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecce71a20ecc5dca0f9e7f6dba2c8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e7cad13ba4b2f1859d73209a24c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f458e4a70497359bfca74ee7a3715354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85809d48249360acf6365b7d9193e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f42900d4cd7732341ff542c95e925356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552008b18a109ee51f268d875b058604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75df8a2fe9afa64b64ae905ec21b79b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f86dc80b42b4d9fd5ddae3177de3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154731c2ec41b380eebed048d8f3a388360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe210f6888b5d2ec56152b4ff80af16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e07f6040832b1a6492d5e510daaa1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfdb04f3489be7a63d43609f597adb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c314d5ab18334a4bfd33b868149907364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa77d72f5a6c2a39dc6a4f60c6e9ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435c1bedc62d3735c8f244a89a1da4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7930a64818e387a32ea1bf994af6af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d831f175120f76720ef36d7b6963f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028dd5fdc43b126cfe8f16af06c60e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4af77a4f0f26b966105c4a37483c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dc55e64d2479bf73d53b069d8ba47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28fcbdda799f94e5a3529370300ae0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba68607a0125bb9981d201262daf313373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508c6f8a4dc845f46ba0f21bf09baa0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e80c95c340bbc39e73428066dffdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548bb639f7a4c217b379a03e7cbb052376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7654991ab6d7e301ef9eb3923db89e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854410184d80a2f97587b4b6dde2125d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3267df27b0e7d153de04fa7b23876379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e052a9c5734b09f1511fed960282f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0c326aaac3adc968ebfc1c14b3267381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a3b1dba12a90e52c368dad74205c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021de41b729f051078d80616a531956383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3bc766d6e4040900536abfce2125b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae78875522b0948a7b4ec0997648301385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9591ab60731281281a31cf2c319ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf78f36e629e2a253948c02a13d491387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d849078c52a11af5b8590112bd98026388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd534dbdfed5a391422c87c2526272c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad58f4f7a65a58e1f4d570ba53f1f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d9c56115e5c6d86bdef760a670bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fdf5577081f2a76c465a9f250ed2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4e5bb1e06029e32fae565cefe716393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc844fe3cc4020db43d2779c42084d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a94c673e52c1512f87a08cb1b6b24a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c20adb9ef598578a4de0723ff6e977396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf1aef2c1cb27b38327b264930ea4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd97669583bf7585c4f60e8a6910b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1c84a2fefad9b70d80e07d3c9e759399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca1ebf0ee09b24c148a162804f7118400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f10d73e3a63daa19500d0c910c5346401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf867e07d1c54ee072a969b82dc62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dce4f6b97175ce71d373d9e9fa742403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c6da6fcf5f80d9873a19a2aa8ac9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992b26df6ba358df21b6a9d9bfe1337405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726d052b08e70891ae53537e1ac9d9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c9860044dfc83e8c3501283a6eb08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dd24fb2ab580e27841fe9ad1c077a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503dd969cbf6f29e68f6df86ec3fc73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e2e164a317b8db1494e576efe002410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7e248db26a76c749fc09e64917675411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5defa13f0542e3bc95265029500fa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c46165f3823923c3999c084f6869a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a371c577a5885d82ae93099553fb60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41c37fe0f80cbe7c1117d45e35218415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb30df4b0da07ab45540ea6e64b8ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8f7399b097cadd00b3d349fb10ef8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d912ec162bd4ed560d545d58109fd25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc19877c515f89ef6ce3adf12b6e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7b73ce7363abb5e7f5e3e81e91f19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392b944f7f2d28a6ea88d09f74e4a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a54d9d8bcbfdf55aa5a72526014c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ab69eaa561524da3bdc6c717383f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375da05c8ba739023f2a21067afc6fbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b232333e9980b8fef3230a4b4c7449425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7559eef64941c98fa136a5617b369426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec340f01406ec42ba77d3af7b0d8aaba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8617554aebff44fc02b60bed01133428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e0c81a6783fcf851855a7f015ee0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d99a04395341471f00a0495eee37aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880937e3408d52a3d72b2edf7fda2326431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0c2358d460cfd56c39ba38428551c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3451c47e440881a75844794763cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab2e9819a0c24adb591d4a62229a7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916cd7beb35264522279dcdcf00d3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a9984e767e445d8220090b8cc35f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309b85143eb19f596b8e27431853f09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918398dd028f88368c70980a9da9261438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533ee49fd104325db887bfb41192c9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf91a25905ad8b22438bf3e5b815bbd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99fc0a5fbaca67b8383ec0989ece4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caafff458d931cfa081b17a6fe11018442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335dd134eea52de66c2d81a2752eaca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce79b0a52c6fb65c75c04d9d1b7b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9eb68f87978a022e95671057f236b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f3314251d9206abc6065fb6ea6a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad6f991d44d6008f5b9c9e5fd9c134447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1dc58424ddda08ec567920d5ecba6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2e1ce9a0b7e53bd54f878dce71ae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432193b157f80840b9fe9f8893990978450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15614c1c7e31e72a1555f793ca29c72a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fd329a29dac3eda488ecd85626ede452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a894310fea93a4a3364da516e3f8f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07320764661a0f63eff3839e15532454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b036216169fffc7c2a2c98c185d80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe2cd9c9f598cf36aa41341219250456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38430cb4326e8f267472f74cb54e02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245421b38d3cbd51c62c11e3d5e625f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e03bc4f3ff56c3c129c7ca215aa86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed613713cf43146ae21d335222dd98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97573717d01c1f0f1d00b5c5801de56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a5308a9deeae8d2e6d0fcdd6fee47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472a2d6382931a41c294570a16dbdb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a88509a887381a947c2df63e809129464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a67bceb41c66076c422f4939b485b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89056f6948cb1dee1e388a1d693e7eee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa845b504e1e99e1e73abf9fdd03978467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79cd14067fe5abcad5f2c277426431468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced10a5778e45e8c73a5faa436aad1b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d6fb4836b045e1fbedda36b9c07b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df2774145c6fe7305cc23fb77d235471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67ab72eaab7ac3b4c455eee7fbb6df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5811aa9a5d86534b9a6ef24d43753d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fef4288afaa454d5a6a819b790f79c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf33c518923398730bcdb8be9e183c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b2b0daff4016a97bcdade1313f9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4344cbb1973fa910db2d9fadd5ce3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1fafcc6e1bc3c51fdcf39074f30b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa12bde71b3e485f3bfd2bbaa2a58b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47088468f915c4faa32c8950b388be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d62a3ab2bf7cc23c57437f7c39aa0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae00e3f0a6054beb32ea3e39f8fb3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb7e07fbc55d5ec53dfc3c801763e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326088631977764fed29da1207d8ff8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85937a70205b086b9a1a29fb35e8da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8cc67f98addf4f1077ae750e6b3c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f776a4a154eee11f5dd9b83f04c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276e14875692ebf70500264140170fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0738d6aff4bf621f56354d6e5534f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a504ad7ab95032f4757480edd951490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d439f5c484007f02403e7b93663934491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8044727d58c1af9d6ac67d986752d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fdb6190a9cdf281a6b3f70be747b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d898b480304b7a3647d06cc3d4cbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4eb440ffe511213c4715f2f85bf32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f3b35b24c8d1a00aa8377874e85c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c20512abcf6126a820ade38037bb1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d6b95cfa633d6e2f4bc0297c70b30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9188c89f8c533d92022558943312499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7529a44cf957629567b04c320b14d48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29b394ef6fe2aef742d94d33f3d55f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7390b8d93cc8dc6df5d39cd58cf3219502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aff444d962d7f9f7bfbd98c952d58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b3d11703c2cc764557e9d3d8e96b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231020de0501261f5f99ae0ac29abf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bc386fca6b53ab3dcaad385183d88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beafb6bbe03301cb9f33344d34339f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d5a733d0ea2666220180f84694b10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b69d33ef438ec85b57624d5db80f98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bcef9c9215b34c43b44caf23bbf05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafb8e692b80806f14189696a2cd71b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bbffff09e3d2c0884053630336f81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206ee171482186463f0127e23a5071b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ffe74469754b3539f1ccbe0ea5e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a1b853dd192aa8054c45dc95207da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10fb14d65c6cd9ea1ba5d5c371635f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c52c94d8dbca4e6c6804871c0a48b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440598e65ca262e4c0591e70753297f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b082448791794b54bee3f43daf48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf746580eddf33fe42da1ba16e20a76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda860268d45ab1f0ec65fa0a906bf8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd77b691e536412ebdee3c7c219f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a69eab0f695ad8ddf819f6f04ac06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3d38fc07837beea627694c9bd4bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c785f4a5664a43e3cf9ea4ac6cae2cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ac137ccafb8e023cad2a93d184566526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c62d8ce0bf441d110e36f1750eda76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a649cb1838c73c5a8cba34628085a35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260242cf7fa2dda39312039be5ceaa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7f2391cc37d03f3da4ddeb37ee7e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c6de4c018ca270acdf347dc05658f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef06c7870405ab95ed0036cbbfc3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e291c4a432bcd819eb51c6227e0be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2335300509fb8667c60801886f73e6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145857c5a9d62cc2c15c25681ca5f8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b815cc54d2e50545966b923fb069536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30afcebc0e69997204502369ebbeb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0730c06a18a01fed7054764a3a1a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9641586cecd91d95fd3ba030bf025e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567570bb3a589abcc16c4798391cf82b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311c2fb2a04de7971ed0cf44618f84c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f872bb5c6b6304cc30adc36cc249282542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c0129bb86816ae6f86bdab0791d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214720c84f35c4eeaf3c92409ef3508544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad18262e9dd51213c8c6765037431545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944355461b53917475a82098f4dac9af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec5d5a40c59bbbd8fa4329709cba7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d65553eb5555a0c1e423d00d9964548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d4bdee9b792e5ac3a46f37744a7a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7793cfa37550ccff9d75931b7f7042550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0d7e8ef640db7d352ec807125db30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616a4556f7bcbfdc5c77ec7aaacaf6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee27f40a56410f6e98586bf3ccd754553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2c3463325e7902ba9d20171c49cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f59e7dd4bae4a2cf549b56a12e2636555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276f255ccfc822ac4c644e5bacd7a9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf251d828aba072bc17adabf4a33403557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13447626b37f08703b7dec62edc66f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d44ffc2abf4f42dd7cd9fe45389745559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253084e1404f8f84599a76c8e7af1d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff55db3a8567a59213dcd48fcb03537561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80933f1c6c3ccfb22b545e347058f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e33c79d958982ca313fde147bacc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21f43f08324241564b5bbe61a9dad2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9425b8e88bb1f1c681dd0f23d6ffb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660d8abf0251bc2d373341497ea79f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c52ee4d359aec9eeebbc9ae44a70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d3c84279e6af94b111fca1dbcf9a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395e777dbd3ef264de8567a45116a3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9769f817009e4a82f015f5ab7257e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33567147c06964ad67c001a739ce594571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d90fb7f7aa73db65e7aa29bd1e17be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb953948df24a3ad44bc5c6893e326f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b20a8a009dff680d159d3c229752b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513a061d248c462bdb37266a9bc015575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9f5308f335fe0ef4f8d09dfb5ae5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5b4389cf8251db483f509eca0b13a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2d7b36bcfb02350dafde5a72d3b7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64796f65fefecc3daab773c615606567579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300559b895aafcc797900e70405db3bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a3d186204bd6fe2ebe0845ca256a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7caac800319cb4dcae98a02f504487582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60df455c1bdfa1f70b8176b4573fb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d000682629c394e4e82880a15fa32c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce653a245a052a0f0161de36275584585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3ff4e71aaa78eff6ab450d9f4fb26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942525aac7d62b708142c1f111ddf6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3302ebb435e7dcdda14fdc5931db5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74893866ddc19c426ea17cb335d8332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f037eab7cfd6611d6913f98fdc8a968590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c10f9d3ac3c28b45d1e055723b217591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34497985e21db69f103b17c04104e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dcd8cbce6a4160a3f927764f1554a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a4488e786302a24b14988d29b803594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce03655548bad442083884b4f1717595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a282a1493a4bf017adb0f9eb47ada596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80400c7abb79924799cce2884ae07a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3419c9953c5064d9e02f07c17ff0a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec1bb4b7ac944114d8cd0d13210684599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe35d88e2e704706d5a96ac2c3adc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32bf0ec6d0dc26e3fd94ed2aa7cdab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ff94fe6d127743e59b1411754080e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492594dc45347d4d2308b2c2fd9e332603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306986e363a1343c6616aa0cc6f315d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729093e8d37cccc8f0fa71cad0e46887605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d816efe61c83bbd23c98ce4e1de47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb57084c426190e353c419b01fc97f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83e9b924a7bed005fbc6bb14021cca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be46c4e36af9311576376cc63e4084609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458cca0f355830a2f4a23be589a4ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1fc59ccd4d92036eba9be5954f87a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2aedbe1b8c89c6b4102bc7529fd68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607326a53a4d64e9dca9c697784e895613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df821d3b09174fbe475fd47aa0b862614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc0d8ce12e6034cd8147a35ce0b69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b13ba302337bf8a488419b2424117616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2551d0e48626b9bb371bb38fa05f2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e938b705c394e5ad6010d552166792d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa1b5298d3c086e1bdcf85d53a588619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3008ec40c49a280229e22448d50c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a9e1f83a8e29a66222e24f9a63f6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5473d11953001662e12c6a39aceb010622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cbd27cb6163097ffec161ce6d26bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7838b51aa5e4a431e9d83addc01a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa83088a74a00d7c1a1597cd2e9fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9c0cace39bbf9f0ce63748f71ef2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817db6c16a2b3558b9f7e9af686e51e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba08b28061a172972576e32e3abb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b1c74dffa4cb3e32d2dca789686ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98066fb757759948a9d8b6e33ae94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97066d63871c30562d287355bcc1b27a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d9558da8fadc08b80d0b8fcfc4b2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171f0aac13992b13c8d333493c1454633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195acdec3855abbaa524f33ab03bd33e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b15b2c47ef498f978d8778a3074bd5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cee660ddb8986584449fdcfd9bbfb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aa9785afae35f713b4044d1733151637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ca4e4b3571d5f8938cba4706164cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09316f88dff5737b9e0670ac7f4231639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad8738a7ff16fabad67a8daf8623a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36610eb3928d0710ad83ca7fa9e1c454641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f536f45b01518c31803b30826b35f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2d8f4da79e65ddd904f33036762b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffa1947dc5f9b1c849471953a271aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241faa6b60b03aebfda5a892959544645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740795f182c0a0d62816fe42945fdf7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd47c9d73d48a22da3f39f54387fa5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a19d3394aa1cc98c3692a8c7ebe9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0c1f6ac00864b5977d3f3be74290a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71050a878da3c750588db70c9c404dc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb8c03e7e48ee2d0e58d0b95b234d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd71575696b9273aedd6e0cd56fd392652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97378556e9f8b63efa7f6814499db49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4ac63fd9e04bf3ddb4e0e440ef758654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9334456d55ee742bb5440f5b46d2bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3809c35d4037e52863aa4bde8f7169656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50abf4680d5100aed411b8f4ed0dee2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd5b8ab3c808a3264a67dd2aea8d31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9cb62752d203b9770ba007baf3445659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a12e760a1ab8dff394e82524322ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a1955519e6c1d2738604b01a5ae02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a211d7fc64f235c8e1d029093e4b62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d29cd2ba805a890e810eb31a40f55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a9b13ca69c1ebf8a573a79c6aba53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa44f318a82db9864d9b6aebc3e1ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481ce72b1cafb6316485bf92ab36f1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce3f6980a1c461f41108eb73061cba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fa58cea02fd090afdc32b5e169261668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e054c8754bbe3f72b6a41ff2a7e2cd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1addb3645d07bfd1b653b1cd192030670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7b5277c35d15a59d9afc119b144ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732d632975069bb849043e0ba1ab865672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96609dc9d0ca01dddaef9a166ac0dda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099405e1565e645fecf538a57d51e12c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2be35fe9aabdeeb218a1b3fc7ecd4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c78835e692b154a6298dcd79f2ba6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97abda110720ba13009b3decf8a000677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90351a0f21874913a7cc6867aa946556678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61589e384caab73ca778d4539fd0749e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc907cfbc9ada0f454de4f0f356ed2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524c532b0c4a4033f24bc404e9e9e59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d8d6d74ec6d42ab1977a81183b08b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df308ab141366a5483fada26158644ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75d52a5d7235a47c6d593692a3533f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8c20de9f9d53dadfbe0ec4bff186b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c4b2b8a056c692c90f7b130a3f89a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee5782f2b92647457e21840c0526a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7e20667a79133b1d8a273fc91dc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa7cbf7fbb57cf601f7bb92d32d5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164744183ba0c2c4de8fef99452b1d3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a5c9b5002392da662c54994545333691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a140a3e51971bbef5d811e8a8c98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d7bfd9a3bed8708d34ac890cd4d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c1befa19d098144c3275075be9e47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363d6bdbd0c57085fb0deabae36a9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0700ff5514190705e3102c0e55539c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57165718d9c43e9b86fbf762f589af1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ce3b936d206b7db3566d58b3c0cda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd138bbc0dfbaeddbf0ee304c78558699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be698d5e7c2faafa9bbdc40e9808344700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c68287cb959c0eb4e89b345985ac1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c2328a6755e7081b79b59694d6b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34039f1d0064ea56f147a70fdabed92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b876c2528588df836c27e5854085b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f175e7422bf44d808d2b104d93f481705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731edb101f92f7e98f2a47d88a399996706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e037d25d86798e82991be1b818d3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b530535e2b2987b54c6eee68627f7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ee6b9141c22d840c4625b7684da5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46356d01cb96f23918a44fbdb4583881710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace533fd0173046fc2f69f8042fec4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbe560d16be5d4d6c57e1ffe0af755712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7873b617fdd06305314ffeddbdef246713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456e7f07f5e51d2a1e91143124456e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6c053b72594d97af6577ce7e195e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e290acd0eacb7acd5104436cb9023f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f50463c703d98121d2f51dda7b36f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fcf2d42a16e9a04fa615dc09d1ba6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e5a192a9c0d92e63c58e0a539ca5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e8d4dd067b94dfb959cbf63afbc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00368f1f9085ee5d7f43c7409a0895721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e896da56edb643cda3ba159119a4ba0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a3dbdc37bd2b5f2eeedc540fcbc89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d0e1febc0c7c60803a59d69cd71ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc93e90dd1102d2778c368b8ed7c94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd20908cb257da467c947ab1db07997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f9fc712faac748417cf54869d0878727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4e0a643947e411cb9c6041a1e6527728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce970e7b01915ae31c3b7ea05fa9ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9699397269c2c8e7969ba641940e9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47718bed685fd8e7b06973d10b13c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164da9cefe738f960e5170730a9d57d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1ac52a2bb492de433056ce2ef63d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a9f1cdbea32bdd72974544f1e0ca7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d86dfbb76beebacaf68e81b005fd6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ffc9c2e80f849e4cbf4a43e1df1c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43801fabacd09db28850b6480753464d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f5d0eb29dad17371d32a6a1779752738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e70f4b720803b421b6022440f3e31d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd19fcbcb50a58cfe18cedc2d9fbc14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf63c36c482c8ce754dcee742a8e201741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cbf84a90aa632940bb30d9744271a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e083ddf65aff57a8d0dafaccd5f3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031fdcdebce7211934b917a5028f01a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705077e35d5eef5040739baa3108c8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286111475dbed26fe1d2d59d559cfa6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e82baba75ae3ea2ccdb2f21c457fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71919317b0574998763bd4f8e73cf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e5f291b4506c18dfc86e474e817e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba774ebd7b326b29364dff58be16b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ea44ffd3b4195d312efb3fd2c3c0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a8c0eb12461f82d827f274691d97f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396a9268390be1ed897fafe8b74872753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea6546860936d42b736935eb8f3f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b70935539bf1a8c186ff33cb24364755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a953f1042efe7dec5f0b41c94b0881756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4920a3e4d15edbcbb88fda36f2179e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470863cc58a8e5ec48f591a657bad222758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafedfbe15c7986cabc7b26ade9aa7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0597e69c721b2b3fadf750c61d56760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51176fc5b6a785f3f165d6ce62db814b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca2cc3ee720fe154c76b1c7a128e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9170d4217bb93f053c83879a69daf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19d3fb918a8ac50f51b05409fe4c56764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5cef439c7f22ebf70d4104a63a221765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f82801073cc2ade0ab2d27c2780195766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd0bda32020db3cc7ecaf03e97f87c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57495ee662e1d0bcf434644ad959c113768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db40eb9626c68428b19091795c8d8c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eff4c35b3de0793061903178fe5dc5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939a36073eb4fd54240c60371dee660771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb551de9a6d0cc935be7ce1b0aaf4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe1e03f5159dc4e5f381c27c8fe99773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f6c0a28ed818694bbd05fc9a074d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877808a52810f690a70f85f6dd1e7a7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31718e3d02e58f67a2f0279f8ea30823776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb896eb81556442b02c5f9876726b2f9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddb2e2092feee1a6d624c1dedd2d6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7282b1f6ba88bd5f26d945350e2df8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f97c85c169efac88f11911f591c931780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e31fc91ea2df05656fda0bafea7eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa789dc03180caee93f5363b0c54e7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a658f6b272b1a37dacd356356766ab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f7539a80d27d4bb9eb9d734a29594784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28c6fdfb0e7b5fbeecb3adf884058a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec0907e7bb02e747e06a35ae334d66786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11a853190835b0c43fad867ad803d6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff1d3edcc0e1e6065e167798adcb62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b1fe3d9814768b2e433ffc8ed030f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbecfaa80d57824483d584a509dc20790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ef7af662fea762371cabeaa2d675791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8d4990c96fe4112c9fbfd653f7946792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810d4f8f8a8dbe09e5eaff0ab464ba793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99dbf4938bee68aa1e8c873d74b9d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a937fd250e56a256099479859629b6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3472c25c4c4ec16cee3ad903042d0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3a6ed6d62178abc9cd23bad362fbe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7374e51fde22c8d0971524a47b6ebcd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1cf3205a7a260282ad8ba6a41ef2b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0669f7a2acc19beb6fd2ee15f4762800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11467c3812727d78127d0292db55a1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d520ec37c560618677cb64cae0e697802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d052360a0e56a4bb0cfffdec2c82b63803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43a5dc153396e90d9d4b430313d154804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cfca746973077e228f523abc3f8cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade284ce5c360a1e26bf9c4e8e92a5af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f1569f9dbc6b194fd490a66cfe723807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7f4221665b1af02f095910da2d8cf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7918c70c09ea09555fb1d40548731809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664888b0a57266a6aea573a326d4348810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b99eac589126b00ef24aaece07b9a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe0aebf4d22b17787dad42e78ccbd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59e051c0d705512613b7158a6d805a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7237b014d3dd7765be644f2ad3476814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf4ece6650913244e3de310dfb739b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ecd3b0d1ad646728fafc0fed5f869816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f446d8adcc3f79e8d588f3515cf548e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21efcee967ebbc7481517e984fb11bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ecd2144a3681f8fec1ec6e9385662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728e92cf322efb3a79f051ad8049a503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeaf11d6d2c92078d2a6c2f1c5a9964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e89caad0311e496ed5a3c82d79708e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e489e530250e0e3db7a8d8df04fa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e30e7e372ed11bdbb7612e2d39f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5891d9a1c03337399c8b597be62ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee52d825ca25aa0b1dbb6ac61762369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307684d60ac79eda50e1d268cac87aa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddb82b0d25612070198d021d6e471111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c65f8a1618f53bbeb2fd0354641312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07789baa860f3e4aecce8d0a2a202c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9319316310e9a3002c99045fb0f7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec148bb2d74436a8fa86f5fdee4fb3cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e70d27aca73ee1175ae0452c738716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a199b0efba2145f212faf5ff5e27117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56138f426a722b42d3dc61a3d234e23318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd77cbb89b430e6df743482c72a05c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2c0163aadb667867c015d8428fd2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091b65b62e4f66fbb1708e70fd0b5a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2b61ad6e115c8532adfc069c393322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1c2ef05b193a1e1cf83f9ae5bd79023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9306b0b24fc0a21c5e83facd85bac324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f19b7785173fed99c5dce0b254f2b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259afedab124ec34e375c434bdc157e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27aea795c47b13e9a8e0fab164a3a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e0e54c518ffae7eddae83d542137428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23ff140a9a493fe3d4f81d77627fd529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1ebecc2194291018a0796b0d0e3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53cd373632d51a947cb50e14a3f9f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfe08c51bf567a8d16ee76aaaded2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14ef5f73f15ead98590f5dfda1193033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f654a6d1127b13e84479a783250934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884088788207b47df64792c047f0779935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f941a3f28e174bb01d5baf4c88c4c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cd2f390c6c3e3db3f0c7dfdc69a1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be43000a8615a90e87b581964ef081d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29e24bc1d57d202c1294e0880ff0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d1d5d2a069ac4f781e4d8c85f7a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d8589ec1b6b6db3bac426620830141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e519204c804fd44d516618fb786f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40358d4f2861e59a1bcf3fae24123c7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69333a9160c1f117704086246eb3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9445d390a630891faee7ab676df9bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8c1120da9e03974d113f48f1db7fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bf871022cb9bdfe841a55c083c0cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8baae567b5ccfe8213a9d78ee4037648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfcd9e09a725a2e3ae62416bef301149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9cf5ac7e7e7ef1715a3c0064a80a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e107b6f15fac12943f1bc23ba50c0d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ecd68989501251ec2dfd4d00a1b3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4619cd35ff8d8043db9882ecac4e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd5668367d933cf5a07c4e75d5fdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771944a39058286a78a92d2121e66f4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec78d8e418b9aef292df9c67a93b3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcbb788b48c807fcda8ed818b47d9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba30328b6a957b4064839d5b61490b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140cb0f9c5175461c7e06e18a37144659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d0ad3b3e416425e4e177570db9c6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76023701f758ed6864ea5941fa831161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca233cd2330b1b8d8ba801570aaa6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbfe43d5b809464eed18b8d094e2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec2fee7e59f58f17533e6f592259cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c9c80d8d712d01895acbe9fc04c3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbec6513a85fcf79845bca0a7a061866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543532296cf009a25a4790b7bb9a868f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505b94d954028cdea97b32ab04495c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1396664826cb84ddd8c87805c49db8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a834e51f3c61099b6d8e72b848063b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854836dac94705d17a4715d897bda05a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d9ea493613251dd7c77ca116447ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9d1121982d52e3cef8781d5cf368b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d8b194cdd2e3b15a85304238c2a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee65ef963ed3185bcebee76526be01d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a8409223e2c6a93f7a6701b68297776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10918c2a64e7283bfe17c15f49707aac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93629810ec8cbf92bd7c0eff350e98778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f55dbc1171f2d389fa87894bd282b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bca223a8708820499b6b30f5f75af780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cc566434df5c1087d050acb8a517a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a15d52cbb524cc3b35ed96e9d60e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce781d5c4db0bf2e4ced8d49ab1bf57183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60788e215b8cc1d0270bc30452b6598b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45603d277dd8a3e7cb3eb1ee0c0f7b1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c38676636c47360c96e999d1ab36b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fdc07a7906057b61f3e733d54c8af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebacb44d96dac7449832d0bf28cf50a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110cb9303957a679615d0dd592e90589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f3c977f35167e91a8d4ebe71ac72090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1dacf7507d2386f13f6bed0a547691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f12c3270a284303c97fb9b450d88392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e2e70b7e450179a2ec7e55c78e7ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b994c5ac07dca6df0b6a7be3f0d8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeedae3b6916185bcfd2eab4cd07ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead94069533a9872cb08ce487d5dfb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2158b9f709247a7bce42c266d325f8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b07c504b254a8f1b9b6a36e274c4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d633188acc92b2028e4fecda8d7b4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf172ebe0d7bfa040c45fb205c1c27f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c43ea3042e18de5137752e7db7c56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26233d9ce2d2d3eeb00de7c6b59c7599102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf6ce6cb6edf6e9cc2b453651940e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747ddbcc6b5d423b124025ceac29937104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dbf3ee93f7353207604710e32e4a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a6cee0d6de3c748277a4e836ab871106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe0a0f7af7a6f4a7686c03ad56a05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f47c60ec6e87ac142e032d3edcc98d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5c553ab91c29a8fe0faf31aae80df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14598cddcadf0130ee03c66dd2c5944110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7066bbd25da74cdb570ef2106244f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be8e8393068fb77892a3f2118ee386112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424dfe4174a577f650fa6478d4e7594113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57753cb053ee1863275193c65d73e6c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1645c4f225b013a438a3aeab1226298115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d6555fd849eb666ff8b762b115be8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b3681830754c7464ae3fb427dcd8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04934081e0e7ff005645997b3a5dae7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da09ca2a7c9ea4ac849b7864716bc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36874507c1446222bd09320357168f5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052563a0b44d8c8bc579d98a49094f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c8ac301b9326922a4135ddcef0a5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9a3ed81d22cf5de2906491bdeb926123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a70eef7d89d012a741469be3ac955124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1108aec958aba420cc565502e7554125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44f4ff0d19861ba9732af131639411126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a1c5e324cba79da79b3fe1616edf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905214c0ea463b306e2275c02a1247128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33475a6dad711d2113854256e575ba97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ea3272e8e2c3ca4affec7ee39ba1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3aecee3d9c4615126c131b6dbf005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22355920bc0fffcec785ad3eef1b5d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998f99cdedc148c5224fe5058e537f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb959a69d5b27911920e67a80f716aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137e4768c9ad07dbca0b90a023c5fb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea52e06d7115c89a83b6e646312cc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425f2b4ac761946a0fa61afc92b1ce1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c63edd804b69109f925e6992b3d2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684306bffaf0ed93d55e1b3c153b4c76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15244a804ec624c55815449e1ab335140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feeb2f08fe20c681b3c1551f6fb1e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932abff5ec1fcf810c8bdf180213c94c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597220d6af625b26f94577893829253143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd96cd3b254d554298c771ff6ee429144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a828aacc182e533b503d5f87bcd48c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00c2298a7f275cdad200c1b8301892146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a813ee05d518cdb81c3c0639e1ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fb009e945cc401bd989494626c57a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3133b337be17218c3849d9dd66163149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a3691cde4a5efa6485bd2777b7381150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d9a21e216ff95df3dd2a976e76be5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba58a67e860280505673dcf8831a13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ed1b1403d2fce9fed4b6caf1b9c5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800acde29c750ef4062d51c2ffe1fb8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371e7df62e14054d11d847e4580036155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316481edc3b06387352ad5b12d406c03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7b2f2a7a58f621febc4651da036d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb535545ee362166561683c88a7a731158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d38396786d2e84b6e20c8d49d0aee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a860bbae635e1403c9447cdf70007a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d107ecc71b07f8673646f4443ce63a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e76e16bef13638c5c0ba86e40d9438162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492f0bb32f964d336871a59feebfe14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a425983eb88e7afa30900a357f30b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ada7db200aa7df6268e36f87ab9590165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02874d6970781f2ca780ff734f88b36b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1556d03ac701b166ca5f33d35ef53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ebd8e107cd036fc7b5e24dd798fc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501612993a5833b83f11e0da3603028169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b9de61555ea272d052d34f11197a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5601861e87fb87a1db17f5397d4df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a64d60b170f0bcb556a2d88b0a91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163b043177423a3b855d8a5eaf4b6ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35e63b2ecf302b1c90b0c4eb541c77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e2656e43e60b27e3d0a708e6a82e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea5bb0b2b513b9564a55f057d66a05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627035774ca3d5c6d082692b9e7951a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27aed8f9e0c3a4b5652c9e13568fd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d644760ba3c734b77d2e4095813971179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5aeea1a0c54f0fd5a5e72b78a7923180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7138d629024bcdf3912e6673b4a53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf5741532fd0dbb9c0dc9b940dc10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfee19c38f01ff03db38513347f9bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33f9991d7b27db300cea1dbb115cd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ef88a1e91c8edf013a8b0230a897c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb6e1ce0c01e044306af281eeaa61a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14807ffb1a2e27331d957c5f3595d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce819b4bf1501b7cdf2c266dae9b6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14230172d251ce4ec6ff4744188beb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cc08722259be7837050c647a39b2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6752ac46f35c1598d147133d99e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee74d71947905d864b4f08349158eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06be12bbaf7510eaada36e43f8b4f4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca889792847cf8a99f87944f18ea5cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44b9e01621a064006c7a3be2fbb4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae011e25dfc7303b7082708d2a88393196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b16c9a8270c84b5551e0dae7c326d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde6918600f1343383f6a0078961423198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e028c830f320a6e5acd49a92b5a09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d989fd76ec4eb2efaa861cbd382883f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a439c53fd1df633e71d713aedfa78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c8e0ee8f9617ccf4034a348baa78e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989846ed8bc56a62584ca5cef230eb68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b428d1703ec3181427c1df076d155204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3a7b6f0ac894641b6190c7a85871a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a77ec3de01a01f611f9b0a1d746ac9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc251d461adbf7e9e7f569211dcfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb72afff5c7de2e5648f8c46d9d1189208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef2761ffeb803973161e14dd9d6058209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9c0d210f22b364dd732d283b1cdf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ec8c41f276afca0ccd238c071b398211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491fbe5363327119d11f5c307d551bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa117a5d3e1d58fe22faeda218da45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8393bc32278b55e9f7ee6845d5b80e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841727e84f7e871f06140ecb50990d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4510b35834ce8847da64743c2fb71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d033275c6f315a37b7c37e96afd78f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdc196bd3f6074f62244bb7beda997218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8375ebcc1e40ccd3aa953a7977bb542219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369c5f716c14ef1f9d066ac617f3950220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fb42ce792837564ae19196204cf86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0118a90a5d88802a7619032006d776222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e864abf6490fbcdf7816d7d536db9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06084e3f33358933075151cedd983f17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d7e33ec09c665e01d49456279fa9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ff0ff63b7da276fc4ef2004801e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56759c822a1c146eefab091e8216a827227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f86d192c7bc89ebbaed2a54b8c45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc592757d0a08ee6ac2e50e4a197a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b450b29769b854f4f3c4c81ef9eebe3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28074f5a04b3da9b9aba82f1409130231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48679e40813523109b5857e22a87916232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c9e5277eb444d402948967824a800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cee630bb84ad62b7f15b001fe6d63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25470c58490dcf30c3d5582d28a97b09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056bb18cb5846279df22b6760c885e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e0e995d056337eee2de7df1bd47a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5420c7f52ac94000cbe55a7bd0482238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26ad216c7795560647daf81933f438239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f13d47e7c933ce410fb1c5a2f25c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd266ec5f39b50d906d18a4e45623241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e3ae724a0c2a5e3afa50201df9a2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b366bf3977997d62d4a75048f1309243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114a9f800a8901accb941137d2ae5b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5250d4877685500ccc69f33b2cdc19d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3065467c18ff397a74c69244eedec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5222999aeb570c47b6366d533a3f3cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba437ef63fe10adfd3ae230c508cb0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475422c98d204ceec91c6b0be8f4f073249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae11d419ff0aaefd66971f80e92f1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc4887a2873b64cfbac190857cb01b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcb17984320890053b2ea9e3a81ec5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed34c17fef1b67eb8301dde28322364253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa5a89868867c28c79d7683aa1be9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2acaef4fa953d5e9d5fb69f63a7fc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac48cb737c98586fb2c2a90d9560a24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827d1048cda54b26878b1541b08913c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15984edd229fdaec68c19a8156d93eec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401eefc3094d0b1bfedfa3839c3eb9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b099353ae7bee001636c7549794f00c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f1a96c7b59b1de569e738eaaae55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a925d81774c35406a080986407e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db464e18355c2b8abee620590334e5f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ee0c7934d6ed0f2ad54e2ebedddf6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb642a3cbf7941788acbdcfc9abf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc7aceebffa319cc990a04ca7bee5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd50aa482365cd3340983febfae642267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41239ccfc28a8f6667eea896bc6d2a53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acd0422765a5f92f488f5d56529d93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41678498c8d83fadf70c9de8ab6a37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4251799ec8bafdcd87716f3a3cbc2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215e194dde29b2a7c71f4683bb3d65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f29785c88553ff73f73fd47fe4d6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076b4b1090a91f6edc49e95f49e544274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb201cfafed0b4756a5bba8df1f688275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9261708d08a66d3b70e4e48a1b5b47f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713db2c5ef643454d84e960cfcbf7be4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3140547876baf060702bb158ade661278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760891c9eb301634c9c32cb4601c8745279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d5636b8ad5bb5ed8d7ae1c8c55dc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9690c93016bd87892d95649e32e792281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64c06703fdbb36354cae2528e46622282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68507b765e537a8c4824ca8526c33fd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565fcc620ba6b510c9193ca860d3516284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c016809fc76536df1c2244b59a7df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28193c07c577ead48fa037058a8ec4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29702127134605c57d5ef8bd0e6ec290287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eacf53e9b25a78a0a160e0d63ebb98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08351f8f6f1baa9b55e842255024c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62cbedb09950db6a7af23f15dd62b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e68ff916f1a1d41df68f3bac33e4e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2073d8f53c26793f81c1a90316f80ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ee74e77b25a881223e5361293f41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c156dbf406b04a75037c5156cafd839294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73dccda40eabfb29e6a0c96901f66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e4c65b8f6d40ec368f3a8a5cbe870296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdca4bbd40fce18db467fdb00199d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1432340de27f71554c4939e885bebf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f1a5ecb3dd30275645e727c119753299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e7e173b62a0def2c6380eaf6247f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe213004c21573eb3353faf5ef84fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3906e253d0698b4ed72d4f7555c5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d5970e27fbbf7e26ff4540f3b7c34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a82f3469045a4f8af0d0a8c0195e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571b0a9475d3bae273a295794b371af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e484e10dde116eef39ebbf42f841b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411b340e7e8c731b4d067378b19fe1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91653dafcb5e7d168ec7d59fc4bccc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb719bf283aad206dade60d48b0476309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed2b8862dbdcd4749db7d2b704fb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708113b795ee0eb4abfbfaaaade0a72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27122539bedd131517fcabd7c2b1871312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122baa007e6a53de2ef4cc7371606e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf2c87052416f1b3268ae40aa4b086314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af8a39aa903ecdd5172ec7515ac8d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9d6a8c5efb4ca5c5aacf0230eb84d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d1ec5534a6d1cc82e746b93ddc404317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2b6f616c0b8b907eac9e7158b1ea1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50947cb25b703cfc47979d4db92d296a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83b6b8102071aae76ce341a2da1e50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a79771105debffd0b7ff4a87a4a97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667d4b9cf546bbdf98d67b201aee57b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542875fc534258858f045069b47021e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900de9dd191459032c2678dd259853e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560229affbdaa8e2de966bde4275a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c4051de2087d37b78ed7dfc66fd1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f01615a107e74ae7b8627e2920a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d36b9aaf13bd47736eb430347d6069328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3634e41584f7e7f835894c398feff84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65478afba84da1c24020746bdffca1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ebe7e02dccb2270c5c1c89c323d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e3d8732edee286dc9bc2c473f5009332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759811cc9c33a84d8c60d29eb5c72ced333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f956ddd47df70d2dd6e3c9b5bd99f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbb98ce78ba75affc3d1a79c123777335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb48d1b28f1d77c2736715967ebb3b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4c70afd9073a0e28f3d4dc8128726337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a33c8f744f74c53fafd0a1d69a7d80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e2839a5836460a1371f2aabfb64c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a5179c7e7f8c93a3c3c9a12292e01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e049767687eced0519fde81508193e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3404204d52b4fc44533868c4d4037342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016750d2aae4c7b4128955bbbcf12c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245194a36fe868a0c7ceedf6b234220344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61299ab054250c52524e3eee44e5436345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47101f175d5c50de52b247f413b300346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1edbed7da70fedd33887e6423a5e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7cbd837071d83887ea4cadfa60bdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb721751825074e3345ad4f26ca381349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2298a8fd83eb058084a306cbde62d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1615b021393dd3f64f5a75058ed3b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79804177eaac17f7591618aed5c6638352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd378b6cbb145df8996a059b12ba1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c9ce001d0a78402998a37bcdc92fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e393e44730123f021f8e6c07ab72230355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a10ff47f0b1436a4ee2a019156a71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d976d37730e5b1c2f0a8df483740357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d36901066223dc70a690b41e56a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e23bf931e452378364d9ea5964c07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9c7370f8418cf7d7850e6ef5a03b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c77228dcef29bcf39ae793d6f3492361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec6cf039d25ed4af4340f077ac40c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cebbfabf46a301429488ef5db568ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9e501941eb79e3191af5649a29a84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5462682b72cbec183d244214ecb9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ecd73eb2eeb5fb35ba3700c5c553f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2970874ca90fe39e1490af4ff6ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb93b68b38200a2f8819d249c09fb94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5cfe44f1f9d16c62acea36a4a2807369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44a573f91fabf75c13ffb358cf5ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a0f1e114f41fe89e538b9ddd3bd63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbffcef51ab6f8cab83d37c9f331e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62e5410192662d09f3628f27ffcbfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552e652b07ac523d06f6ec66a8d85ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef03ce574ac22d868d3040f5f148c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347fd69d984aff83cdaf2d63e1b872e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46e3969309d52ce47d1d048dbc5dcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9c3c064e8be59f57636ce4b2a946a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d103bad841f417d1bca99ef29bd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841b6a6c4e8536c1439f6aed6598fdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339add4e204ac55a4c410d0b6d81650f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeb87d6f0ac4a8bb2a12fa43e75fa0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88734c1d10ab213636eab54052d6bd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4446a7dac6e861d41ff001da2760c88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede5fc9b9d0c77185f81f0c6ded0c35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5832dc9cd3db76e1e0d8d6611d4b06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1237d6bf8edbc160867367baea41d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b69bd51d5e2ef5d307e2c23a33f94c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feadd15eff7e8dceae890cbcb1bec29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e9d7884e75d221b1aa5f842ef1972390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408df32626bf3a602a3f0d7fb90ede41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf316a5abc19609ecb47757518c2588392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e6ec6d58e2a49407e7a7385010f2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3727ebd67c781b13062cc313de46a93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041c39f257a6e8a1a82789ee9dab82e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346af356f82222e820fe6a0c5e845e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8356980b894ff86701044caa0b815397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822a5ffae0be730afef05a2ed837eb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f334b299e8d4884964426f65b6f0b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1244f4f22e12a36c9515e6531450f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb191636405784a8e052df576d8dd82d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736603f94a7abed9b655a19e78e675ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108596ee4c77c88c0e1e8e0df236d838403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e038defbb37e232bcbc4dfebcb15061404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d5d6815e412e24bb503270a6cb25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e5ff64274b474e592217edd934e11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131be6630fd7882ad704f93598f2690407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e942cceb0a54f0b49ca8683abad837f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2b7ec85e82609ce87207321c1f1f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c03ea6dc0c7f4e56e53917010b028410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0fe3df69d69fd2e8394a4939eeafc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2b0d022db1dbf309474ba2b1d80d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53e709c25e5651f27ee2dd22283b8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17359ea6f1a94317bf7b48cadd43c16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802098e83e09e923a371374b8cb7c9ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747369fd8ac30fa3aeeb05f41aaa67b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bd17ad6ddc71489276483124aa74e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69888ca37e14a0486b2db864dbb4839418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa1392782f650e887f7dd95b62686419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f644a9de1b748bcd54aaa39cb6056ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a6d818d13224005ea5ae15187d238421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d637a02e77250439a756489e591a44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ed2c3304ea0b95d14e47bdcf87ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd98820e590ea5c2771513dc26092424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806498e5bfa7816932aad16f3341c8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f587eb258509e1e338a51d98c9f3ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b403efb755473ee22b0e9d0766a4b80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21006e248ea1a6618c462e9dfc6f1c2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0399df7e158e220d08778390fa49d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838298d25861b76f1b6a9e5e0c32c20f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c702e701aa4d9426b990189daa46e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921f17342ac21447716f032e0738f13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c91500c2f97bdc820247251fd154433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86469490df3b1c286f48517878f7d3a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e53027ad3480d964fd71858232298b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdd6ee18d0f39fd5d3ca928820551c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63b8106244aef5a499f459c8f17a99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03627df7475ab28092aac640c24912d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f00f1e047cb51bdc4c343cf91ecb73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725cbe76656c67f93ceca57cb365672440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e7fd9d1b513edc580e88196fcd6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dcac22d9fdd936e09ca3896dfa23a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca42da1d71d7995454e55bb4eaa28f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5c11b7a5552613f040c6390cce6db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ec15cb4625538a7a3f1b700018a3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff51b2244e402a809aa23634fd8f0bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b08024b21f1131576b822b648f116447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d87af5398277f92d442a4ba2f95d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eede920127da3636264f238b87c03a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d213ad375de0a6c2cef98f883abb483450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbba47e1085da558d61588796f335d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef33c3fef8ca37ac35d193632f2796452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a12144229bbb2a0668eec0d958d205453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb2e75f624c20f88a46143e88ce8c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e339b0f9b4d8523eae849b5e13bd5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac4b87c68ac8cb2e125a5800bd5dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aead2f803b936f9bd63ffa6a9a413b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d70c20d995eec3937d9bc59b1fe48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaa7089bb8683bcbbe74a4f51bd8a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15eb747b7a382d5bdacab327ae33c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01b395bc8fa043865923358300270e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25231bbcbce1c2e5904882585695705462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eba6d6e9bdac9d218352dcdc7e2e94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bb0f9e4df23e2bee716b7fa7ed4fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7350a23e11dddb55afeca1f538494465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d170aa09d60817ef1a8ef74084b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b185625f31d34a26edbaf8c6af0e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ff448c9e6f4495d09cae54d3fbfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa3b0fb9b77a7c51f91115d1037bf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a3bb2993a776b1f011a1f04063958470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1622cfc6b883c1dfb45b72dd329bd4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e751063d0b4799498642bc30b17c82b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1383f6bb857171012080cd6fbeab84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695d5ea8286e6843ca2781219b5428e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff67b334af6bbd74959bbfba0216c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c88a373b65390eb95cd29cdc97307476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8eb900eb625374e574fc98dbace2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9bdf27b5d57cc573027635bb2375f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969aebc0469ca9decfd722d37bb020c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c6e212ae8de708c1a1f32fb273786480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0aed7cc82e9abe601a428d2bc691c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aa49afa7a602660bfb8844678efbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d81153366234532f4cd22e82716d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f555a95fb8930d350a8e1de72268eb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9f6d122e12df5baa5ea720b563f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7ff25e2b24a518420444b1755aa53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55178d7a42f95d6eeed3d9ff79a2d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf3d525a551fddfb370494e9735b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d41dea61e52baec44a1d794e22e5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0117444e73fa0cc2de3d8365a9a317490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f89cff9529cb615020a32383f47ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36aa0661468d7273a8f055c382bd81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60235a30e67e0414a59881dfb605b9a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd5333e44f39038156e9937483aba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0797dbc0fd873c06daa4d376526e6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722586f30e2b8143918da4a6e3c312ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87066265b9ed212c4b1f841daeb5d58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4f95e1d41ec66714f8d7c6b53c46d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17271ff5754577dc87333315c8bbe1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0947320981756a6584b1777446de9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e179051212e0ca366d5727c85c7ab3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084588dd64bb0779b2c90c72f360a185502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf085815a2d34392531fec91a586a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546760a5b0d9c18b34055a46e2ca4bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0376256fe3ccba16ffc2d39043ccb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b58b4f24c608215586d49b561112506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff8efed469ca16c46dd53877ff32f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d7f5bc0939cedb6a077e12a14f2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7d5f801303f27b7a0a8e21b802cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7f0534514bd5297866f870564fda4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84205575b9bdcf53fb752ac981fe4c58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39bcd5e1a49fd85f54528be817fbf1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a537040b29d8e0e3b7fb73f38a4dfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81df01b169b4cfc1bb28f9f7990e03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08619cb7c3c95235dc52986043c0505515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35164c1430c43921096299e53de97e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d55b9af2c5f6444b95a071d11497a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43e9b96e342335455195baba0587af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02e3b7cfd0e072b63f58be3fbce390519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4fe8cd6c311150d8f205d54ea2376520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05a9ad15cfdaf8b13859067068835521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed46515ea7fa50e8cd0ec863a1ec0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f409e7a5023b1e2758f55f654de65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e4f67ad3aff3552982b91ac383fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a516cae87a62967816db6cf64527525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a4dd4e739c09b447b8c22e0d75ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507c971720de1ea12055ea45c14447527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a20101f06f6fd35fadf23ec6fa2a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb2a0f6c5d8072c77b99e47738861a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c92ee5e2a3b7512f615bd4dbad53f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20b66d9f60af50ffb5ba56ac6354c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca64189beeee581845d26daa3fd70b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f7d6205ffa5afa7cd91046ee46a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbcf63fbace89d4c7f323b225a5a9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61258ee220ad4001534a20679fc44775535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef142001ea09f1d621a5add7fa6be23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f565b4acca774e9c0607d98633f23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a713ac1fec656c0cd2f500a9844815538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e5c6ce5e4e8704efed1b3998481d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8397b55b9bd370513709a9d83b17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be7a5a9755cb303095a397e5063ad2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697e14fbc96832cbebea9af2c992d08542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f278ed7cc66b5bf899002f7d01f8769543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7023acb750a66de4eea20dd3e893c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850905788b8abe30131e4eb931368e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3d68e5d5d8a3768e9e358484a7f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbcfd798b8cc0865557304df22fa58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e147d54381d226b131a9d5ca0a0e34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f997466be654a588d81cc4603463d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e988802234a32edc94266ce6d575ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012002a7354b52ec67d3bf1ea254635b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1681a3392f8c94b4ea24e136c1ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975f60b8a106930eda6611561d65d07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aadb0063606de21f15162b31d09a47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73f0e79705f47e7e52d49d76569093555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136e10d5846ec1c8d5f3a3b28fd8965556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a581cdce4b415d1a007edfd5c22698557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce8ed9a8932365a64db8426ec493c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476021fbc70be5f93259c35cd89ff51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8939aa208e17624c2acdcbbd63ca9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6483016ce42ac1aa0e506afa5888db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15306ef9cfb42dc3be4920eb0cfc3bab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3d6acb9336ccf4dc0b29ea819e8c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d26cb88e77b6abbfbede03764000564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720796017b353728e74b2a60fbbc5a73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99321d15bb9188ed0c35200f0b9bad50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141a26d245d1a9b55a83593feb8218c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940f6cd33d2f01774ac6fc9073c843568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a09875cebe98c593a34b1a3e5a915c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90e52567345347a7bfa93da9be92eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58fc9dfee3ef82b75e0812afc75a42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384c3c2d03f24e69dc9a5baa509086572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb0a2f876f82e15c09692b49e0f34e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893cbd76ac3da5e34c0359b2edb473a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fc84900ac1d04ac4af786bd884bf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256be0a5c577913ce8126de400cd66e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fe544986f9c0c732585e586ab72b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb53463ddc22f660a56a81247a879c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107266aa9de980ba8687649e037b8ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239344c33a47166f8614df7db66ef71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641628b5e2cd2631866887f39d5aa0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e919664424f3caf76941ef79d8bc48b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf31e3b6c513b2c128f11551100b726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8616dd614f151d39c3fb6b4d6040925584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036dbdb54de336acfd51749fd7b1a90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da120df27f330e85968ddebf7ee1f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2f1ab9433d1530afedf391f6eceb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596209931a621309f225849cb7eeb33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c5d8312c511dca7511e8c107a349e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4636b5623befb6159ead803e95842590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12727bc9be8517e74b4727232c959778591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d634c42178f79e64e6adabd805f517592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121e7271c33e4c71921388032acf07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8e7b425ae11bb0a0b0b07e58aba75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0dfdef50f6efa23e3478d52af0022595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf7ee8eb8ae4f3d73d0027c1ace192596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f87e1c0994002e735c28571ca3fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843f59f462eb066bc95ebd1b0d6050f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b78400f3dc067d83c455ba4ce7175599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc127d8fa8f2f16395f7e7d82f2a09c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c45d26d078525b111eff2f6098b7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca2ff15d2714cb592cf804e6524fe5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c9100020a7d65250e4b5003c531c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf36e49eff84f99f9662cb1a6e528e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87abe966e0d4c1e0091c72054dd87f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afee9baa18a7b5db545d09ad23b6f20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a105431017229e764fd502d3238ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732672fc8391041123d447926922c48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a248f824ec38ff21f80f607f3f6bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab1535275a74a63c0da98173a48a5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaaab8b4a75874fd98110a80270038611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ae81279129a2138e3f3a6749daef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23668fed54681f358efdab867632efb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd4226add971d4723a134329db1f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f40d7e48b91b68512193a694817f23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d871ac15cfba25f1d356d9c85e10ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d1bc3a1f95e2d8adc4670c1a0ba5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415fea0d1e56619fb8359bfffe3c56b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5e05fbead2f9509e8288235a95cf2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88309baa0382e24d49624548ff3d8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f85f84c8a7e9fae93fa26da73ec86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b36e81f868b62be5dfee09f8f4921622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49250c2789008e28ce401194112f865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983469f3bf3a4220b8d897e46830f4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6b56913ed97ecc25e4c765e46241f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e822476f6c0a97f400e310a91d24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153f95552d1706370ebb8d529d4abba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d091ebc8518a10776f1ceb9c3dd1c8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb48a0b727e2b37645ff8e5436034629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af09e9a3e9dc94bc14c8006a4b4308630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ddad79b11187981a38aeeb064c1b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d0a2e1e1b3bc8f61341a7f166b8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49fa522830481b0d31cd586667e1b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5db01e20821d2495cab67d69aa7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef482634976fedae4a27fa619a94a030635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9da51c7dd266d3d270343c1f123b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeaaf57eb6c5edaa704a05f6e4f70f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878684469d8774940976d71c483b50a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6773bc8f2a1a2c4d0ff6ef8d314da4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03febc1f4be01736b5122780a527615640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576b229520a0ccaae811444418d6ee0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe8829e2e0edba2a5d42bbdb49c86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586191536c92c6914d1faa080365f22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6a06c7d2d3c234c8bc4ed87601e85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409856c11b5a1121e7431c51ae4f69f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fb07b16b0b2feecc5da8d63708440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b1fad9cf391ed6df02aaec76c255647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b195ede2b8265cf65839d794fe4cd7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920d4deb436bef9338d01bfc9ed7d97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741c0b168d6bb96b63cc4d59eb330dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e9ad61c9535d629abae55f364cf5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03a9f3c0a79740c3ac1c8687acd7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e3fb8698c3cb13c1bb0cbd76042bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1118e6b841b08dc6c23aa743a58ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793afa23d63891a07bc571a24ef6ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67438da52307086269fab16f31434e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b23e30cb14d63f9eb91a4a3943db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb80476d0942ac4981c413aba57a35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc834049e0811b06298289f0f7739659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817257cb01fbfceb496ed9b9a856082660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c10be506b211c3f2fb3108e51f694661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec3aa4241e56ed99c3d0812e457b42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af401b5b09ac1ba2c5a73b065da5513663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f23f4adcaf6918694a1a01eb6112664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfa45df001aba9776f28bb6f068931665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24a4f53af29e461bf6a290d891c356666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a66d0dca72375100a0bb022bf3e15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e077de35b9fef4056560c1376126059668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5053ce0495cc2e789c71ebcb9be7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641804e30d06b3fa39a92a96c9eba884670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee8320bababece8e47791ffa114f39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3908513651b3683223bbb976131c87b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127534ddbf2ed15c2158f2b9645e604673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae83e0982a5191e5fa58a99650184c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93837448d9362f21c3a524723e10ad0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ede34ddd4ee186616b539e907db5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e330600c3e2773454b5570019bba6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d063636e6a3c8408bd5ef398d0a210678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3aaa3bd4de4e4085d9f5910ff6293679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891bb273ee149c6d29b2ab56fa0c5b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27375ba62e283c2c02fb1a97c7360e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f51a3109a37afb7b90afeb170c1aaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92796de5b3abb255b82a0046e3e81a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c24807c327ad0f9f92ce699ac0989e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f732c81cba837c0fdb013ca5cf23775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0440cbb3cb510675b4f3dbedc70f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51157a801cdd6dba95239b59baf3c748687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b4be53b5036b8e5d208914ec5f558688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49b4696cc529b0c29bd259e4fd7315689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317f88b499d9223c2f01c28a763df25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58080b409037789bd9c2ca0b7bc44a5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3607f64ca2c7e818a34bb6ddf526c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea704e8ae098eedefe03006bd8e89c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906737c83c614462ed695550416c3168694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264289644759ea5c16b2cdefeaaf2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9114e6956f7ebf1459c752e570cc96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470fe5260d1cf548f707d6dddc6d716697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bfb120199ffe6a779792c2b5e7c16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de7067b5ce9f3b9cbe86d4b38c47b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3d028d7c0a70a1d9a6c665e11d789700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c53198cd3398b12a6f4a4723219f77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59a47c76a3401c11e3cab2838dc6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c87edceb416e45404ab88a98c029703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723cffe42ebc0861ecfcc5dd2865e3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2f2254b106ca106329213fbf8c58e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288aaec18004c42b36b18b8cb6a43d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eee3a03413e9515351a40bb677bf84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178999c894a8613f4f6ce6f1713ecbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f80fce97a3593ec2fb58807ce3c126709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef62b663051b33314b603c1babe2a1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e299fa09e8d8ff3c9d9392d40f52f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252364970a22c43a6e16e728eba5942712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834152c0957ce41fd9f6912ca467a5c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cfcac99abf47d3b2441658eb9c1aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eef450de9b504c8725025d037ba535715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9ccda6826f1d05abe91b00dff700716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ffb6dd9cf259afec246a30637d2e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e36271ce2210910f04ad4a088bda2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa89d77a0cc4a5b8bc7624de6e1db18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784950524982daff91478b069ccf0a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc44298ef6286a5da043635a08103721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce62c715059c0340ac3a1c408751bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d5c2dfa7ea162a9d6eaae1cd9e16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fe1bd80b51633a747598e6c546e16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab53aab7f77efeeaad80e3025684eaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe880691d3843397be2256d78cb3bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a77040f7316bb8a3d07bbe69fd5a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a45be5bc7eadad7099bccec70e162728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eb916aa5f5f06ac59d7c6bfa17216729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68f81ff4c4534d16398fc1c435be04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e00740224dec717d1ef3c8a6e487731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5196f0efa6bb41864ef971e38a9867732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e484dec8d084f31c1e1ac14cdd94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8f60fe764d92cda2951078f75d19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6444cd34bea9413135a494b69830d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd63b06405c3d972ade51a906c1914b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab109ebd8378528e0d6dc704c51603e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1eaf2045cc1875835956e94bbc98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd8dfac8cc75bd8ade6e5dcb5b41a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2138381362d28f200f4c9c086578f02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adef1113b10d75ae5ed39fa988ee43a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868545eaeefda22e02fa52d82b59ff4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbb3d593da1a51f4578a08f147747b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac1d37c108fb1f8325d8eafb0de1e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b871dde717a74b3f47ffe688eea8cc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8e3367082f52e001eb8f73bd1f85e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee4a03f056465b738975e6ee89e5b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb03dbb48a44a8023f450378fb7be2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba14f4dd4ffccd3532ccea6b300131749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf7910fd23ab5b8db2bd80999c3a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba3d1773ffd4be3f50f24d9fe95b00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e433db04280d88431a94799c3384f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fbf6b5171a7b3893f425f04e1c8ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d74657ee361d151304e9cd4084187754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43226092ed537e97af05e7c9e3b2de9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d446416cdd44592dd2fd07a855fd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44455562f0db7765f0f410b17ef12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16acd8e00886b2b70769136cbf345e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273be9cf765c421ec35413c96c499250759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784098015cf351bbab66d4b182886eef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f81c36bd2d630a49ee8da36bb9cc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d697f9a5e4bd17eeffb9f162a193c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06cc7ededf9222acb7338e8711ea0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c7a11e460cffc3687da825814084e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0906bbcb69a6d78cb59e466dd86a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f828ea0c379bae9e2cf72938c8ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd45584227e701d9057cf3477e571767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>