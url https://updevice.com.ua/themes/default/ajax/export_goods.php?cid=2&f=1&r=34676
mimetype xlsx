--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa914a11a5c4c7857ed2db4e2e74de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15053413155bbab3d88b47bcea1dd7f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b90fd9a57b3ad96680e7d796717b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbbfff990baaef4ac966f75524cbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d968f0fef5225b1bc6c0f5a082b435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f9553a4d36ced616077c9d3e146776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef68ce7237d9a572541ea67b2640977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a61dc7adacd53d97ffa159316586c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889307285c95da039f073786cabaf5669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d71a1737373f39bf0284b5faa8aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996be0a6ba025a55a9577f0e2a12b3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3e2fb180d12994c1098c4e77fa00f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0d361e66215aa738b6843e7c58f8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fcd9c4ccd91345222272deaa41e2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4964ccc99732c440dfc0b7609a4f56b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11890ddacf683bd932ec7ac2ec3aac0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916371646dd9ff5cb49cf30853938f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a9fbcf409a4f3586a1076977c8ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1045dc6eef8dcf76575b7e211aa8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b97a03f363f45072648084871c2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c2adb42ee8e18cec56e02d6b8078f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3140212699254b769a3ffdf2c280f5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d908ae23a7304c0f258d0a5ad203e9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69715a7e808cbe4e3b51a3810a7481fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387368dfbd73da7f06fdb8a8cf57ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b7bf830e43457c4086f08eec0a10826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f245028fc412114f76f456d957ddda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffec1b3d4a98e7c69947a373946e8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a5554add39f829fb1769908af16d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b834ba203c6564ee48ecfd438a17f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66cb6426c7ad76b801d24572faaf0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb026e8c9a76b5ec2c6cda128d4d1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99e3e54bedf2328c2e0629df8301333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097d7769f105c29b8e7eda96b79ac7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10f7e9d4c70f9abf1364d64e883e4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abef47b48d6d1b6598a7f518ed891436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218e600cddf5c90cef21cfb68af6acf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab81e32785dcfeeff0e08437f05385938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577c38dbe259cda76ef2e65f14463539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b5cc90dbe7da774931fd94352b3ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b390e3516334366d0e78237c7d0f5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e27961cb9d4d96e104446417b7c2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7ba99cfdfdb68300b004de2e2a7d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cb6e3d0b504bc300ef545f0d2ba8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c478d0c692dbab91695466b83e15b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f04a144351377e0d1c8591efea9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd804cae2e4d323adc9dd8923c2a4eeb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32b3ff1964ecfb3910e087a6d04a4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4f7b9af003cf43ed9da557b4ed6ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c3d9e0e957ae973e82a634c3591f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fb0f39347c10a4b029bbae9dd115c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe66a07d8bb3b6820d15ded326f035852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b3587765bce247191c47e6ad636b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533ce263613e11b42c7d849590efb6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839816c0842e8ef563c085056d8e6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a1057a156f2974267e2bece2e5c3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a099308bc5a962ec3ae816987cfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc49b420d12a360d447571bfab2e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c64fdd1d75c89ead084faed84dc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffaa10e8c08850ec412b16c13f378560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0474eb1331643becf937a8aaf3cc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3df30818fe92811e874dbef8935eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff1000833b3d99a7e19fe6740e193663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6119c6b59bfa2388649852e80f6f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7b022172460ff3b07bb1ef3cfb00a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932c23a5f771009a36906d5d9819b1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e098b2842da87ce2c4a0a664a96ee667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5c8ac89e3f321eec47280d76cc85268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d658b2e41db553db1798e94f9c43d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97b3feefa1d121bf49e0f9719ee2a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455b2a54d1b6831d4a11dc3eb57bfdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc182572e0cde1a3c2afdb8aaa8247872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23000df6b4d5e72ce876053f81ab2ec373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bf75068b9c1a2e99a3ca848e175b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782341f8baea4bcf5a781ddf29a460d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e73534bf9569035843e388418dbde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f933b216095254e0363c933b6f2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c171bc72ed7a15241cb26b12060a8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0f4aa749f43872315bda1d1b1c70e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2470e2ddc3d69a15259696146f0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb221a5e4a11e59d285c22e8d83d9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5481b878be555ee359289d4a82e78d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0154c7cd960d154e66daa50cc5dd7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d172ea7d9b79241d6b24cab7f974484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4ecc95043743a6eb958f4e7b3785885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648838e879637bc2b1f255f6f05e54dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb8494427e255f955f80cef42f8b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2672e8c14b46e974bc99ae5b611288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74484658f9645d9eeb09b47b9516dcfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df274a1f4abed33fb34d4dd3cbbd70f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539e846d3a0a35e1e44bd8a7a0507d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7d57122a851e32b23902a71ef1b6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c75567367ff916399f80b5c673f2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b65a6b79caab09d139ef331bff03c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7918754b615b37c5457fe5f6bd44ff895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c3576f04eab8c3103b799ecb54f3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bf25260733fd095981244bd4731d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414866d4a1dd5c7332e7bef6e33d98398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacf1a580b36f7440fcf74d61d7881899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b90ae794b740cc8d9b599c83a42f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333b5b3d1f7c2c1663abfc59549525f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d139d13f9a06b24155ca43ba6d601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458161f2292695ed4972946094ade20d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a779a11c80ad20f9453a8d8ff3047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab224ea231a368da649bc116f0c84e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86624d919364aa0ebaa480c1452f2c08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb5ae6d083dbf115f4419269b44e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434af63752779a90473a2ab58a09f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b9f3292c58bcd0009a484e5b01545109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cc466a800b2c58a56cade131f0fe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859cf730243c7834b5b0c17dbe3411a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6fcf2e3deac5dc8ac19ccab4bddc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138035497c08f3e911882a36d01bd54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9928610002672b365c609bbe32bf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c5f2f70b9e62aee8099e68a0579d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea0175d6e2ec718de82b644dd1e281116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d032347692512cc9ea5ec2ea245ad32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf2b63c7259ed782864c2e36ce9b5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c7d9caa8dae32d019375d5a4d36fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de848b3a684b46fa2d306d8f41a452120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc50dd305413b747bd69325525cf70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e26131ffbdc92ee31a43d63e556f11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28bb4705dff74cdae3894d0ed8a655123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d815bcd09b2584478cc0ba7c262b6dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1e2303df364bdd5e3dd8426b10fe2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0a4e7f65c0139b1d8654004a3c141126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f604c0ecacb2e7b82a3da64a922a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f802c81ad90b3f5827262af9971e97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7762e23dbdbfb8f1cd9060c13ae5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b59b8b0ea43e5262bc97d02155fe8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d18aa42f9c7f8915484b39a43142b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7565e7b2b63d73badd90ea24a62154132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ff58749ef46a1661268c88f1ab15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6219e0567e3c3f2105d0b1e219d9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca43ecc8e2188853dc5c326e5bfaf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a70962234114f52907db4ebcd4e60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6cb64f36238094a04bf8a9f373e5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadde75c958638478675d5080744887138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e64c26d15512df1ac28f553c6aa0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6b643bcc782cb704ac8c17e504c15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146a3f72dcf5d02c01a2fe15832820d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72873737708dc96c299fe395788f23a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859f699d1718d7e86323cfcc3b66930143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ec341ad3de8ef08bda362a45840c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ea25ef9d92e92debf9bb4a29194f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a902b7794a1f3c40ae77e6372068146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715ae9e871ad45d8c96714c98398f5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b838fce1bb17ca02340ac4181229b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ff44b01948a4f6f9260a9e7eea83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb0a4b2eab9fe03e4c23cd4696e9fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62920493f6e9b0f0f939edc54a9d5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33d5f48a61bdf548733b41ccfc8363152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf2e005b1cb8a71ec0bf1eddeab15f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b40a576e5ef90ba1e7a51ad06b9e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023c236b36f4fa8a98654d4ab696501155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1570300d3d9a09cbbd8f70c2963340156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee8e0db96958ea9e49faad591f8dc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3605847c1e81a32b26e0c8dd1abc53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332511acda192d2806e92ad6ae56accc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f3bf92361baad9d0f5c5573ab2ff6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d709ed2ce01e3897e7b87bb035ada8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc70a04641f4aac4fdd989c001622162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e984293dd54b2a13657c4ba88ee2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea43cd6816c5fd36308d41e248ac3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040673a75c2d246acc5ea572df753db8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a67082dc3a94b24111816920dbee2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84246fbdc4182cd635a6a4b047ac6d30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc1c8eb627b3b3963bfa9fd1b9475168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb50ea76433ac0625f49bedb5bf13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd251493701313039ef2679be35294a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31761228da4b583fc0ba53d2faa402c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6328a389ec9de140f1b0c70c6b2bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6501ceadacc0af40c509a876cfecf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526075fd94cc8aabb4416a9e2d8d4d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd3d5d08bf8387df2e11d84ee9006a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c353ab82bb853963481ea8c52731176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415aaac27274331c7e6a6841a51dae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4948c3b9358a0797088002a3ae5461178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230cf4b2591658c2cda001d7592359179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b2d89bf6f94e452a7d223ce368793180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f931739c086a667e471e9e9983eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df29af5fb57e7f577f8ff83c6fcfa1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ca6d56549320e1215669ca7fa792183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e2aa502621c70310799dd294c469184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecda019370725e945ca310dbe6c2ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8251b3f2aa8da768fad830ae611c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056476445737dd4e1f7d5165c1b50d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cea7c950c2e42fdc8f134c853b265188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9a8c320db51f361379556fc3ca81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae8010f2a4443921e8debdf50a12cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a636cc13c72a4e17487c1b9921c441191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fd106b51874ab7b82e55a4df24ce0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c2296d2819a944c73e794b99d856d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0559a1f620ee6a7d36fa14384f29f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41b0b06d82ae8fef2610986c7c140b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ce281be63556920faed1e55561fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831ea1370c8b9f5ebb585794ffbb622197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23aa4fad7bfd891cf385389cd663f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdea166b157995741c5a499afac7c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04193e0c3592b1db686b6db853ab46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ce6ad8e5f58646613e0ad4174b099201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124c76d986d1aa29a2c1e47c8453beb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61560c45b3108ab88e44e1ed96a3a2af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da720daf65471e0bc3c48e24798e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c273bff8e46e29597ee310a3ab7dde2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3891ed004cc87e47b97ea4451eb222206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5470e587098d1e62879ac3bab0d3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873416f54680e6c54627e5ff0f4ddfca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a721b7f9846d6d0b0f6310635a6a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0139aba2bd2b0eb6b4a415d6bfe9b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81812c990c43cb4d89f6d5e177a44ec2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3de0fc4a778a6e4e5d2e9b3198977212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5540218c3775a7ed59456af0655e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f4abee275d24306519f7cd7ccf8b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76317db0c57bfa141cf9200eccbb70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5516d10512702119a28fd8c27aac05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df188bd9e052dcabc9e6593a24478f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5bb70264fb00ad3ffbb7f09456e2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263435af7da621cb81d4b92e7a74038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bacdec20ab95ba696e2006cc1c9e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac171cb47a7a58267fc3bce1f0f4d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de79a3407c65bf099e034a311cab8ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6d529e086b39b7bdd3b0414e8b3ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86300407fec48534e7071c733ba0f6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279844daa6b4b56cdc73aa0b9950ef4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affdb40eaad9f6510efe9561b756824226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98c1c0df96518a388bfbd84325fc76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eecd780ea0dc0ea822c18915e33276228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb38f8dc273179d06d666bcad7c822f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aab3fd48f99f2ab98705412358c77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782b5aab4c11197110a2adcbd9c540b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad2fc0b3500417da0022e170eb740c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f2bf66f8fd457699cc37db34cdf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d0814dc2c958923c017173f11c334234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cb8320972bccdf29565d3da43f42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c925977d8d28bbe575316e488fdf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e82c9ad1d707da65a83249276bde4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dda89a1f952a2dfa28731ec26c433238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853def41e871003fdfca13ba5b8e7bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f97253a0f66538bba9ae0304e185c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0ad248eed1c9bcf34036bd3b24146241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8c94b2dc48c9c86aad5b4cf89f4e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ebcaa357bfebb3236415212620d39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d70dd22a5bfbc084e5b7140e37aa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c34c9b68571836bd6afdda0cf8c1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6a6b36cd1f4897bc98e4278404b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048629e53318ce276dd815907df8743c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbbe51e70cd78286294eab4d4a1d73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d745d0f4320ca1d2a58465f8f889c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ae61b8aff9a5bf42e7bd555c57ab1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297fc4c55e1c473cd78b912a7605f93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b05fe6947c67c33614fefce35fc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e3c1bcdabf87401d889ad85268e40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e47aa67c83b275ba21479e6281c14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd94bbca7e14d7bac0a4c7423f18ae4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cfb579baa8c653899eabeddbd0488256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0b2e469af9a63d2312dd48e96965257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216444e39a8f14fcd3059b1aa8bc6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b850e3961ed319269d63a2f78b5f5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aae3d0e2d1f11e82df795e220cb8c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42daf871ea427b706454e3d6db00ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076b8a89236f3ad1afecf5730e0ed3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5238e96d1d97c890e05c77867496fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781dab916674ba45c666f8a6a6376ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57184dfefc2f0fa2e510651befa6a799265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9acccde1cef39c86e54d56814358ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ed4a16822a6521f2588d02eda2b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c832c642d731b46334c4d6df48167268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ae62cf2c8313ab05c161c941810c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6344d74d6018878d2220167a25678aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e4ad2b804b8a1165a4d438f2b016271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e9b6e0830894f5b931cd38faaffe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0cec0ff015ec6055a698abf6d0144273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5fa9f083f6f17e52d991a0a66a312274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3dcfbe1894073e580a37d92c72d58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bb36f3fb55a6398ed1206b3cdb8c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cbdb44693ef7892e8a667bebe538c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed88ff03d418b358c4a53b107b26d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3193b27e62bb7b0fc48469b10b1f30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f676188f5776f58f2bf12670e4ba057280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66bbec53e9c8849a33bf25a37b2c6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a81b9f2594079c72085624bfb14b33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37b1ed45c6fea4b74cf5ffaeb0106283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c60e8cb77eefb56099ce284125f3c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8268a21008a719ad4b36ab4e7645285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd92d479afe8aa65e2541d659bb26e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c2c1d957b3927b744486bbb18d059287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b05c7d5ee6ca3d0b8fd46621025718288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b32230024a5d6758c7e6d6799669d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8dd5e8f058e209b31fa69971b377b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d66899461be5b628d5ca6d6e1d63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d8936258eb982e749bbe5f8885812292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306a5a41aa451b7b64bc46cc1a7983e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5477c0d8b2cb8a8470271ee3978fc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dbec28377a9fa92a35348e34f6851295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baa978e1db0175532f19a6dc56f787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eec67f2d00081ef7030af60ddb962d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d7ab11f85e15df4b242dc20c90354298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318f96d9d70e730f986a05d977ca7ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cfdd65150b7aaede4e38de63cf19d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cf83da6a38ef54128871649f1dc6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b656450801137856a909a89072150f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a153b52f2d37c1ca68025c21095c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef971dbd6af4bd08ca2ef084b6345b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d0aed0b645cf0bfaa3f658eae41f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debecf09fcaa4cac15531a26e8000833306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b6b9e03236e89a31e2b6ebcdc26dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5519697520230b8fec19902e07751308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458474f8ef4417d80e8885acc007fa50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12fd6e4c2b9c3bcdfba9b1bbbc4a47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee7b1b9538441c171e4e079409f49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34fa8120b914fe4e4788df0a3f0393312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb01cf7c398e89dec6705c1e34a077d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee01ca21154407b4be2468dd0301c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dca0d35adca3e9b0e86dcb05427ff3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f3c12d7790bec75b5503163469cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce8b15320a0c389688feee57bfe368317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a607e356947dc6041832a19d668ca18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b4a22fc39ff5f40caa5f00897a98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed11a8e51f66bc0350a1f37e8c98ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021c6a972dadfd768b322e675abe6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7d7f80927ea76b5993c68ce691703322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543fcd8bf64a1460fd25baf852089fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a156f4f64fe0bcdd1db1c8e49690f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf98e3f6d3ce571840c3133a253c895325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281edc6db6bf1adf0c072adf2ce81277326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85e0dbbb5554f2a242bb77030df98b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577ba6aaeaf613e7b25b5a0f8456572328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a14503f57818958bef39cb29e55342329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26965134dfdfc48d2c2ec6baa411eeab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caab992d9b630e305340b235d67e99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f3de24c59f8f3148d78b7bcfd882332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8705a82ca5a0c9e22e9a90648152ff8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c28d32202191a8babb41092457ee9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b2c1534bba09bcea57a06d25c8ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a0631df2951298298f9896b536fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c901d7e32df710ecf087140d5d39d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7c296896a3871462f08127115b656338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf3e5f10cf4d2f84f8887849cb17d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1bc5f98db3934e6ba068ce9a5717b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d9a43d3c1fe82bdec4784b9cbddab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60456d3fd6981f93adc39f81706bb6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a9e1f7164a2f7d0e31ded0d16f7ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a4f0340b6f1fffaf1391e08a6aca5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea11da9f346d7d2c6d579b0f2f3510345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf58d78faef364e1319c3bdfa4bc39d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c2ef04462cb68fdfc7250d0326b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9fc4195d7def58376f8553079039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0962587899f8d1f27f06d3bf417edb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b9e6193e398c0dc86a05ee54dcfb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ee7ab9547a0c7de438ba643c5d3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820a8824b4dcb1a160adf6e11454e99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303fd7d6f33d8d59c4e7b7e4e37c19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c4ce1a7e7626b3beb844a683cf62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1ccdbd01c2e9b4719309662815fcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f67f9f5bf721fca29fccbd1e807c81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687c0cf4c68e04146f7c4d64504b84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af3baddf04a17cc8f98b7f4890206b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05535d46cbed8d6340fca32f51be0ead359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbde8ad9212eefe104eb64c2621bded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d329f5fca3a834d085c54731c5b50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e44331931c3ff1eedf9188e5985e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498478e025ce91d96b27e14b389d9114363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f080564734e798dd41c47f6c1ce93e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ada7c39efac6a7395666b27efb79b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2309da535b3de5c0a7c803fb8eaef0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4024e967200dc7f7d1a7cc41d8860a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6085ddf80fb3b5559bd0f1954eff8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f35d278ef3f2d5b27b5bf7c304e11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc67a585221229668f359ff00ded802370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd053d9086125b6aaac9c7d0a24dae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a15ef2f4af952f8f970e295f0099372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bae314fe9f11385ed19c07819d81d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3928dffb9f9eb7adadc0220aca7a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df9894f096f2d4f03a3d76950797d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49e6f9599085bcddace3f320af2fc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def381db831867acae41558d6a554992377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff465cdf210cef9fd7f2a399a6bc1e69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58573d0609f5c0dbf941a4017799ff5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7cd266a251b415ebc0b63323d8e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec29edaf1b563c390a09e6b3c02a54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cf99f203c41d63d6dabf0f3a8a8f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83895c91aa7a5c4504377e91a829b00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b704127ea041c5babc5dd9bf96fb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da081f9f45808f5c6010725b50d83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec49e6c037bce7eaf299c57e5651d62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee45865ad3797ffa1f64d02f03ed671387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea65f9d68d6346b651971d865479e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1425816348e3bfb84f1740a881d40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff8a52e9c073dc6150a2f65c09eb83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f91fe8cbe3c019ea21c748c34532b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e23d6e859ad817d35b5ab5826bcccf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7226175df149cd75dce9d3a580b8ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3874f644fe745e8deead62058d4963e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104e10b06684c17a54a55dbdc3e9617395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e4254932565fd19982a3b3bfab9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf8f043257377f0d416082c162fbf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb996ea089549cf8bb446c5cdee678398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99389e9855da6dbbf3b538fdb210ebc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f8500606aacb9c371554119557290400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e668a9aa32d4ab4a6827d8e96dccf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4d75ff6d44c2c3951ca88765da6f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781df732900c82a57fccc5826ee340d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbd5e85f29d731ddb18fc3efc4c820404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f944737fa4d51e300e7b0804c6f7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e68bfd4fb961e432347c3d917307406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfa0ee9953636e3e535da007604566407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2415d18cfba70ec94b9e02f4f8d4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c559fb0184272a24040ab70c6d2ad6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348328fea64282c3da1f22775cf48c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da357eedaf9f51bb63356e991faf4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be906b6f6fb19b90af56b64034b81d50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f608f4dc2c80031d7c422970f9860413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9bc8097cd93a2290a338dbdf9a8f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6a71ea562c7f1126e68369a943837415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c38ecaef6263a0c1e4c363210600e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2bcb1c95432c95347aaa94f9bab4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91554d1481e397063d14a4630fa5a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd7713ec9366cf6565cbb1fa7e5aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728fab4c4fd641acb5b9f5d01b08fa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e37c432f14b3579f3e8381ca2dd1c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f876cc69e44fe59426aadc7330b58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76206506126363f1be0c7103d70dbc21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b085b7c04e20fa3e802854661fe3780424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254669201d99ed9d9cd1cd6a7255566f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea204d94368381abb8b1e17a035d47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49a7749fbf95ebb077d8e1ecbee0ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e1c58a40075c8d651a7f4111f1424428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c91af964e2987b590b8832009900429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4aecc825ae9febeda2b2e370fd1db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bee71a2c77c074c55d8ead6f310d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22abf82729e191b1f991dab16731718432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c05be032aba65335888f83d8f54b4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555a629bcc9673544f3738e442d6bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990148bf11566a9fb1bff87f1e3571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1f3a347e8e1992f565b55234cec98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e43d67cc5f84d9a752ab69df080c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9669a4df92308794d756210afdc0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037d35d4d490e4fc1a754581743714c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2f5c1098dd81236ff21202b2d78f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd62f38eb44fe0c6ef1f151b2e832441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ffe8aa6b8b28ba9c5833a9f6504c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a39d91fab6371973c72376a0dbc1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b25fc52574816350a5f331f12109f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd35a1641777e7057d81190c7c897a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8f7636d0c995a6411b7388530efee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553b9258deecf0b593520a1529b164447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3413c3f1fe27b89f2eb1cf4c6895448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c6023b05ca77f20a3e07b5f3565a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590c6b2c13d48188b2197d8e9fa9fbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435273416e5feb3c5c32917c340b82be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c79311a0d9b5078a3a04067ac568a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24916f0e5bc51e2cd9b75109d048e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d2fe8eb182828916df2ba9adeced454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff50926d4092f5855dc4e927d9c12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9326272b780d7f9a32c756e5bf613456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f14b66efffde9f20cae5c0de423370457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb1c65e897c85069def3845d783977458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fa09ecfa1fbc80d27f2c66fc41fd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c09020e4ce90188ee6b0275682f9ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e715131f3812ad210e70b0ec92bca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a61897bb872d7bb998f2712abd0a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f72514d9fa6bbbd4bba0c633a8bc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75b939d2f9b177c4871f29f465c0fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653259dacaee979945c0b81bdd5dbb3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8f69aac01c390d638102b3ff8fe8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bde0d4a27307f8678716160855785467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fe7ea933cbcf8c871cd71dea998c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563b39bc9bc68715977f98f96cfb5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a28bf46f4e37597ea273c8e7e242470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836dab584ff31c7df5f9ee11ef521e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c0cbe000b8a37d320bd1d00b1cdd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173cf09ef69618ecf76742b8e27847b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a81a7d39fcea63768a110d71fea3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc0ab501bf679b24283e671ba03dfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f49743b7c4db140b11275d704913a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27793d09e7a9c478b97fa8b017007cfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983e925322532768997f8d5ebcb036478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206435cbb53f9072819e7a1c16c00a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83f1f31a793443f669484ab6872d32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6723f74a55c2d3d4129247c01444f2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1beedf2dac5037b328924bfe28048482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd674fe4160aec114cb5101de47b447d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b222082e461865ddf51f287ea4031cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df456cfc3ab1297a90b3b1a3757c8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9ecb179a975420668724cd7563d73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b46af5ddfcba6614c6d5ef692c989487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cb7a97e1bb59535c5944bbd468357488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0e37564bbbe6b925bb69f0f0f8af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbedbe7d4ca09e51a44525f7ac0430490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15be49e7d696f4802cca91981544e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7f19f5595f7da89bf9aac0a22962b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfcedb228bc48ce8ad17129b1f073d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf241587226c00d40c7d372c321d588d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e7a56b82e9601b5e819985f52a114495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c64e3ec3071a7808fb036dcf4e19d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de476c184ba11b97e9f3ce58971a3bf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce42af330d25b333925c0529b9d5c70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76794a1efce5df3e2512d213d75d046499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3027070a7684e15579ed2b8a41b622e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7c057d6965fff3e643db6454c9809501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666687d503b952c7d95201bad8704a9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7050a6821722b0d2fd81a50fcc85c1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65284e582506615330eed87f95994504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a2191d417e917d988c41d9d5f1de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75bcb4ede4e466e43cc16330e9b62c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd10469f874fa232b07314d7cd611e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1464d4c586f647319fe4a188440f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e94f9987b758a5f68bb1220090581509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484393c576fb58f7f61c90b03880dd19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2130341eae2966317ab7409aa2db8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a3f494ebdb6edf05552b15b1530e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a4ad0c1a7d544f1e195391f59df40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c4c3534cd9ad3bdce6a34654590b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3302fc400c110d1869775c6ef0f9c2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8846aca5e3a668cc4bfc51ec167f5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bdc2a04a42e35b9c9f1b489748204517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec4e03169c7bf227283e6ecb0e24c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6de385c9298e99fc1d61ffa5b6ee8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e69fcf5dd18a09fbe62b1881ec9d0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8987ac01c4380faa69cec95fe5097521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd396c3706a41ccc30f774f5d35deb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759e367b1310dc96f2e8633fc0d0808523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebc77e2138ff5437862a234a3087e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea010f7294c7de2aba1dc6c93a37aed5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c7fe48aa62c03aebfbd5db7c7f7e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0853e45b4ebf2e532b818f4b0e3b528527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cac37c676c61d2fc4b85e93696db9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab9daddb8c6215414be8d304003f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f9cb81f270bca50db9944a784be46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4f7bf8bad2652c470bf2b20325b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b4c98cc0afd1b870b2ca65a71cdae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c411eeaeee9e9755f4eb602c9720533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5942e96a3bd181c2a99d0b025185b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eeb28712c8191dd5924542531d260535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a2c7f5bd810d797b009a33e26b58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a6e221fa81667e7e5c79e5f672418537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ddf88904d6362b4169cf29b1aef9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b922abe7fde7d5a7583d58b6d3c9895539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4d778044df5bd3cb3be8a5e369c1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf3d6632ced2377d5d8905751776ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ec70ab4cab848ca8005b6a7e23b0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29574997ca8744f089ff31f0ab69f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1729e13c7160661acc15c98ea34562544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ccc705cfcf5b0a90f07278e08cd4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2800b2f02f16bb959ab87d364051d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed0a88c877e11956085bb1cd92632547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5279d8d574f4ad57e85223e16d8fd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b0dd6f1b9565db9c0fd115f3e08fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e116e1644cd28320caf41db90cd57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08d65d8876b4cda7ea669accab26eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f1455bbd674eeb94f1476c8bf03d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8e9b8e3bd9b7fb27348d3da8fea86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a963f4bdb2e3783ee88a6bb77848e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f205b8da314abc82fb18230c878f8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f40f4d4b09eb36a20bab236ad86166556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193201e26a9425a6d038528a57790a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea33253fd4440503f3468d7bc745ee5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b56f938d7ed5aa373638db89ba71b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62590a2bee7ebf01a15e382c1ed164560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67c6e3db5e08b7e6830a571d4ae888561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f09e93aacea6368abdc528aca33e9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e63573f3c1f8478fcd72a7b1a3dde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b5ca53874b2dfda3f6412faced68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a3c64113cded3936c936f7df5efdd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ebf4828a88dc1254881cd671247f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d55ff099e37f9b3894c1dd499d2fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8ed15139a161fcebcaa376f9fcd23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb841a93aa28044706c78418b0adffe4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e0ac2c0379ae3acf11f32343f6f5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8fe1dc8d1135c4df2f17a6fff586a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f8d0ec200ed9d4bf7182db3124058572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c8202999052bbc4541925488118fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb989447ed561e84fdbab4fd26b8dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a42ce7939cc456c89104c8c1ddcfcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50432af29b86c30233bc58785e506f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb476831ce9be046bb69fe7fdc399b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4678d8ee91b1ed3d84d47cbdc38b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a69db7c530eaa726edd8cb6881389579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd98440d163ab9faba01fd79eb199580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8fa8dd8f9eb19dd5010ace7b5c66e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f509f6b38ba69bf660a07f5dd285b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf795e818675d48b0f599e81d1317ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb0823f587b0220ea201bf2f4867b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd5b742ced171964cde14d1c98de61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2dd4b3c632bb54555e1c4e352e627586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fce5f3a79d6975fddd28dcc1acda0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8afff5a103c592eea63d0ec30421f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b99d4f9082653f3f100b2f2b47fb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d43fc29a3bec20852ecaa7353fbfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97192fcfcd966b8b16ffc1278acd2b0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e68e0a09c2d9c3262cbcca6dac67a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf3de5b6c1d39a447614f0bffb4571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2c2b9312574e53a3506f44a35183d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea063c9784ef25f01e7e199b258603d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f345bec80765ef23c27a25bc4e5235596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516cbc187e623641c540fa58c99ad32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf70d1c44d2b94f57cb2e637127ce8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c0963c3b3642bbe34e6bf579d52c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f30de449a0a43ffd523847a644a8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8bf37692f3c91386b785fbaf9793601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3176ceae7582b4ee89cd09ecb4842602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980c4960caf12719835aeec5ba2a16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990bee4494efac6f501a14647e2641b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83422e08ece09cd60259ffa12f27f2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ae7597582e985cc09e64df9f0caf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cca9f05752bd9ce323f57909b5e06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4781389aefcfea1fb545428920cac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dda292a0d59a640f5b7c35746bfb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91327b5d9d0d6073a6d33aaa57d81bba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02132cc10ef2f2dcb468e194bd0db41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5536e0e7c214fa0b32a08b2379ec8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d799694ae1395e0804f1bc961727273613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66819db8c72f93b2ac0f074b3341e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ef7374baa771c15bda034a45ec5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20088147d3498061ecd26a8b7b2dd95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da89bdea25295cfd9202b04d29060e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85521834baf255e26f55674897bb3760618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530779093bc9ce8fb61bbbbc13090e8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a0adf2223b2cf1ea42ab80829fb79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49c8c7b732e1c14232d636a0336366621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c0152c2e78761e931e29ed9bbe9c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c925f68835a184fd5080a188e008e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d6863bdd0b5816b875a9c88faf9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496329b22493aab158a48175a462476625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf90cbc1e7beedca69f3744f3b7441626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fafd28fd229f843073c2436985107f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0abc184b502c9fa3cc7c1b6a681d72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6dec0951c6c59323e271890cd7fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090caddde73b447aab2c166ff554a9b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4af6e376079147d5add2ec9ea92d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a537202024dcb5cba2368172433bc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8916a53e91f0f70b62e94da22d89de6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd02b9d37907755b5fd580fa12a8b45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65681a184edaf130e81c117fbf9ed0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f922fcc54cad3b1d22b3d96a60a7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fac07aedec81f56deece9d610f452637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040e2363b98e451f107032ea366cf54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f503f7d326d963d98803ec9dbc17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c0bfc3e1d0cf11d5491ccf60135f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb796e9b1327440e4e91ede434964ae5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc4016f22fc64a6793dd4d933fde94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d658581556a425e05c51b144e60ec99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886752a075d4758757c30a84bd8b09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce278ee22610052480d1b4bd824844645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd25d59babe9f1a5ed62a644a91075646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a348f17ad9eea01e2d2725b40652355647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63543c8f66257dac588f9efcb05aae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210aa9f0813f07b560d74b71b5a1681649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb81f58b3a3684a8513dab52dc96d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57456e7b2b147c6c7d8b0f31478927b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d51f3bb65f6afeb04d317df7d0b3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad55cc9fcae3597feb8f6af0b242cb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00456d616bbc7a6b428361b34ae41ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a54b8aebe68cab3faaf59a28c5b7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4bf931739e55e5f0cd632e8045c8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7237a9fcb3727733e7318238f21bb60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7190afca0061e5b9bf3a00f4b0911a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d7d00acd5f4b1dfe4df287475f2de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103a813b67cf971174fd04f7c5d3d34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f0c1fab478586d00dbf041cf1f1ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8b001fdd9e6150881911e89d5812662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ee6444acc5a9e8e330c088fe9ddc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef0b0870fbd69bc53576c54b5ad4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b65337c2b311ebc49c9bf2d70b957665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b3edf0fec3f770481bfc93d6b0b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dba7601c7766b0b8eec3b72358772667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ae6b1ab0ada3e1475ac4cecfb681668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f0525f3729b1ab1925d0d61b72028669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793776a88f91910263ac0a29b0820500670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafe315ff54a1364d2493deff15f60e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93b929ccb381cb4fb7e3a0c8a3ffe8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a657994476930bb9b2d0b9c0f0118673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878e0c9e69419a6e2d8b5d2d4e63655674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced763965476005fba61127af248ad7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd6542283173885ead5cf55835b4db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0001817f372485f210b0ce8c01597677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d6c23cd4e6b48aad619e8fd5691d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce91993ccf69f166a36f13481a62ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270882cc34714e43cc1a0c408993ab7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0c404176350b085229b623fb15c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6274434d5d43abddb07b8c2c8b5b3db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267b1de067b84fe18fb579282f9a348683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2b2edae9241038eb1c5bfcb56abda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc2b41d39a8bcfb95aed9b3b40db4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1c9b92086fe540d215be565470c43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32271060b1cf8437786daf04f99309e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04b12b51b2546285b324681e73181f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8706675428efdb80fc5d89db2afc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee666ce61c7a7253c6acfdf9806c370690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ef7518dafb1731edd18a9716c595691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31446a293cb2a47f8328c8d130ff4a22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd02764d6592525d2460878fbdd14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705518fed8df32728f7ef75cd9041a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a50e1bbf59bbc247a8393261c1f44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b5ee6aef7a9a33aa1621fc934575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c20d9dc14b16a1b50e4b7b1ba14ada697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a4ac1ef18b5f0c7955b9b8937e0a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194f979f57ab84e48e676ef56b3b79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a363276144c471ad8c8f58f097e1049700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422cd385dffd39d4fcc2694cdb18ce8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e9eefd4fc9daa6e1666e40bc5cb8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ab4993ce45e06a02f94c7383df65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e5d01988ecadb769d02721bdf2a11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d5f589bd0703801478ab821a27930705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bf68062cc5870d6efe5ce72736de6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d1dc41094da33532fc9da77eaad17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12029bb9675c423869fa38fdaabfc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc5b2181a8197383b56dfbdb93b94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720a3ea068d5446bd8ec16a027a719c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfe6e9431a5ed5abe16278f67495f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb22b89f72f38966770a9ff59f79203712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cde5d2d93812b1d6acc5e1b6f84ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cacdb1b2e40d6b945dc3d3497c225c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc145b1b5d08f7a9470ee8b46a433c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7834871c95fa44ac8a9b54a3f9984bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12756cdc9632ffb09bbc88f980d35cc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe49a493e010cfceaed42608686b09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f6b2a4003bd9d25ac1174f7c9410e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa9c52015a0224d422a92d73f123a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2388a98859778b2fbe9bdd7ada19418721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af4339ac01a2ae7b6541f9310bf38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed148090c2280504950a31a2a2c0605723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777788e5dee474a51661fff55e553bc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ff3c9a7488548f9018e807d4ec65c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8b22b230930e4af18177c05dc150a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47151abcf870a29b2f93768e2e942460727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d7334588c4c1c568ce5e47f412f04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f931231522ce29edf313bdfbf1fc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997e84cf00f198f3f7627d3b638f142730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331ea7c6919f1901549b2db67cde5ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4cdf3c2ee691b8b53e892ab59e1fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d4cf7217da317c691b1f62ad4ed8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf9a0c041b23ee65ce42135a538371734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04ff5cb2c2c9309f035eaa3d0cdf9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954a84725ad24f6403f6d8bebdb23d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b1f1807537ff9858fffa360bce8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9040622b3463d4ff951378d3e344b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3a7543437107d2180d9442d4af0dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a942211fb0f4b76ec51c3df0ea963740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c7176a03410f33cf90fa45d124640741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b0fb5cff46143f98365cbfa890a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6396a90eae043e1174e499cb9ee95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c7cf2ae028f3efac88542015da3cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dcc55a44074266642c7f60760706f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecf4a081232318d396f1f94f0fd9d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c8c175dd238a5c11d9284d2bfd91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2413e953493ae5fa402c2eb1fde5ccb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb10f1bd146154ee34f2f96856621749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f9a7cad796629f12ae043c04345b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcdce2f3f4dd94fb6630a9caa695de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb52ec3491e9f27d51f20ee2c49143752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9c3ca327f2fdd1a1c574840997f89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48400913c8d26f7b5e78e725b601154b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a69724b4c448308bbf106e836560e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859164f8266b7d7a7d76ee71f0f8d6b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48678163d82f585a408bd6d6613659b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ba1bb1c6b6f570aee0a1ac4cc357758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a580181f239b0a39e1b356e16aa0322759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68bc1e514347789621fc0ab378031760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a20646bc67cc11dfe6e2f32403bdca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8f62bcd6fad793339c8f9302d9eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750110320411c149136ad12e69a2881763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1823f8beaa4ac90b5cf12b85a9b668c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea900f2d8cc558f66ad16351067517bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7a1a991533744f0580a71a1c6580a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05235dff989a4d55e990a2c4a4437786767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed700413377206f6e7196a0c7fe63768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d3b275d98d28d6711f310c842cb2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72191f3f7cf4928295f3b1365d982915770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c020d65c2babf779a0166d40bb0f5e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9514ad8b6d5d600c376fed21ac1eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf47bcf758113125c4e0e1e5b44d37773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28199c11ccdb17fd817abfcf3d19c63b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f8b1b4d0ff9acecc7a91266601783775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb54e0d8541e651149cf96b25dc4d3c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846867147ca6f681641640c08427eb8777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee2110d84114f2f4814f49be4380ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f5bc2767137bad6d49d263972dbde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892118d5f15f93b22ba7b5808824add83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6df62ddfcd8e16ffb16912a890ec34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd1b1163da60a7cf8c5aa581dc70025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c22bdf6857c04644c6de81eee4b886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd5e217c467fa2be9585b046747d877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa299ba32b2a111333f05d7f51c14148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa61d08f0d42e89d41d768e8e00f249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d758d377191f14b82371f0c34af15c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755343464670a831adaf8a699adda3aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c00cae9f2c4ffa67378144356c6e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae29a699c0a96d406db116cc038deb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e336b3925d79b071ac75fb41a4342814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3d8fdaf1c0dbbf65b1990c1dfebf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a262f7a17ebbccde37c1db649c3585d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88467a0101e7993117a44bd93b3925f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da2ca91dc50f79a4e5d5447efefda718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b2517171215c08a951388155c51519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffcafa1363dd38854be426cc67af6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dba7e9dbc01746d089d79675ff10d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1db4f661df90e34f826cc07d21f6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7db1f0ca2cba155ef2e10bbb88711623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527de6a52be4381748f5785ec3b8d55024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423be631cf2f79632f7dbd97325f0c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e69e01065dbc40199a83dd24422ffd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706183d5ef63ef1becf968a34c82f6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff74315c11ed7a10aaef019619f65828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313afa952b419ab69c0aff78ed8125a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021b418f3f650c5c68561ac1617cf8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b152b6d83df414f8a171630bc8816131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c5f484c8e3adcac9b36d8b78cacbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd73c7eee256ae14dbb26512f37d9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14d331390d431f953d6e853ad84c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46496a141c448070ea8c57df7b1c66535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c01106e54c9b013b10b7ef51f03936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b1aead438165c072c984c88ffa9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a56473653ef57fa6691f8f84edc30538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f894aece7412fdc525e058efef74a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecdfe79340e276c437626f062b153e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc58441e2a252be375ab94a243cd1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4a78c7da345272057e942a898bdee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d692f9b02a9e84ebd1b3a32d949b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ddc83f4afd1c0646acc93fb037b2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a339fa761b9bb42b356fffa287286045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1917fb215a008458944108bd03c470546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cc9f07e3642799d3a84a02a8f2ba347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce967328720a8b956dae529400a1bb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4ea13cbc147c6fd01bd392a66cc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99becbd8ad9e09d687ed16fb5b38e84650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1959d60936687c0185ba3eb6c201c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbecc65ea5ba32a622f0839f7608ea252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9dc492a6a87aa382407cc2d4f6d0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caf770a8f77ed579284afec1e46ffd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce0b0ed90448c371599b41a8509ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb85911bacf9b24a1ba5061276d2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df68f495a6c1b526e273069e5e1d6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f48aa68d588f6a6ab5d82b816578b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92136646efbd065e5e2da07a79121f8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4ee047a4549efd58fde3ad5d862f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b450069d10239c106f01f8fb8a037661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feb09b1cdc4a07317d02d966ba95ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9c8c6b7fd9f4ff14dc257710bca3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69d1588803718fe5515049c59e08d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9647c00f0f797ea642dc13a1b51265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc02328da3371e32e738f083853de366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d9330b0b0cdc8c8edebfebe46604e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a354c0411222722be6267fd2c1ca26568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f7f45c55c39374199da74faee1f8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cadac2908a9e1d972d9d0e04d416a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf304f1e62c26c6494f306d3afaf366271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a71bac1e298f1619bf131700c13bdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9cdfc5a2656384f250d807d01eed073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a187a4f87387699a4de4c85c483374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a15fa82f1bd8568505342690f3c0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df133f4ea70e837bc577914c84653f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7edfc1b916b52ef81d12b109a21c7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647f5f0f0da95dd18e6bf8b147438e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cada362559cd9137e73fdd7c0dbb3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22b48a4dbd95f86b35eedace55e3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0318c006f8d4f28cc1c42ee4cb50981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a32c32603432f8c2a6c52dbd5179882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb447e80f792ea862b3f491eea9a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1ec92564dd3473fc5a0c80d3afb9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c2477c4c610df66d5ee5c533db4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660f7ac8e44bacaf087da1554ba396386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db0f6f28649b736644692f1f3bee387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcbe910b014a9238c7a487d6ee753888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4529077db77f9657caa2148832d6f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3209c69597fa2706130645b68e9a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce84c128dbfe9e63b0775279fbd1e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157656ceb1c697ecb55dded244c3ff6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e07e64da7973350d0a358a87f355693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8ac0a95411ecf1bcaff4586c45fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb11a73f4558a4cb5a66cf936f14ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c153152262c5a82fdf3ab2c0f7887e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcc6898212ec82efd085519e5471b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84091fda7244486ca8745ee9ac28e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321d3eecc1ea602aeada837cc71669e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d9e2cda74d6df18a9ea6f9f2d3509100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553216264829d97dbd12a04a1eb61e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56edf495293020e1f8ef92b4977ea2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f07d8360094b64a42b528491a8381103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47e42f096b4f49dcc5272b6c02a0ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada1660cef9c52b60b93bce08e69298105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b1af6330eca02ad8a2c7bb78d14b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa83a07948e7cc3ead15966c954111c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf26f9d756e76812abba27fc96e344108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23652d77b84364f027ed5b8b501703d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb547ceffa2fa7a8f233711925fc56b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603abacf7a0a529026b0c96dca5527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1910c2ef2a3ed676c8fce319db4e3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f52b49cfb093d04ecfcba8706018b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf804f2e2788ecdeb4d25d8d0597ab8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e2a08343a07155822226f276a70b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fccb47c0d5976db82a2294baba2d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddb500d486ccc8b15e63419ecba9ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c3786f1892dbded10efe3c468b14b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4607450c2a583feab8298f457c8dc2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7bc908a5af5291773136059a430e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca87485a7e33b2a0430e5cd66be063121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa4c45dd8644ec4dca0ca98b04203b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d8b7af97597e325cf78c61b2f09a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f84624a31dc63c97bf4c9a602fe389124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc07b2a0af322db0a83ee7582debf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d2f3c962a43ab2bc15968e03ed85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba8440561ebc7063cd52af2b83fd23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5c73ef508caa9b86508628a6f2f2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c97c8dbf0731059d0d1502b471570129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbe3b3ba8b0dc6fefd76f469047b76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9f3503a981083ffb2535fb4136daf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062792b3d8e4b13f93455ad06fb7578132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b2bd864a56cc2d4dac915b9dae2e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa6c626d5ddafe4822c209f98da257134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b64c3e34873dee7c0c6cf731791d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b56e282b35d234f5a88227acace85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2909798d4a35b635fb27ebb3ad3e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078009d33e891caa9a2cb65a138c6654138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56513bcc18f5d1986b7a4523876f24a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c1121e76b308fb230e6d94c864b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ba73322cd1f0e515260e09438af8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe651f6257f945dcc0060c3668f66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a239b4434be3c7dce5bda7152ad149143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d3c8aeb02ae4d39a6d55f1c3663f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f31e45b7b1fa0a53229c88ce318b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd3a8d64ff349f6d723eab215f918e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e39555395ed35a1cb513e8fd9fcb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fd6f4ad4a543fcdea13bc04ceed63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e8561d8372ade1dcc826df5a8ff3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e026c17335442e4cdb729e10b5283150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd131e64fd33fb87f5540c60b312832a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb58bfa09859fa058426787cf6635e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97349ad5e2895cb8e0a0fc07b476d72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67d1817df4a378cc78eb22e0b4228c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe248f8a4f36640c5b33efbaf33d4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb13a0531b46a9756163528546947b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b82bfd713b8e1b0f5d3d4bd2f9dbce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7791665514daee939681f0ab7b7bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4809198bf9552a373c25906c27c97e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5a40f8a3650d6b1f400a903c5be85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46ac81921d9372f271e04c2ad5cb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378880edd0ad2f4f7fedf2e890c43d94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1335f77bc54ade791a2c12937a8ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3507a48ad459c366123826bb01c4ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71467e0fb6071563567237b36734804f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe73e28abe7036c1c91156b4f2042166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960ef3ec59b4e2a99419782fe53d092167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf4402a49f1c47c0d877573b4073a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136ab9c50b30809b3472ca0a22c907c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763700a20cfefbd70ec4f44e1673b4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f986984cee898673daa1f6ecb1015c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6826b15f4082927c4880f8f7a48fea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951572073fc9b2e1eaa1603d954dd1ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45f89dc8bc8b88cbb7ee3f1bbf9a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142649f7a9e8327644ecf3468603902175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7276a6d856654807d53e33e82e19b9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178a29db15c518d6ff424fe50229314177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c933e53e203317147eaf03c01dc103178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a4f583bf91d46a55bdd3bdbd1036179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84029592ebb7fd950a688c7b8be7980180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff570f21a9f654d5aa03b4c29db2f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c06a907d1de898452a5d40979c9cac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cfa0f6d78ed49381e9b86f49768ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b060cdd431b4c642200d638d0e25fd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ea6b190b17e1d48502ca5632f434185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377f73dd6f26fdd16bcbd9b4fefb16d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9219ec3c87757787a76582c16b0540e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35135c513c7f4e1880125c694f66a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d16386b051aca550e1aa443af103ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af5b0fcffc89bbb7b773dc46d3e82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988744c0c0347d400953ae716dd3f133191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e94561806da7ffab139c96750f1105192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d162eb281904aec6868f43a0b51e503193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe404240ec4667355932c4b132ee4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914ac0862f13706c50cf64542994bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd25558d42a99e97a69657d166e930196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b92d3c4cfef62f4121641241c5e2fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfed923151411bf968553aeeb24ab2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f684efe39a6193e99fec02f17b2b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f30979259188e419ddfec2a43e0e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a7a6ed814bef3b27978093d544df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a4dce707c88e0470a22ba2ac87fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25030785a973509562a16f6d1d9f2e7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a4e88fd83751be5742623c055fb83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031d6b95b3c1106e199ab73b71fe563205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010650025bd95e20c37b6a96a7a266b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581433d9500ca5149c27a5cf10ba4e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0a75c2d937ce3217e2507ff659624208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740845cf2e6485ab6c332d5138a104f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f3c20ad460741536baf0b458f7a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b2daee119fe89ca4aafc254b8619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c63ee9d33a01a6237aebef0497a0f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ecd86ad8010cfc40ee469b4dbdb4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f32b8d8da64e8a89d9c626c25c03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90381b1884d1abe5c4a854f46d8d2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bb1d84224ab4f2a399688cfaf7576216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ac5570b6b4a8f9626f0e9ff394e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964e9a77dfd74e4a5bd2a6e663f1ebb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52729835802333576dd2d3c80d3721d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc31fd28afc9d979ee22e08387c779f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539b9e1c69d519b070a26b770d24e5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bcc806a45c8ec1a9aa2d29bbc9113222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cff2f1b29b35bdf24f3832019b601223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334252e56a9b56e0d6712daafb78aeb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b41e5cd61cc24921e9ce4e10dd84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2991ee5726bbdeab8de97714da443a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63c4e30ac0516ed050f23d012c2c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736433c69c236a509f2e3aef41aa8e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f8e8522c22e799b5859f8ace80903229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db09e4cf1360d5fd5bb760072d49e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4185dbf578679a26abaf42e633bcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c82d9d798f0477d84d4e25d5e242232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e1610a3d95e98e88420b2e5e17f42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228c46b3e884c25c48c9f71311f1b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299817c0917dcfc03752bd93a39de32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6f23144be1c2e60cfc5e7617a5d9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bddfefccb866cbbb91276e72fb0c2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb16fe02572ee0a0748d84b1d267c2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd09f1cc3b3cd64f39667ee0929f75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0c96a054439e1b253de6b5176642240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0a4d7e609c91fba29e3fb21693182241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d6efdc21785146833c76cbbfbcef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55dfc6e23a67adf350918a549b8acf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624ae2c7596f35253b4449e8872f739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5c7efce2e4da1e27f9ab74f176b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e373b42540651985d5e2757cc8861246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715a6ecd282b8343a46718b18fd6817247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb8cd3bcb9fb1be8bef297942823d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b5974ff72d7a0a298b35aec072e7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e438b2ba1d8e2f512b7c4f183910d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc99bc128559a719c6f6fb29cb3739251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc97ee83ec98a92c2967edd9960cc95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ef1339a21ad59b4025621594c6d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70722cf13c642795a36e9050fb71b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f3880b314b7294969e5d58efe8e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317db7d5df24d795be01e65d129d2010256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc228742aeca6eb9d31fba4fc1d285257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eae158b366475e3392a7df70bded3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb9c46e86164e1218f55c0fd85fb48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b658cbe7018b5d8ed10a3137b5c602260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc244040763028d644159d25c1d1be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e645dc88b7db5dacb771fd3e1afaf13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b628f88221d7ad0ba6bf4c2dae001263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a648086f2082a9143c7d0bd6d737ae4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208340c4fe96e5f826e5312e68b56a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a51ddef9874725a1061a83cdbbce8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e4701125127a2f7d079b2a1167e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a8014f7344f16848ce2fa7a1eea20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fa31cd983ada7f6df932b0c12409d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63430640fedcdedf9ac70fcb79bf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd26a1fcb07feac6ad4eb12c21ebaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ad4f4ba16d34b416a7e27debad4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f268da266c89fa7712eaf04b3a079d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c1cd80c894317068de3e65194ea9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05edcfeb28b4ea7eb10ec32347d540d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e8e447bafa3785a90f680d56a39e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4914eb91e84b182e2fb32e417a70b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be027f03a27491b5b6f22d63f2aed7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061c048f3df575cf1901333d5cdac7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f612afb80b3208ab9fa3b9f05dd103280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a341609459fce7b31f4b9be695c30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8e8c284aa1233ec24f9a81742e29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c234e60c85bcc29b6c3b1843d5b8e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f4ce0830f0c1e5b30a75f3118934b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f77def247d8ac43cbc4f1d6cd893285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ccf2d912631cee7da46c324595fc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d42b5f4de924293d9d115350b8c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec38b5dc2efc66b8c966ce3ae61121288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d33082612a3f7e21b373ea5b2eac75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9aa95c33833dea26abbe62b568228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08499e6ab4bdae589f04084680326928291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069012d8e7534464f6ee146ed37a63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d336e75b2f898c0db1796c967ec7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa5078cf4e416c990b5c5aa742b29c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b60da7b2cac2a3864c10da6e8a81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5d91282de86e6459439fc98b4a4a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78541aaee5f6bfb744f07c30c33f7735297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9c5e080a3b2c663646a0b42f41493298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4fbb0f7f8187116bf9d818ac9629c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ea2ba8ed894fe7635e6315eb2212300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d543c15b79714aedf5738c66bcc5dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22d0843f224feac6d59296d91b93f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9daf1d435d73b8c172f89eb72063303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b077a503cf7889d3c3eeb5444f20e2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810c500c03aa5aaff698111947d099305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421450e5d846e5a42c9ad2104d2fff99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a39c40fab939b52671cd4fd2582737307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a191c3fd57851b2a1510deba208b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ddab40ff6a98506575f92c2448c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13e60a02a4019f2a983e1a753efc80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55873a011cce1f237b1dc721a9fadfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31268a8d4294dcf0963bf0eaaa7c08b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205ce98938fde4970b83c739cd0d2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945ffdc68249c369abb282e9a21a6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9d6c83f096a82594d926e679b2dc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079726e8e49cf584ce18b3cefe08cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917ee14cf4b73e6e798a3195b2b13e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1c826b07ad10c197d545dad8db863318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14242a3ed7dc01eeda511988b0c788ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85080155b40887d56583fccceaf44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa2c6ebada30f7547287cb8767ee51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5db9cbab56b2015c20c28ad1197b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579583744388aaa6e52570dfe8cc96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e1a83f61e088136889b81d3d0e310324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b60154c52c314149f98cb7ba662a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91720496aa45e529fa81aaf2c48fea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34876f6d9350738c4f69b54f651d8ea9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee271ae1f09481a39da590603da646328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c610a49068d6c5768c00d43fbd0b11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b933ed28a9d159742b567c162d295330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885874041d2284117c1af01f57a0019331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f857ccff49e9c84fdc6fb896f2a1da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c6193f9d727ec9a04212cd3ced99c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ac3a63ce2452e309869a0141db06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a04e8383e4c617721a88f73f360c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2698257682508376c86d176258f434f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef034f62d9c341d6d0cbc0e558d34d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b286f8bbfcd420b0004f875f840e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171b4747d4e460a526717231587372339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37768e8607cb328cd581219691f31e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e70d32c88ccbcde00c1950046fc72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c35c4464ac0b62be9d98a8f7e2db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643f646699f01775fb71ca1bb8e995c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577e638e0a9ee54fab3e2e8bb820eaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fa6d33c08d013483184c61154b171345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0241dccf4942dc872111b9f83810fce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9528dbfa5ec83f5e3037318670bfbf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ac643519bee0615f4c7a791eeb7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950043a20024b97831da0a39edd3ba1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323e83350417251aed47b0fe2190138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8060f22fd08ea961ea87df060821e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf22bc3983eadaf8445a9e4769abb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec2bcfb2c9f4549f0efc68f70ec17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254aaeea42bf66e50175aa42d869e57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234650a3389769b142a8df061c3d782355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2321cebd4160da7badd1484a75016a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f98336ec9c13ecdaa5eecf32e492e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288fc9a846bcb28d23b80bb75f98213358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528483f890271545690be7ab1e3738cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a824ad64752bf00dec22c184d34ffb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982a56f7048b94f976e94f22247a23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7ca8862db25e8b7104d523b3bfcb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd6670274671c80e03018403067894363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1e0ecc4cffbe95653ab9d7e99dced364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceab813cc244f6281301a99cb1de48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb33d47579054f4a4e9103bba273958366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ff46e0d215c1bbc80959a351cd552367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89707a76e5469136ad4665c11e5e106d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e22c16320f42250456a863d20cbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae8e3827562b58e2bc4f9910be0694370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206511b022f46f98c22f77290a89958d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc54d76484f620fe0850879560150372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afb4da8db51b04d65ecf54c551d6ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb86cd83cbc82f2e7c7f6d8be4fadab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b92f4913c95507aa6177b9b9c650b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bfd2e8d2d41ea2f71970575343822376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6bb9f7bd0c0ca6088e1708019c9e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf635664d2e0880d3f54240e8521303378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce404412e59ae5082f7f64b68be0343b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88e92013bfe067f129cab9156b8f1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd00881fcfecd3413527ca89205ce7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82349b274503ad79c340dce1bae5e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e040930cacfd16fe8d8538fadf2307383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed508e08e7912057954f3265ce0cb15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6e315fed9feacef08504e51d28bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c856d1c610cab33b8e26a75374a8865386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa51d8f9e9722a665f6c4f18c2ac125387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3a54a5c7921677ae093fe92be5b12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a37111af9895ca2d7f34ce9efddd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a98ce9ad078eb25b209041a64ac5a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa375df53e8ed53dbfcbe09f8e749984391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686f84f0905d3c45923fdcb7426476a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136022a8c05705f354073489a74fb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f40b29386e2565b6bff92fc71c177d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7394d3a81170a984d18849502dd2ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a76971fa6a8ede895daac2d74e67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b37ed6e95bf83bec4e0ac8442ca40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818d98c13d3e31dbb40163f5503a30f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad868cf6a30874aaf6029d8a25f673399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f6204832b73f35cf7f78b6b2438a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65759f76bf92de2d5543bb27cce20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c44ff40ab9dc2cc579f7fe2131be5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168af5b74968154af070647bf9daf0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9345a2b65f3e95230ca9e1f3b23e225404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a723068db469edd3296bca88c0f9675405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833218ebf648de9e0470137b643eb517406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc894ca6fd8479d2c417fa29c74da5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42bab60a687a2941153b952cb6ded3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf043a42a41bea576a4075bfc8adc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcdc8c202bdba36d7141c1cb5de45c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de5073c7fcf953500051e8e12d141411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb6f4bca91cc0d9a4221d110d28c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415bbd9e40d7c2e365bb852ff94eb90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b1ddb946c5b319e59d6251a930620414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ed5fc93b80e2fb1842144a3425d06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e1174ddb0e9c4f9931de2b9279a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698259f2d7511f3e571df2e2e69418c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e845c979d4774e3977220ddc932fed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe78317e32ad2aae8470fa848b5a05b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffb393f1a9a6e31f2f1f13ca9424e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891b9ef339dc3af9fa321cf86ec2e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e0b030139c002e35b163f21c9d315422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d585328dacf234d1e0696effee5be5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee615b5157263428d2cfe26a4be2157d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390acc69c7b17f61997847cb63bac844425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692130abfb20f24db3260daecdc2c88a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c53f5cf925899cd612e9c8bb4520d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd424c51f327113a29d0ab891096200e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756220fc401771dd377a5b4824dae9d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf1b4a8e08f5fff89be9010e7cd98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a19b5d6fbf22d93be4cd22c93e893431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be9d115433f8b992d7ceecfa7190b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4950be17193794a15e179b6027961433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4597f495bb19e1620ecb782f5b9f151434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4bb32ea6d59de1ac6e30f591b2f07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963bee80d696b630b99702375fc033d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a06d416ba69b0e5422c8b38df5e19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5a596fc7d01c0b302052b3126cd39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6a5229c1966963f7c28f2124856d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e17e83417f33070005b8c6ce35ece4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f895f3dfe91dd1ced3491b38fa3156d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f2c65a851a6a2d26d0bf5057464c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dfd30ff1732377d923ec4f683dfd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c1300c6f889a01fa5b1957662a3d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02ebb6f43f3599e0cf76eb4abd4ba2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334d60f3d82cbbf8ec0e18ea7b27084446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daf0976ae3ae17fc1f89c53fba32be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8840c1dff46094baf4be3b120f7e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3847ff5aba20151ac208fd8a7573f82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce3c5c23956e7bdfda3f334c2a6e9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443b6a1111bdbc72aaf623ad512e22e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ad01e4374797c5932ad32483c2bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff179fad4f668d1684610fbec67331453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e08339b6d06139ce083b9685029fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a494af724debf7f24002f04347d46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f597e6e910db65df39b660ed3b2bc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772f195475c457a17de1ade52e2f5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dc0f33c88ebaa8797c533a112354f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafac62ae29cd96f270c0b63e3b53cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1fd1111633aacb92f6fa7de3043ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac040d312bac126a2e231ed622a0955461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57feb2b04579123a55db7b11e704f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5018d46bb6b1d810374f773a49cc81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be4c1d8be5abf8cbb406cbfd3b3163464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478bd3df30777ae6c0d8f924fd617e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d1f8beb224ff4c2fc23801e783bce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa171791a3dbe8a0719a2f6532e8e46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfd3a8499c7b681a120fbed655b73b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ed1036c38f0faf48ffa5c44c5196f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d0cb26092ba89cf2b6469da795cdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364ae1cfe04eb0743ec5124bed0f0ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3356f04d2dde6b8a23443f94026fc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8720de8dfa8e74fec4c6dcff4e4c1f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce61c9d16854fe46bfa1b96ffa06a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4824202669103a6ea60b00ecb92d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af07a3e612223541bbd06cdbaebbde8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543d8db171119ccbb10e90592cc8e63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03197e4286b0d625e18a66dc781cc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449599298362940b9b41212f397ebe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f984cefc89c820d74d923d0750a578480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02cff0165836f10b8fe737e3b3456d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf734377d9f610073d72d6ab656d053482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63e297b7954e38c00d0e7a40a5c767483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144d6712b7b0d1faaae30883395cd1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a931c42754303c721465324703d1a8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de6854a453c60c8a46e7fcb50a6849486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a485ab7962c271adfb5726b1d2417487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898dae68efc611eb3e0dac5618f44cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140bfd8f53e48676e6a2e9d17bdf2d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eccb2df675b45ef02d10a53381d1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bcba009e1870b07d86843511f261e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc60f8b00e965a417b4f5621a7f083492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49b9c6c433486b2260d1b88c4e5054493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb914efaf04b7b826c07aef058b2d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22961deefe93799eb4ce2abc98cfd81c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cb61ea0dcad43540eb073a973f156496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe7b1bd6eacd0f548a16f6b0df3a2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5855d405479ee079b16f38726c948498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7b0d88983f3ea37ca452ffb819583499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3bdcc08a7fd418196f88cf704d9e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6868f17ab1f6b18cbddf01631cada0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b43c20a1edf0aa2a3f97d4133a693502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c24d8200138b85d935cde7705dae4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e8bf36e28c2047dfa0fa01983853d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef4f8da0195c656a0a545f7243c9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d2e46642e38756fc68432928bcb9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b8552ec14815658aa9d9277443f9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1e19f38897d9b30302ce64d95d0c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3cc8a22334a3d88278263a22e55c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92ca1c9d5e72e27f9fcfb279da216c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8c62eb8051066bc929f4465dc6cf8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f730e1bfd70580283593852f0b95e36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef53cd31098dbdac6f4048990a904b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa98c1a79baa0f8c7bb0182291cede6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b278b00f06901443879624d0c0e03c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c8032986bba9367669d926233fd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb787ca6a03e8956ac96a861c18eb49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed5296fbd191aac8b55368808207f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d64ac90011ef5da87931790643232519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271239d9d9fcefc6cb20f1930b8e47d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb98188f6778d53aa1edab2ee7be383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68ba0eaffd779ea0290672aae6d5df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830016aa1ad3f94c407917d752acc0ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a89586d1975902c7d7def7649a9aa9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba1197e756c1703e3d9bb446e05928525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dfed5c3d913e80666f91e018429f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a16c17f3f8415fb6ea1fd3dbf305f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6404b9eb7e48a472fb1ec9eaffd124528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b80ece036df93ef686d47e4175196529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46840a602940711003755fb19fab1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ebad3e0d641a39c9f4731d1c9192531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be056b88a8afcbf5922c84c855f34b79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ccce1b6c3bdf80c47f04a0cf27076533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f21ec081aab29cbc766b6c8231b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a34a37e5e2fdb88b47b2dc62f25f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daddd0c535b9a9e0da00f27b969e16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369fdeab3b72b0c7bdb766375a042de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d37d3e07220eb6f923eb3d1c8dbd39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385d9d87d096ab02bea3cdb97cd91c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88f4f9cb828af70d53393850d7357a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf81a45e9bb336b2f1e3d26ba1594f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9efd861689c05f289d44686191114c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ade1c2646b7d66c8fbd42d9281dd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fbfc80f0921840ab6f965f3f38650544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc68eb9c337334ada3c79c521b47045545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222c9b25f79f8ba99f91dbc8d7db68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9086dd35558cc3935b5420d39865bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a6517529002bb336d8fd1cd5fce55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208421042295978ac8b5b32a7eb08b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1557ef4ed38970b5d64fdd5b587828550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b373d53d3f422ad5f1ddf7cd19264d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba1d0cb3b7116ff74c03a43230f70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944970a527708338cc775976b43e417553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725bef553a768053e6061180ab852ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa8255771df4064e38a234e9a9f5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acd0c13c689ed63ca39b40fd4a767c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c57c66fde4e59a74ce1ed254f9615557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10376f622f18f0104e1f5ef0dfd9fda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b5b652ff386042d43fcac8b23df9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8337910d2bd6c1e784168cd9323176f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74e0064a7b0f90973b56b6fb10012e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e4c890e707d3218d3a6de1c3d6eab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ebb2d16c1c4ad558e8fbb63fe5a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a887d3d17bb1229b4b0e62e8141a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a180535d1fab002f7d49324eb66c343565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14a58ca5e00978645f90466d0665a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3830fb34c06a2c78d973ce6a0085567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d487d9812358be7b658bfbfce5a0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe339b2cf67054dba45e43e95c2c2ecc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3681aab4f09197602a426870543af6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aa9d9e9a179083f3c7a4a3093fd9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74823626cf73da81f505d2cb3113b89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b6bfd5fb892066e38f49314cfe564573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5d0abdb49ce9d69bef1021cfd8119574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44269b68f9d73ee3448115fb1b60bb87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98183057060d4f9b5bad7d3a65dc62c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015b8d8631f1702939037de371b51bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd96dc3ead32d2febcaed86f8b55cd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ce969d6554dea2ec59d40b92ab8bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4cf8dbb58ada3407fa9adc430fd29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbb88e18cc6ad9dc9a56b14f2183f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076984b88b0b75f8406b1881270b0e3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afef6080b2d04e3d0f680a789c2354583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea1b6f8e5efa55a83ddf3f2ac5ae77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2de186e2a21858aae21c2035da8f2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480ed63fd1149f124d2428777b9aca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa29363d466f6378bc46423b9c4da22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552562a5604eb82f8a4d77ad234bb4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86ab0a7bba8261cee1c4a3affe41fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54340ca6db219e3012dc47be453e16b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865cec02ec0cf6ece06ddc32c82d944591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef772970559c9e9d64e792f5e1459e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770245b6522e8b9845df7ec0b544cab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332639fade809ea1856b3d90d860794594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198fcaf0450e99fca022c8bf9b5a3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a389d1c2fd4bda596003ee8ab3ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff9add966f921e5eedcdbab1a3ff82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0713bef58a5c142e2a32446b01152598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbe31729d256c3cb2c322d3d05cd20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6808e4f082443e7821792f4696f4f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2f66547a701ce40c3b4e23f4194be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d710b96dbcb1ad2d5b206af2c031b1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11856891e46a91f170192e37b023897a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c6d2979b787065c6d13cb5991c96d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44e8d6eb2ecdde6b6a427d0e72d2f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce87343735dc611e9552305dbe5bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bedc386219b26c5045d8e272acb9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255294014855ca7fb680eb1ea19e7f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15f6daa201c702f49a2d26b90f2935609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995964d285e9c660f6514366232ebeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71939adab8a13d6297f17065ffd487611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84335f50bad55e7bf6837c8cf359019612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd06bead5f5ab9bbd6da1ed25a1316613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3728c210939d557b800ceede4a9b57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a5a4eff2c9ac40f718512804ef0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075c8f84e82902b15cd7cfed4e6c798616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f8d420a8041bbf9b9fa48c6e6ea96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635480564d4a90ece287da5d26e832b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83e5abc009413a1eecba371d50e8b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6eb7255573e1225585c2e926a9d14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8dd125bd0ff632eb5f3fe70b1d4f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aeefcca3b64842509727f774171ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69b5a37be69bd1efb70136be93ee14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf97f6f70b68b5137de17b7a9f832ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b8e05124108fa74590eb183f4db8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60173b19e5c67f1d1cf54a4f1851a0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b467606231d854e92b286c0c8cee48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe216c4823edbea14a007cd9123f65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8fccba454402397e9dfad3d6d073629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ea3763312bd1e2372aa03c9492e02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43854494a83ab841d2edf93d2f1e752b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9093856e4ccfdd206aac6efb581b49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc71305df6d21de616c0a2d08182eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f7039ede885a042c0906f99f9611f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11d703e3f0f49ffeb4e0ed0a6e43c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6587dd2abbf0e4cf3487469ef983d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc06b2540a1df7a377a3a44aab56f0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c063a2f85195e1026fdb815ce094638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d02c694374cfba45e7e55977930b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b6d5654c35ce992c42d985ed0925d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b6a273f7f148e9a661badfe86a73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130cc83d5df86712e1eeb38da36312a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e057ad20226a27b727eddbf0e37a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d9f5e92be18eb175dfd9b0ef9190644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c969b16e7f87db56ab08d90d7e47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f74682699186e7e81002b2dd1f99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54160f4e020b5ae3206b437467b4c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eb9d5ddacc1c6d6093a2269d4e0d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2af1626e18fbbc2a9a99dd52216503649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6d00a917c5185dcb7a9d417b79b2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23779606f9a0edd2c08021ac67f176651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae0934564ae379d6dfa76050469af4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bd3c7176e6e6e56f77f6bf20d82be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2447cf8ae0884276118fa503633700654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e37e34c91490fb5d850dc91bfef39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb0750fc503931818152ed21b115cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1907af87fe4b821b7f1fc5c630c58e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd17cd529d1f314c46338e8a1b6059658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ca0adcec1814eeba3fb888091d8e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20595e74044531f4aad9e740e137569b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ac8fae7fc50c4a3122dc4a6ffd1b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cbc2ddf1a67e2cf3dad6aa5f9db91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca63c19fcb273950508fb244cdf33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ab60a5689930b1facb60aed19d3d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f89577a8034664eaf4f65d85bdfbb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42043307675054e17a3442dcb0de1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090a6e10cac2bd68c4e048c03f8890e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4cbdad55b6eaa22a7b9d56950319668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b8227db198e2ef941b94a8503804669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8680d2d5f80a259b6175737da3472670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d7715d8925f3f6f40d67e2f71b4d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad44ac87dd9ebc121772302060cad32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492ed16d112971b8783714aa5bfd279673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bf23d77c5abb97af39f4685e3c8f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a18fe681925679b2b31a530dbc4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c714393e7f27ccb0dd25af15cb735676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d29d091e637094928107453a5c8ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d9a378cc71c922ff648c3ead917ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0a52ccfcae96ad8f583a91bad837e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282070d68a2c879405dbb80ebac605f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a612c775a5cef0956c901f6a4b3bb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c089fb3b6fa7a081d7e4e2b151f49f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ed7a70cded8d3d037e20becd0ac5f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1828b4c11544ab1f52731eeb043dbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6908077d766351a0fb08b44ba8e004685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8d785d9068b1fca9df9eb7ad3c38d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394f5d2be9de0fb94f9a72402ebb66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118b7b68b714fba7b98be354c720ef5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e547cf8de861d9576a03df64000fc25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318922317c9f92aad7e5d002d291be3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e8734776b4b3e85504bde019361a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f6714514b5221b53c2107af98985692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6c848974f6afd46c01ff5ccdde995693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18316e121eda2200bcf3005a360b3e2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e5aa3f5c8bfff6291ec6363dec243695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab308ae345d61be212b183358680acf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820402b97c3588425560d9a838b568697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cec9c1656d334a34f4273210afda7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c5b2ff7c4002741d332ed7802459699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f512b606e50a3723e21e35dc4cffe3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016d34c6912e355d1e1fee86324584701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8f22462a21f269ee22b7c64e63e53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca077796a5a9cf2e902c597f103c8b67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22eba88cdd6bf81f1209eb90c0b7a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089714843cc5213bcb8da004884dffe1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927255e6fe2c1570f221692c24b5ffbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee820ed633fbe5269f0215269d1f25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e7878ad04ce8ba96698087464b57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37caf0a00eee6d5a675a4aa593be24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7eb0fb54fe3f2ffe27cacef0514f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e455d26035be8560b7b5ded2c8d270711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46b91ea6459a5a0d246b63060cd3ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30357fb5eabf671c1e94464ecd37933713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b874e7d8fe369f37b0601f90cb256714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e2f9fada1585724b52ceefe20c7e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9052783fe1321034d505a9874da981d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb75ce2fdcfbaf4bd740e14f0df2625717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a94f3e5390d6c8826b60871dd29226718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9424fbfaf5f138044d7d03efc941c4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d92dc5f0bfc3f50af637f6e54205720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce7236eca6c2dc1400e1d223e602d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a89d47b2df63ec406c7c58919513e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31749da95e4d2172a544ae9f0977f66e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952885a10eb65ad4f6485b283344182e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bfc31c17fdf99efc0fddbb07d721c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e73562bf327ff69ea9ab3118c9e17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d73c30aaefcf1164b6ecb58ad1065727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0af50ca2cba2df17c38e718261e94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94308b71eef8cd12889e8c2f94ab9952729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce9526961842a8a98d84684f3aba2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c54c48a09038d43f1dc0e52cc1cfc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba64332eaa83bbb8c3790e379ae8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc18db4c2b65001d053c81e361226d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb735f7d0beb3b876aa373a74580e530734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb584751bcb9c890fc6142542fdea7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4083648e2aec699d44b500682f2fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e724e3327a1adaa68ba1a7427976f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a1641e27d56c9b738f13afe300295738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237011b3cc984ddaf0cd833047e2d34b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5f89ea68a2b5cdf92a83a5d4e4ff0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0132838a3ecacd4f3dd49d17b5d90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e680bf90cc6c571eb6e8517208bc625742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217a228ca6b1fd1b0c0667d7c3482df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de47c6cabd1c20a2ff86b2837c84d92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed1d55cb08c76dd91523cdb9c2e27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b3f1c8bd73bfbc6e9b928ba0b5fed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965994316ff17483082f9b3fadaa3d59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448c90a330bdca84c9b4e83ed020ba1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e195ec9502db203187844522ec4f3ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833796c229285631ace61a82d86e36b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d4a1b1485c58756740faded1196af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238f4809eec890a37f6c6a2d0481bd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a285665ae9de7db0ed56cdb66524753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc118fbb1740fb15ce404e0752c40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85f6ef6861d0997bcec12c3ac2cf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf08bc240f61750818f88f9ee5dab39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dafd66c5f75ead32218fb5fc43e84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6102ec6df233cbd8424c988fa07da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a64883d074f66ad00fa81ad696b85759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd63f57ceb878d91249606507f79686760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47a39433c67da5b31c16800bdff512761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3a8440cece421e84a7d1a776b6c81762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c603f91bd403a5c38c1ee8ddb0a4cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed72adf8153e4fbcbebf774ce74b42764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0c26deebe681b9a4464af1707799765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc2e3e6a20809e9abaf596414d88d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4173105c022b297d0ecf43646b672767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae665a6532cf9312b4e257d4696c12d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a74c7704652c4310ba0638125d6400769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093fdacb0b87724fc244248146994f8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5290a539ffbbf17f5797b0a605e857d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31f889d48e9baeefa93b8977ae0433772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f890d0d36d1ed5bbe4fcf07050e4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3393d0ecb636c7c7134c441ca1f7b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5914ab1f9a48aedd147fe4a091f310775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e732c8019abd06ecc44b2e5a66427c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272fc5a69eb7993fd4ad9fa8bd85190777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>