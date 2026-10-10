--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0985537b6a937ab19cf60ca0e4f1de31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3ee71b3db07752c64e3a8f5aed8fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40de0a142690f71ab8fbf352899c2583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370b5e8e00b5735820586d88bf864074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695d8eb8a00aa6d7a92a2dddb01398a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d094e76f95ed5dee2e0c36388a11aa66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dbf11433c2d52794abb32c7c6ddd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4a9ebf8a3a9b3bc0c39f14b4c19b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44282d13264cef4b7fcc8597b21d1ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb872955bf98bda7c209edc1bfdac8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4760da8dca59a3e0727fdd916f6fdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d30508793be00f1049a93f29994b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb018a32bc0ac0351ab7c3929400d5b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bc05629799177fdfa89046f15eba314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c0e45d433d4682b5e5f58c4bc8a4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8506ad1eac6475bed84b5bfffc8d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d654303dbbe56595c7948381860b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabef48b1dac47733cacdf38dfd89dfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfefd6c4bcc4bff9eea1a4d71ef0d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b655edd2a27a28b22c0c84b104ac40320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5628c0c914f4b34c254def2b369cf9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab845c6b6de71054415fabb9daf9602722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca365ceb55f12874ec03db01917285e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1b2ef58032abad883ac8690c26b2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286cb7b435b6f21ec8c52b3a77878b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b7de2e20396da0d5af46f906f08d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9abd092263e6c0f49940992cb0fab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1a9e87de39b2acc1a66e5b9fc0adc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4fa0a9ccf7c0f40bc7d34ccf730fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acfdef54592328019cc63270f9c11d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad227df09f98f078255b7d1e34cbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba28a2eba6c562fe675d784687d0b1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c608b13269bf0aa77c088f95fe6dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b6dfe8ca1d61eb74b53447141508134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52274b12c34af620ccbaf6174a60ffb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf5185d874f10e89b279eeae2d564536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac4459e80fef7540090b2cb78accb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2ee9fbf73a7d3011521199d1cca8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad981ac29cfc46c79ea8f230e427b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7adaa405ba7e76fcf946be06083d8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b319618ef83cec0e3bbe131c836cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56319fc4f38c9b9887f964eb8fd43b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a115d918429633166144c1623d8b2d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ff4d6fe94b3d0b96bdffd28456ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add627547ee2a7362eadb41f7f9b99445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96b1b6fbb0499d9b0ff05076b14ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c970b7fa929f1ca8bf58d45f78ece847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10370e5d4187520709d247e611666ba448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ecc88b23dab8d2af79bc582323e4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460ba6311b5e688589e2540e4a9ffd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd9dedb86509440cdd478c2b8dee951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61db4a7e18baddfef91b6b7912b02e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93f1ae7e9ea6598ef7e5dc53da69bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98a5a4a9765a4eb5f106a64aba749454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dd5bc99a8726dc5aa162956cb424055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab723c6312e096aa486a2e33ad4508af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462f97f75c7ac1c302c75430b57f4d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893873df2c17ad335c882c4b835351758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2245187a8d88878951f3600bc9cf28e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00903fdda596c344ea15f913d5b96c7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b1d8378d5b879ec75304f6f44f2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665fc933157c138ab0ab0b4570f020a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129373ecd9576d9eaf364451c03fc1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1fd3e7e5c82977880b6bff7092fbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c4ff0ebb81c5e3762733cf36652e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec010846f576d7f8c26ffa0940f7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4a7c1c30b1b2c7e94e65be8248baf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f25e43c32caffb74aba8ceaafe4ef168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31c932d6ff831e82b94dd6d7154e1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be045975bfd80ed754d63e08b04ce4f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4839b04ec1d577e06793053d0db0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58bdae6777b31d1a2639a29ae2282c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b9ad25debe688fb33d9bf7dccb42a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83c2545323d152405f13d0b046306b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a5204a00d9d4d740930ec901f70a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba505e3d7227f027ce301ea5b5d2a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82886b44f4d04e2181c0c7e936a4b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb46390436572b5130c4f66156e79a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34c01352167c2cd247852540644f9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d2064a26f89bd35ed54bb2cb778b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335730599f4f7abb9ba735ba66d0c5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205c47abfdd01fea7c3685a6126611482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb779e1445aaa2a41262cd44ecb242883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded44704ea78f4f0c05ac9e02fe64a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0f136f11b100010ca56b6ac006dc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c8da52cafac3247c8b398e40bad0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a182e4f83297e7395c7202113f0c04187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a4c7cefbc20d9a7031d19043439b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30946d3676c61816466947f12883a4bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8d7fb31601eb223ba0446c23a5deb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e410d149c5d04c39a7ccc4c5c1b7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d790d2fea34885bfb59357f8f1751892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d0abf8fad8e4777449433e929482893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf021e6471558a864496808fe7077a5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569e03e05829c35155f3fa3610ee3fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49208dfe948f153973664467f6c1534596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35630012439fad7c8e4e990a9ef6b7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f877b22b5b55df1c33d10754b220a4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cef2851b7275ad68b739602d0388399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8fd19662e7bc5a0e3486f818bdd32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846dc06d16a64979fd8c72aff2964c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c7e362a2a015ad46cceeb8573b216102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e0ff1b85e97e89b1b97fba1b6b2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64e074451e913fc426a4fa9e791f7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47c7377a3d03060e8c5e7724d932cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bda4acbbd7b62aff17d7e1f5af052106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726251d5d97b01df88aafdcbc88174107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade8bed06f203a17f4db7a374050916108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ee1436273cef77facf94cbb159631109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bf14e5e065cc3823a9f11a68927f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1faa8a0e0d7c3516b3ca9445b324f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40948187477ca9b165f92a41d236aae5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dd2872c76c54a9955da8e81cb7817113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c99a364131690e91f08be0d9e96a27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54368511f5a8c1e8898092426c6a0b7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7010e9d57d9a3b7df353136ce18bfbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba546212f8810c56fe31d5cfbba1f828117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864988a61c4d2f87088f447525447f35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f31f7b9f4787702b0d9c5f3d72e4d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead562f8bd83a744cc568e9630ba350120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbf77daf1fd868cfb933e57476327a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73c40bf2ea41aaf43fa41907403894122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed1cde016561354e69976bd59890d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde16a314e343263584dd48f03f0017c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c6dc41b66ba40d6bec4143b0fffb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cdf57b457c05287f62e049cbfc530126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094c33a055556f290ccb48192d89c34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b192addee2e24a165f3256061ee6c17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d7f8e31af5fb314079ded6e278433129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcafd20bc77df02a1aba2082df07b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e08c39e98ede43e8e90569a7579863131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534b8d6af479372c1b7e7085af42ead132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cee20f483cb471e00ac059853c94f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f012b0bec998c0df1ec2ba86ae29abd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307ffe83536b599e4773b830e21f0ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da814aee958cbf11d3003a3989233837136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60bd25e3017c643beb5923c24c68c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f52c0fc984aace83b55d1b1fd82d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca645c6b2dd03366ea944ca95c70014b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e673444a715c0829c3534d647cb622f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5862f77079b9dcd6023dd3bdba94871141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178719528d208a0d8b3601012a89e948142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fdecd3b4aa8496a3631d00a5c7efa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e07d622c780def631fe5dc543d33a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4140d19e421d9608962441820be566e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef5754214a9bc0db547c0abdf7cb42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c96c16acb8fe967a03dd70acc2ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc028772b0b302e77e30e1bd4a33980148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b519a4028fca12fe6468bf91ad5cdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e72c8edc440124f30f19f34315fe71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f8af307ee0a753454c2dafc23d5bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb55a1684d119398c5413d8892d2b78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c5356ffe1df91c4c60c40bac8455d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2353bd300e6b7f0d5ff02ece974112154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3278b29ee74cdf376050238953af70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79131c6197fd47badc2b50ae26866ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b45f04591d3032d028dc7d72e39f24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd872615594495bc9807c5c4ae588288158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764465b7a82347f8c8cf79d011b2d0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c805691353a7564fa0958ffaa0dc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d4aaa87c59773c6d91c1a5c3d221161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37933d689a54c8725e14f09f2e5a525162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc86e67680fa7395d4fc77f14f707ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77e04839faab311b5d70fa0e27095164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5081a67f5c1358714bd840368d42d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d61b5480de7d5e932ad5ee6f60ca67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f67c6baf84a09ef529583f5832036167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75d255e2569fc809b6b5c5ee8b51a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3d729307dc90c714e9a89fa599fba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ce65bbed61a7e51cdb36d1e01e1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33793c4c9cf6dbaeaf1bf935693006171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894c7e5cb2c236fde79b66892a3a691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da7711265cd3c5ef97b4f0c9bdcc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb16d6c274e102d748b90bfab1ed8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fccb13179b03da29e87dc9f4359e6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016237b3bffa91c134b06e81567b54cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225fef9c7826b5d649c14a1e0ade00c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea69036f7a1579ef3b75c1e1588c132178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c4682f9404fb8eef35aa299736d4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92391f231c2634ab60c14de86c1d72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a35f808ee1885b2a70251004cfc20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5bca1286d6620dbeeef10ec7a3450182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f16427f2b5b693cc66dbc6c4213dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3f3359dfa765fe199a3be24c3f003184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9a752f03ea5c68287b5bc4c407064185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6fcef07876056097861cf1e08dfba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6d4e85ca25be8e6687d6fcecd7412187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83956a9be0a3f0e5db54133120e710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b03977e21e831979519441873e3de4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88dcebab4cdf95c9fac3401df92bb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4fdc633c799e7c051fe72810c49d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab30df14abb8a8639f7623a0d86c06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b50c40a2522703b945e696a67d0945193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1cd46af5907fb58ef5f27d1bf15db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123be3c171a57ee5db7c3d17b67294195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc3d210ac0b55c733a5c7e373c4c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd1d503b733ff32f4677b3844555a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4cde4e875041e51a7471c4a62fc4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51889e7841d8850c58d0f4d887fa43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e532a9d443fa916a7aafceac2cac1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6de9871112b3da84dc5c6484a22d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de92f794f0fe3e634200a11213d109202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e391b6439a196a192e385e709ded203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1991869b292f873f78e3ed62257ddbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b312c63e360187ca3a4736688aed50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae712f5ccd55083be112d701db4420206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9e5fa9a4f9c5da55725e17a54cf8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc4b16d8ddad0e9e8a5f1b84f54139208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ad9e32e26cc961de8637043924fb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bbb2a0234018bb3d1c31fab3766dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b475a69d71d08cc9f6fbdd8727b652211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d740b1107025f01fa17b4d3991a48f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6c13c759b2693c1101736fc0ce35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29ec6c81f8839d6200cc1658d54914214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adda27426d5b0166222c63871b6e20a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5ec46d2fd91bb52da2cbd5b4f5d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ac53c40243eef7496ca2dfe57b01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4110bf12a0f06d700a8127c310691b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb600daaae541cbe50fefefa67994c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413105b9c8fc8c423269c2106c240fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abfc1dde8dc61da367f607f51b1bca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb06b5e1bec08307854369eca51486222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b1ecb47139986e58279ca2fa79540223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe7fbd4c984e1e11acdcfcd917b3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdac5f6c0727fbfc6a364ad07d6623225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e6a5b8447f09c2fcd5f74c5455ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a9a3fc898251c1efea8f47cb3f68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6bca8218432f27a7afcef16fb51c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883f5a14ca1035ddd0c9b84d0b8d574229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c53eba312db4255de435faf9698be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3315da2b18405b6867f4c8158ca94b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de697241d6e35a8259b00f519a355c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf46a445ee0aee5131e02fde358503233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76b04c4afad72a2c4eef06786a8d80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c741ac8a6ba131ee1e6b14b3b1a5d02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc754437a6593aad161376e66882d142236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6fd61b391bfe04c5e6d5395fd0b4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444c5df12d05178d85b1e89bc4e8c26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a85f5c463a4098d1b8b16da0fad37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fbc1bc4198fa1f7b9d34fde1ab50f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e38f0da03a86e699b84641a448972241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd59c984d6d02a9e35ad173fcd094242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f97d50ee7e6f4a58882993a90a22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43f5e1859ee9abf2d3cfb463f02666244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1373a15c4c553b4299e2aa4406def16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3a3016cf02fd49af942c436bcb0ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce714f4e5d3152f095d7fbfc79ecf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232341237c161cc7361f57633a0eb7ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841d5224cff263bd9e996c6b27bf173249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3953295ac5ac8d81f87e9ae23d3b7d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea1d9181241b4a2d5400fabac0b4c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e7f1adfeb1c97eb883d12e0279e7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd73c0d2575db3757b9d93a57eace253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2b3eea1cc5a0a6914fe60bcb311e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bce9a0036ba7de4a4ce67d84429bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fba30075fa2fa58a97cfd8fb135ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6834521d837f02ddda47369fe09d29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745320c7f805da83496c916b57c2b27f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef2b0425cd1679b9877d483a4caff4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fba10cad11495fb45488d6a5c903d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815b3b30e2c3bc882e4e6999f998503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f47bc39f0b087d8b0bd345788163c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d2158189b9f2793777f5bcca69898263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c88791422d7478d65ef5a4f682148264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb8caddbc4762f9463ec8286d12d7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3db629ce842ce02700e9c2148a2aee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9916aa3c5d048afdcc0b9c75495e55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3556d51057f96a4630275132f4be1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f19a37d9b024458e7b8a2f54f92f55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d96b2ac7e548f660ce3c38e4e666c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5dc2db03288bb1ede1194240cdc30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40f75fa70ff88ce91b523c36181586272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626115dac0ebc4b0dfc7d4495039d7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74caac6414a3ed7ba7e5a8f365475b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2108d7832cb7d784b93de1f5dbe5ea3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb714e37e566f7e0f5efd5c90c023c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bf272931351b2a93d5a8a267c083d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade3e0a52dbb746cb3c1608d5abc310278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a205ac78faa00c23b8fa0c28129ec9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd3082f4d2e51580c48186a655d32b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3f32ed52e706a6066ae8538fb5b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65923226efdb20b308b11aebe1d6be0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec32134ac1ee63ae698a715a03b0fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bfcc71b34015164d448c7ae3a8c5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f17fe3c67c0f46ccf928418bc6ee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b89d24908a1348a3957560d082b76a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20688e828ad42b009d523fca4ca272a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed2bb83d9e6f74816f2cbc7758e679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64381e8759e8774d65cb980f45dd2a55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec7458736fdab4959f9537a0663767290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066a7443572be9d19848a130cc88077291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e0a4a689e586669bd48b4dd36d286292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76a113259c475ccc3a70df8b9027b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de74436fe35a1a892ff3f678eaa3dfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad6ffdcf0a46f6d8f6e420401e4fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8e8e6a6a5cc62432867e1b68b8832296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5658403f5cec44f293cb75e76e2dda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31233f5d3c91e52008e7966d6b7230dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93db66a8835e2533392e0f932414d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e078554b6b5655b2fa0aacb755822b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d5b86e9f13b6ea3612ce065349ed8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e41d74bc2bc85c4ff0304a6f1d51b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820113b111be1a8c3a9fa74731653f34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090626f36230fede438995854e2b30ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f936978db1392c9c97677052fc65861305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a3a607390da652b4f4cd41b45fb6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f5f1c82687d9ac31c565969c96205307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d189c13db48ce506f1a38011f05636308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74bbf9fea614267a833da48ad7b0e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ec9c4708668154b080413a3887ae8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ebc7feb9469ed340a21641aa3c77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e1da80aab1494921b95ef49b38d48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56ef7a3222ec42e8e49a09734cb0b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ccdf3ad4adbbb571050c21916e345314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d87a2a5c2e76dace37064a0bd4232e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905ce9150f6d8fc917a7f75c67a6658316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b21a1a934ff14a412258583056b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9631764689d9037ade55a04f196f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900adf5ed4b8c7cfe51c2158581b47d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2a95801802e254b9412593454bd09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148c11be63cceea98e7411a13054c8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f17216098ec5b921b7b31f82731ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919798b4003ca8f22021ade69b2a1a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244294a13309583146148c4d73c7de0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c60e6accc5ddf141a6d632bdcf77fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa4bfc2e140deba0ef33979432e93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fa11b737ea2089a5a7be90f81bc7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75e7fb5dee9ee5ff75841978c8bb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986dc2936cff7c4bd1b657542a99fe3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af048271500d17581c5d0d47aeeb90fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86216f38a4012cbf354fe378d2cba585331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb26fb7c66307bc85bb6690782162be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cbe7130883a211ba370f501781ef2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c2a2633bb1df2e8e1161e35a63481334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febc803a9e283ddd604001a0f7abf96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d19a07d20262527bc7c0cddb50fde5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c242f506685d51a5ca848e8a534a07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cba4cfd66cb4dabf8d3c075f64f34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd195ae1274c54f0ee20c9f36ddcaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14f0617793d95299d418a9106ed789340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ce6cc7350932b6025d4a306719a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dd759b13a63784b50837c5ccb8df6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dd09b1025a3ba5d352746e8898ebc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98f9327b1f3e435da950ad155c60d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a71cd30660cc8b3bf5c5852abe5f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b82f3ad34368ca3735b5dfb0e52f5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5f9800df670a2ce22076c71c41cb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae08950727f592095913fc6cffe9bb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cd05c1957285364b94927c38db1a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ad69f46e366479ebfb204cebe9d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ba5dc83c61cb405331a48b1f1f049351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530310909eb53a7d5997da8965ed681352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ac4a32fcf79cb2b713c44f1649f96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad3cebc779b789f3f8d164231e226354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b914b653902571faaa9aeabc487a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bfcd5255a3df0e99277ef92e70d59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075cc3337d1aac365f1eb567456a595357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c78ae3ca089d19318528554c4b5c1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d63dcbdd855c844f9b14f99724cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02a33fee8d58f3544094159e2d53d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2976380545c2c9a51d96c8a44dcd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e270a197f287bde306631df8dc8510362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55933830d1b5266bdf753cfde0e377ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc758156852dd9b1d02f74e989233b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065951551f6f77d05f014f058fb639f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b740abeb30b021d6a5ea6924417bd3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74200f3e84c3fe38e09918803b2654367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfdc956c4b514c08acc560368c7e27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffa7a7dc9a55c7a3f2434cc592c755369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b25a737dfd9feb9c347eb6415ca03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a068e0ca156cfaf819a6a293a7945371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf5e1243964fae8557d5aa69eb4730372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd11898725e10db71193db1c2017527373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290002251085da5bcf6a05f659dcd7fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e5631b4df2a69f807cbf7b3b759a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463470ef21fc0de4dc07647a0df8580376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b2c50094b3dd46a84ace7cb5672fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e18a92fbaad2f2fcd074170ca7b585378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41673a8bd8687381d96bffb90f78ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af3e947232afb22b11e2598a5519fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6784d05dc4e5dddef65f5b05f2968381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50092cd855379be26b3a53edbdf356382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a2731372b3f078ecc09aae88f777383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc8dda03fba1cc8e1b63c008005681384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2196c86dab571a9fe04958c37d34b6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a92ca9667246b0fc64664cbb921e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3bc25b9456f96229d335403ebec16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e84a9ccc9d1fe78aec68f82056e5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab90c241bd50829fa87125376ef57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47463f0f7505e1410496d1fa861092f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e854732c0644fdf48201576d7fa8a6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0979124309850d599a9db31341d6e81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b26d40e0d793e62ad86c164e8d9bb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71374de106fc970d6579dd1eaa3a500394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ec236accea656890151be7c90c1be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf8844118c2b295d0939bee6ef644a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0b4c018ef12e576093e8793de2fc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a1bafc891e4d40463fd0de1750208398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5e829000e0468cf5c7331a5e73d22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9848fdcacb674d5a483d7f96a258bed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e8b2e333015cf0fd81bdf4c45bf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0910a6f3d92b189fda986edf37c97d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc9347a6566d8a64a1c2d12fb18972403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1362bfc01befb302a3a247ab9559cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7c4ee098c746176d62871431c930b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ab2f36fb75df51079ff22f243992e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18428060e32c042df954329199c6e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75949e188291fa8a32a3d7852c66759408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6fc10c572a5e4b140c81e7644823b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5ad8a18c22b4541b20c7fc8d9b9c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687ee0536b391f7065450859f6fb601411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0812ea8f4e8e19d44bf4b37712ede2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e13c3f0ce5061bd459261b1b3704f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ca9154aedf12751e9092c6b599860414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc75037a4c033471bb7bbc9f33d2b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f9ad6999d868f763ab74ad682c39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43323cc852516635eee9d0a39e07af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f6d5ca7ae3b09bb7979be71a733b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b4da498a23b92f2b0bc82b05b0f83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc8123ee278fdb9e66ea60c9cdff2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad943bca522b96a2d0e8dc4a7c723e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21ad7c63a7928bd97a2cf72f956147422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ad88252febe45cac59dc82448a8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a896ac3ac79e51695eaeaf8b4c8d28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31781462f7273fe2c684499c9c000ed0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710a761cc637b8ee9d012d3864b9a64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dd44ec252b8d3aef83d53f648cb5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84163f6948e4dbbf7401502357f93d40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef63030ee060a83cef03325e98612a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01114d68dd32006629e433a8fb69b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8ea7c2de3bffb5348cfd4c6d9eac5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6bf951c32a51e6e5e7a9e5d1a20e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d938d3f7d36577a5c2d171f2efc22b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5fccdc2fae9cef308fd5c33ae424d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdb6b4924613f8355f8557544a499a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e7d24a9e874aed823a7409dfd1a2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2125a91d615ede228078fd2a1e0e5e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcffdf3f198b4f176ab05f2a5c06b89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54242bf5ae6eee976c463fa4d8a01e9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731ed23b787296339df8e13bb29650440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9af9f52f0caa0c95bf5a25b6ae80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4c681791fd34dbd5fedb78e43118442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc68afe48b5e7cda87ecf6443efb94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6b5e7b08fc1780c8bece2c67830ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7346214958cc58104bd4df41132290445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f335647dbec1c947296357a316156cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518fac4764f1a17f3b6a338138c86f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ffccc93a7ed86cd6f595b88d5868b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e56cf2f7b64c3eb02a8422fb03dae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22721b472cbaaa7508f3711da12d92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02af64b648ed5a6573a22c2f1fe1265451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad4c4713546b0d90e431799bc36e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57180756e58686454765d3eeedd306453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b459c59805cb30733d7d5407e845bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5ab9df927dee84a509eab64606261455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a41e8d0212eb246dd83bfd08ba2d31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6b9507672ae97c2fabe03fa8be97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986262289fb8471b60e39f581b595aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fee5f29255c9aff9e5ab0066a249c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc847a0be99091b5d6401257a27bd633460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c4b403b24637e567136d8cd0feab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3a53eb764f2d68eb1bbb4b647016462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4da39fd725c8c65da2812ecf4c1c5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f430c65f2844e98a03e3bc3275a4ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e6904a463af8adaf51ae4ae32313465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aea1a58645de391d141ef7822c8564466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01474bdc1b5be9064929734486b57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd4dfa745212922cd546a0d69c895b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293373a79204bfae2ffb8ed70ffb1ade469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb3327ced63c3d8220d7b5bd209579470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933706399b0728eead19bc091c44497471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07dc14024b10b9cdd8eab9b4cb3a0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06202f70cc43ebab33b3eafaac7b4ed3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38542e35e5233f246c07f5a3325f7116474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d50dc752caec86fdf97cf09b95d3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e98d054262761b977104f6a2ce00ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5701da27b944a6bc2e6ec10704ffc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159c3ff8bfc366e4bb087c1f30e039d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e23dc5b11fa0bca2fce75dd6030dd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342959fbefbff906232112cdd595bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f880ce1a346271782e253aee607b8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe74d7f7c174d7c400b7322f449462482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93255fc0cd7646a69e5de4b6a5a93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26393f070214ae5fb5cb85e8a06eed62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77df76d43e188e24f9e5103f4e185485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956bf9e4fe978761a3aa54b1a484e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16306fe5e55fce8d3e086e65c6d3939487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0239a5273bb89383859440443e5b0ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f098393df8aa098328e8938d2e823d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2709370650e35d5ccda094723717d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b3c10d81f3f576ac93d6481ae45bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e610188955ebc24fe31287d8e7b85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18bc314e1b4a49211b995e79e394bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08da9bc4dcce9c5fd40e8b899b7056494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7ba53f092b796edb796ff1cdbc60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad731c61692bb31d3d83cb2eb83b75e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7052ec8155c1c6e2f9e06178fc874f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30c7b1c09d01af66047231fd2b23c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a414fc10af412a297838701996a5f31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93910b0fd29b4b18e83dc0d8ff19c80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a96efcf203dba470b7a3373317bfe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81cd54ba5919aa27cb16e6debf4df5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f152aef2a850a1bf410b421468aca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d6c41766aed0dac02558dc3939dda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea78974d574302d17764c7b1cf03b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cdff7a0b2ce2f56979166b0b08a23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58832503f1db52c1ee413a821a47143507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc5dc5981c84d86ca9491e8f7c0611508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cd774e1ca2bf176da90d0f9eb2ca9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6860bcf07c922f1ee4d1dcdc8d6a8e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7123a713ae3fdb1c03157a4e5a41d6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb403e7b369bcd801267c3f97089af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa59e2bc71a514ec8edf658997ccf36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453cbf62366f94e92bcbb428bc2fba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a155a82ac21d66dff7ed3dba47f41e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f99883b7f64acdc26abe1263b34b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5d1ea9d88dcdccdf524feeb319f69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c70d645f6559fe28044b7de1116f22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb22e581dd2eb6e20bb26baa2c3a6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c326b2f56c430c501852997d0195520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326b50f697566dfb4ebf4c0b9fd043521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b8bd3f5fb05b98b36ce25778c69ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317368f3b71d0a7767b0ca113a9b47f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174e0d5954a97133a87c5f464b1c75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890843a44101ec06ecac0b69555468525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce379f15522bc632485f6a407f984de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb280b9a2c4f40f39ce86dc2dc2160b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885adcfe534ed9f7a92559d695e87921528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de93fdd639bc822984da6e02bbe3dd6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc060c499fa59240ace2f43f73ea49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93c76eddb42fa9cc168d584d422a26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b726a72a573ec88a7608593f5714d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f44b02ec5a8c6272467ce5fae229c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4137d3edd5f49a4b84867764c013ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9c9ba7d26735113b08a47469aad8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26accda24494587e62e84ab9e7b9a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f68aafaf69392a3875daca8795b52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a42f22dc6bbc4b3ffd0d7a5ab5cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d3643bc8f653de9df308fcb349a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29607338528bdbd44342415dfcb7d2dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779ae23796ffbc0b694fd03196ca98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499560687f71bdb440edab496a63ad8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e65ea01d0c4c97de0e71513bdf065f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9703bf88eb68aebf6c91aede7c62ce5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd655594bcfcc70c326117fb5098802545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18be65cb2fef6e541d53b2b39fe84a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7e48e51df22a667b22c1617b370e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3887994223bf821f413fced610ba7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28603898b6a369c0090b8a42d6db9ff2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c0fda046e722da5153c2badc65c01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5448aea4d123b649a4fec53a0ded6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077f6ea5f8742aac6693f9f023094ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99f3fe76446fd544a2eb802df1b5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b2be16150b5b552e2845fb265bdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085f81868df9d57f037c987c05427f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67f36a23159a23f397013405ee951e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa0431e458c766ac5e1cc769d79fd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f47d85473e2df6f07eb30754a1b6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ea6fe34fd07b3b9175a316378faa4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc328a48b78fee336d0dc0e07718e2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c6a78bf3d98c8639150a42701f46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efc7ebf1c5003c5cc8f4f996f70f64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d0f749ce87987f0a74bae878002a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d6b03bf56a581939eff50f21fa0c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b685adfd13da0d02f114e3d7cbe70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09907bf7977f1301c15fba791ca129566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb59b9f124e0ba8683785cbd4d87cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c95347449c598e2236bd034a1a67c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321bcda112fe02378b7ff3eadb37111569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916902a061021d43469d92f8db2c313570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ab6eb3e7a59137d1400d748acea9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fb6a12bd74b45984c2a45612851ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c74ce0ef0190bbb7a4ee156604d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1832b0f56ea0dba5c66c1758bebf321574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da833be01e5523e9b5dc01790b904d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f91a572d5396b3e637c89b1a701f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c1026f6a702ef121df08bfbed9d0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ed7c564073bd0bb4469b11b68e5e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba3b619f4e090aa778c70e6f2477c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1afc0663f2acbdd0543af6aaac6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75458d629a48047b692025089856c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6556f38ca58c72859466cea57a99495582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c784c8d33edd1aded0007f0cb1380583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58d5cc7145860fe8f08e60ea2b9455584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b67079aebf2a10f793f4881dfbb56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339a162d642e88825ac7c698e884dc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72dcf3fcbe3e036fb542fd7b949477587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec3d7af6397b318ea08eafcab27e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2ac95f9af5899ea707a17c87656f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edf8caf8e759948217b502f7f7a6d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51889134bf880625cfc6e2f4081df7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65846b6865fdf21e0e99b3fa55fb25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65588705e8a24ddcd2566e2382e77e50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ebc8e25e77ae5f2ca10e02804233b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff808f40f8fad2c5ed5aa1b950a94e13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dc8152db46cc4d943243b8e9674ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3610c37467e3385db291622e633784597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf033c5eee874045c72569dd5dd08dcc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35487bd72c16df907a87860926ae93aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae45dd2f716f59c4c38d2df5af601d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaf25c9b3d169df49c345767bb78d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0487c2c137337949c739cfeaf57b927602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966fd3c7ced0ca075dc32602f2a735c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ba68d3349f1ac7171ebc561f603e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc8b15f572c74f77aea50dc4ee34a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c136a7ea6c96d3a3fc70c18f807c6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d436bbafc1bfbad13e7e35e2f1af44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434583e8815b0d7e206ac80d1fa5d61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c64c7e3697ea710f435860ba31d8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd81b8a35bd43e785385b8691b7ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd9056348334702fe495cd2009ac8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc0ff6d537a4e4759cf60c75db8867612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220a366805453e2049711830cac151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45497ce3d4283941fa195eeeade27d75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e7260bef403a28c53cfaad0abca8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ecbc7b1aa6538b05665ac9e5244cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cefbbde101d5bbf7f9ad824b325111617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3945f0b56d4afc8cc35dea309266e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6e203a0caf420f1ee11dcbba03bd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b4187b2421bbb601fb3e81c2bf465620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a565a48407145363373c986c074ced621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd479a7e868a0d0b9eb86b7cc2b28e61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12508fd35ad2f4fe1df625d10ef466cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02481e26fa58d7869bfd085425a3c02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6169a29695c784ba9ca04460243235625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c0769cde06953a10479bb15402a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c508a4e2d3426d1e7be780a97ff0586627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa493ffd5004c4033b7f8bd0d617758628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c42424945150ce4bfe63f9aa78c775629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25694b2331ced01f97d5ec718ec7d5b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd12feb6b77fa63658e4ef3fdd904631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed979a41aee5dd4d498c3a9877756fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedafe761a5a539a5e5c17d60ddeafad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895f4cb91298f4e5998e176df96e00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f505f4872e770d5a398c6168b988635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda55763282c1833387c10ea749e24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fe2632d8a61eb520e3ddcea2ef614637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673800faf5e8553ca0c854712918eb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f6ae2e1d2f6fe3c0090eaa5b1bc48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ed0aa38f2156900560a46108bc74b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354a5e1d9a1cd421d33958ce4fce23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b74a54344503cdd9315c6c307d099642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74306ca9caebe771c2866150d110f30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308118ee6a661b631e6eeef374e6a540644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc031b90941c9cfb99d9da637831e49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44300cb73739d5dc9f013411b5571489646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee37b3ff46f926fcf25b4699d6fb49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e37f8c86f08ab4389a05a14132f638648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44276830e71f0e1a17ed81d141fabe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ed22b95d3b9c8ce2739f135925b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e1f32ef39ace53ac91c271a6f821651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62084b0d8103f72f5374895e02de852652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786665413ce3fb55ed0f336c5ca970653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2dd1aa6f8a07517dd8115df972924654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78b92a99f1baa4e50a1fa5ce931480655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5e1b68cd38dd98592b9ace872753a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c4f7056ae16b26d7eac49b1a06005657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ecdce513a81762176bc8bd8c5c538658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8bc4ba1548fbe873b5445ccd843df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba68a428482f06859217d52873cbdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071c8af93473fd04424ec1f413c286661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035a0bdebb0aef1fff1027e0cf64fb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69140116f76d93690fed5107d8e164663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b340198c06b3bbe57585d07921dcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c34cfff2722bdc2d680baff7bc2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b2c313d8cfd91fc4b9a91090df010666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298b76a64bf83cdd3ce17e69db61acb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437d2ff7bd5c3f89244e8ed8c7fdef8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be00f127ddbb7840736f4f1ed4f11c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6396b631a70d25bbfec9ec38f6ce9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d586e5726c0a70058854b75399150671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41297e25fd0ccb67408d40088595696672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d399af10f850e3367023562f0bfd07c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135304c5bac8cee5ae95351d673b02a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b9d64725b6fe58d7a0f5ae23a36d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa4a2a881c9c4fce1104f9e34bcd78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cdde28ba83c2095becf548494f996677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397665ae0713ad114ed046bbdc8cb7ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c59a2566cf58953e025c984171b61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bead74b6f43b9f3e2e902be72408c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422a9d56cc788e1d3e8e7957a9de8cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f197863b7a39b5c5385fcd7ea1aa40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da37cb7c8cb4e3554cdf8b0f392438683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ce9b3776c17e5c6872036d7f06601684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3c0f28f79eefcca2e32f7533aadea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7dac5bc0b7f39ff98792de7618e8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90112b9044502f89853d102657fb3926687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1443f4e2cb76f8bc4a7b006eba6d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaab66d91e725cb6001ee22aaf2877689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e908906d5162cb23b7c26d1008fa93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510fd7eed368f48b47023e3c1086c0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487548c6f39da39cef2069a8173fc4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d241ac768ecd39b1c6a2a990631e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af7081d4a8e7dc578836d7f558052694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adebf4ac69a65e11c927505f0747d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ff4bc05736f72105b05067b73ebf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e1e7de690cd57f22207987e6ca161697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eee08eee02dbb4aa1b9ab9952de09c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb585c9075686f8f0eed577c1f0ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7e420b7d77e87f237bae975fecb9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074791543055323452158d1251e9ae8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb8b9f304e0d43e61bb4d1e55d792702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec62ffc7def6f1262bc4beb9402baa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c76e3494385252179bed8697c8c3ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5203aa3ac363bb4fdda98dbf951f98a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c5ed9c9583f68a9a57daf0cb345d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803612a205b661fff03be51b76d99b8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d90d2438c0c0da72508d7e11dd711708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1153c3385a6f982bcccb918ddfb1776709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60abae9ae8b65988f2e56705821057b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a62824363f1cc9821adaf1ab73bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e578d0690d4b1cc1938c7f09a470a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a918a513ae581d78959878b537c7c93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22248661aaa843909e4be11a135ba2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b492ba4c1abfaa3b0610f6d98b0f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b76b33bfc1dbd13a08e97a36a96d73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846f637f9a8a062a3a6485f7fe377c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f917abc1c525b199b8fcddf759c62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489677d77e064919b9768fe0d3a45f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d1a7cd2557014b3a873b9d323a60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398cc997fce6d5b3a2bbb41fba307fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f886f697c0bc34c73dcb8e0439d573722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161326540d5a11f28f81e850e04260723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663cb2177f6eb30e79c9c84b0ba982724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e383db9c99865aed6ae68a7e34f566725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cf8ea00f1f94f01c425a84be6836e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbc292e7f03d1ed3bc037367e88c99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ae32383c18cd3034f64b2ca88676728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450c5a8b7e11ac9b3d270ab7fdc2743729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0bbb57e64d393ab099d3f015b731a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce344b12311a234ff0b10868de0b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75c927a3d09a009f41b5554dcb88f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bb67cdd5c01e3d389e4f42e59a071733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e81da00718542ddf8c5a77654713734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc742fde7b82b9bff86694a91f427735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3908ee20c315e95b078719de024103736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b8544a127fad7a6ca383c64286a74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ce064796d4628fec84049e7041b1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ee66b6661fe32a5038b0411dc9562739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ff47993a04b8a9377d60ebe890cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228091c34ac99292a9a397fbf6c55a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936907d5c06bf8231236e3fd4d3e168742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831939ad35281e0dbf776bed7b2abae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec7a1ddebaefee37a327baa098bae9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6deda6880520084afff511b2504778745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6147ae92c62e4f47161783802d66a6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf692dc28d9663cc7f460e47250c43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3b5a3b7133afcdc44cfdb1c84651748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abfeeee828814c9356f8704523e29b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d60139f7d574c626d0eb52df511a79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bb7d0b3b532e8961a9dc732b93e4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f726d71c6e332e91796ee190a04970a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9af95d35575128a0f111ebc8bb6cf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c1d4281844af01b7ce12588d5929754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354eb0f3bc8401f6e1d20e8223acc23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d6d0e71f41358ff3616d595b194bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3256ffef209fa227fb8cec455c9af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d84f25b2c998624ae6f3a32c889e15758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2bb08e297517235d06ec42cb1c4e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ebad19db0ebcb73b8f7273f8eb7f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1d4a56a32104d0469b75e5d46f7e8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7087e3a702358666c1f5b04f751318c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c79770894500c0179aa3047958070763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a71be8b8f645acdc09d4c1a97540d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeae787d6e153e30de933cac286e483765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e57d2e91ebd6a419686d4a33bc3d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced27e04b0a6755c6f408b6d2dc7c17767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6e8146dd6935f04f316bc6845183b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd64c2bc30285b62672d0b3e0b34d26769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a30b45cc5efab296d3d56ae99918c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be778e1bd895a11488c7dad2ae7d0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e52a0b1d7e5785e70d1301450cce09772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761d22455457107ce872b285bc871fa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9b84e1a58d1c52146a1b19fbe6ca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ea4596fbe672b1a928bfee56bdce5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f17c7c03663eae5f7a1060ef6479bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad507871773e53cf2d0eca928f4d8b7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719835b0b9a6012607a1d61b0eb9a8d7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac043a270faa835b0d0cafb3b41ebaa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dea1f8f1e66922961e31a469382cdc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac64348c441fb72aadc93e79bb88a22781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b806aa439c2e152615172ae1b6a00782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3593e7bf073407f73a1a24b17bbe90783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c6c75401801b2920b35c3d2c27534784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fa543716a9aa09a3a462cc14991d3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856226b77b767e74244ede1e629aaaf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5148adef3de613d933754799fa717787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c08dad1187c68e330023e7f4bd56788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac47a3a58eae1aefd0554d8620837c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dffcd7201745782b5a3232c1899d0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9f1195a9651bd2bfaa511548fbd0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552d1d9adb9288a47c0d3dc9de4516792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f20954f8bb88957f831b2d98b4eec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d693a0976a8fa4a92c6118c80dab1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5118a2f2bf4f74fb9d10e69826550795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106e3af0d1cc0b99f402b0cb0fa09a6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d78db64b380e7ce224a866cbdbd63797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2751285ebda6baabdeb5b4845e571798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0361482b0aa3306db6a7124c92ae910799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54121b72dfd6c3e8dde06557b6d89f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e9919175fd9a5cd4ddb60beec99d4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece99a3ed18771e53c72e9e6e3c1ff0d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8ea14c54b75c774af8e715151adf0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c603dfdac91ac30284979efa55aeac804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f8940fec850577c42da1c146c1b72805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec5956adb9a0fb8d028e4dec3fa23806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e5bccb6b65ff01a12984f8bae6d49807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4dcaca7877001565db0b1f561d2b1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30d42541841ff73975bd007c2f2e7c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ace80f104821dd1e2bdece43b39ca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7f1aa4d7f8540a570bab58b7ed656811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c210028ec1ae7150d79fcd914c7dd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad524f4b1d5df3938b5918f9fe9ba610813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe7920cf1d73becd38d2a3f409328814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38920cf5a51afe606f770229bcddd5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d00c41c18c179c4dc3497f65e4b13e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b685b02f4dabbc60fc75bb80b757682817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa19f482ef876c384ba6b80a1d7eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06fdccfbb83ad30becd533f6f628f0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954bd9709a26439288fdf90631d5541820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3c085713215876d75db8797fb198821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ffd388d9e6a39aee8ffdff55c80611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428a4ecaa0e3160be29c759942a89472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75842d03e67b18f966272477905e59b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09190bb00538e5c7cccd2fb2860e66e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f645f68ae827bede8dfb08401190225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f02bfba1ad1367525625de2460bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0b94239aa212279eb639058b6c4b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33ab8eddf81978594e3d5d4feee4a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bb6039ed4e3e13a22eeef76a91e1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6892ce28857928cb6daf95c53a13c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758f437f28c7ac464703aa15a8232911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba3a7a27786e12eb3712fe7cf972c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad291a2476a32444dbafd2f5d05bc0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ed164ac0ecb02d289d397fb14bdca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22ad4e7640ee7d7d5ae0506815437415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d8bfa7e9559683592a4f9eb5b177d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8ca02131e4200af43fc7bf8efd07d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aeb115dbe8e9a0c902e4ad5ae074218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65effec40cfc6fa2faa2eaf685c39d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c8c2be19c827a8033431fedd6461d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28604d16c2b9f974278bbdb34577f47121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8ebf9a9b30abd3ca0f19b4ddccb8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567450b54a25541e5539766d27726523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ef365cf2e68e5eb7e83fee935485f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c79a52c683b2215b6ade338df0c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9add8745581d923db5c894b739a6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab31a569b9ee82f66a4240d19efbf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82df0cee0651dd746506b0d48a5eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0722833c29063fb826460341f927429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf58ce31fed2b2f27aa038f1dc0605a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7706e7cc3b6ff1675e5f47610f973231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82197631b77c81a81dfa3601104f3a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416a379b8fafbdd0e71544e57c9571a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7acdee8e23fcb84306945c47e5196934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b5ea8e780a75aae06a8924f65eb3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9778eb0bc8e4104bcc9fd7c7863b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca8cab491510196b9a8e27ce9cb7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41da163097939c26b15442d73de9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a60982e93f48cc6d013a15fc35f0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c0ff7350d3328d83cf7b4d9b37a1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a168642544c69c8171c9165722570741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27c8df3797307b5cad5872b025c7db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9784ac7080767d9b83e26982a10e72d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100133416f0b14bb77efea1925aa5ca244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bdfce0a589ffa13627d6561219b5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7184bedebb858abbc36ea4902d706e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3920033ed028788fedfab5936624e8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f3575c4f25c5943dc58b575fefafc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe9297c8d956ed83646e5d4b35c84549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d2e7f084522829d93480345adadeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96e322a6decb64bc21c83f8fa7e3b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6026088ba0aa95a1d4df0949796d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d9d3b4361567367489aaa4e5c05053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ab287c9a781ab0476a41425bb02254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3cc44433bedf66c91e528ec1eb30b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089e5a19c330e30f2306fa6da0e35da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71746e1eeecbeb552c5968004905e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44454d98ce4b036ffab8f39bb2147b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85248b01c5b3830addfdfff12ba779a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a0b1769a2803ea38a62e7c722d53760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4c325761ec7344518945db9b620eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a489d69f1cb17884989531bf951ab362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777d882651fd8a7866dcb973b5b9a3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6eae7273967e076e6a9ec28f42b5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77be99c0c8fc90b3b3bba8a35a28665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84196ada685a4f576b84bf574210e3c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdc407f07589d483c152c3a7d8d3b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb6ea18255a05be238f46c43b50dd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f6ac2334ba33e2e236c8a2e81ea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609d116cff94ebaa4375f72662185dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df4fd708a612dba19009dacb250b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddb7b924f0b6ddb30bdfddd55e64d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a82f31906cedbaa75dd3730d30cb2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfebcd07ed429887e62478184e771c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a12021bb6e607f40f86d35f71030175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cc11f630c0c9fad237ae64bf67c5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d8a2df60b6e9ea2ae7128225e32b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0460b778fef1b15b9ccebe2e62c3dee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106943211f54e226e1a9592446a0049c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d396379e6802b75ba68ea8e55bacbbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66877afb458c47293bf85004ec3d3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe36f0685936133b437286c09b4e80182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08144142e7493c5e54d80183ea42f4d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8a38975e7610560776f14ec950ff084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655c45841994de62745b958cd5d00f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155838e40b3cc79260e672e95dc9ebc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf60dd6d4daf97d6eb5818f250c0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9fea6a8e91367882e7e3176afe10388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699cd1afcb897a9f99f33fb338fe18989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab46777fc4cb0c227b305be1cdae52490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395ce24d8c16e0060b06729aa5ddf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bf916cb20dcbd72baa5f7c993459892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08677c349d032f81c7bc87e908fc049393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c282b788617b3593be90ad12d1021c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2512f54e76875e43e850fd8ea6f8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c44c8a7409fd128e75359d867d2ac496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf748cfb912c261af55271a61633c5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5baa6d8dc14290072f44467b84c2f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32f20b846c5bdc8596a095b3c7aa7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225f078a8c1a8d3d0c36cd97b633f0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112718681a14e10804e3155c7f70aa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da578497ee29c0b958e62908049d9243102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae10cccd00bc854dccc0495a0a21d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556090b358ecdf84e8fa2c679695c19f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425207b631837381e00ae4221b9f8a8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaf78dc8b4fc53e2aa7657fc2bc368106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546193755e2b9f019ceb5461a08cfe62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3d530cb3aef069268f48340416705108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474ffdfb24e3b32ca9acbbcc9c598f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfc4582d29b1cdb67da6487f03fd24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49f94f2fc7b63b7a4fa00a9e4364df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053e1ed5a698f7ad422b7aa9474a777112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fccab9e6f401fdb2654e490614661113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b5a7a944bef25572cf1ad3f2805c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5c85c2f92f8698232fe6078d7b42c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d664e6a833f0015905c136a2eee283116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe29c6ec871a3bd6d4ca2618d3f014117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d901b5b8a41a979bb75161ed9026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3152110aac828ff11b9fdbb0b5558119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e469c18ba4d63949b916cca659df9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180364b1fe90ebee7bebc9e7b2fedf3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00faaf2c5568f4a1cb89f87e39bdcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc5cf390b5c4ba647444272d4d1e12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d032e720f8253a66dca712cf034bf44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af3a13ee46f708c5da664cde61eb2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdd316b1d391618ff326cb67c4f968126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ea0b4f4224b5b570a863fede428a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89a409631fa276ee72b2aaa5209f08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313ea1807c3a73a7fb3b7745c560ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d1b2c846947c0ec439e19ddb2ba03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3ff26a4430030672fce4b6de97ca8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912762be94d07307db45dc430744acc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e7bd973aa7155318909e5220e14ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f30d415176bd0f221596c39e6b0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe560cd148efabdfc060a514e528656135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06f5a5c8f5f940617bdc894dfd3865136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdfd8b08eb6b8823546509e2538b7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62952a02cb58890cf28883fde70303138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10dd9f79b071b3ef1b6b1a40c96bea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778633514082f989de8ea68140a6cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623dda3c72a0d2d636cd226267e6e62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959fb23842e796320743fb2d207bcbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961299008d03dc9fbc73aa1c61596be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460eb536f585712bd1b71f350acd79c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f2214701efb89731972cf71b6e91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa38062bd874106295143d5bf951c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1da9260ffe6e6cd42b788d782d16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda1897a745094f60787e79fc6f606148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a49b1381166b05df8600a465c9b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350009c11d971de1bbf646179ee6883c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eff526eeef960cd776609534070de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3be5d8fbdddb3cd566e4e7695812d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf03896032b94ad094e8f6e92dfccca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc09c1c258662ab4e8dc919385dad6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086200f51396c96fa873624bc252b2b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1a05bfa8b89b45b04ffd92fc1a318156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57eb7fac189f58e7984a1de201af5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bc51f2ae280bbe479e9a2c540b0ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5095d14f9b658ce649ac9ef22828b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557719a564500cfa5b6a39c929cafa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f690c93f2a636b47eccbb20356ee06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff2a94bb95c40c57a06dc7d7081a57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865816abcad8f04947ef666876fabbd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b9a202dc6d227a4f9fe18924c8a77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c222d585f4267eb6173620e81b3eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76175b188121b3782819c1b802bfbbe1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d202cf19284f94a0de2fc16b3721ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa81577424f2eda05cb677b8e876c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7da1c10f90b3acb73f760633972ae2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6e38608288b06e24bd8e49a536b24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69741623045a742e943856f7b88cd143171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e2b432e9fdf39f3b255072e39cca5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc30490806d59b5a5baaf351cdf9328173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e4a3303b864e72de0cdea9c12b82e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed648e73f55639e43feeaf4d99070f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf696ef99ade0cea0b3e99fd11896d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d38213b49a955f02bc566e5e2c4ce5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde2db0d5d29c62ee49d216a3ff645178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6118d99395aeecde8dbb79ad6e5e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b98544a0d26af6b3359fa37759155180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67803ed50d13b45fc8417e34f5782c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98bfa2babf375c13ca4f91f78882ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f101e4af6e461eb385eec1814cf6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c4b71f891c5075653aa413a3610c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450af09a2d5bcba2d1ebe1f087173763185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc134be017a266bed213bc7b575b45a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05051e9dd4137f18f247f9b1839c1762187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091edb09df8d5f758e5c027038b8f38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13d316937d35ea8ecadfcbef8773c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9460157ccfed9b625ae8f63500b60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ba94c0d12b18d19fa7276a475c17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59bca6bbea58d78542f7b40284c5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f1bbfc62e58c48d535e5072b0b409193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bbc09dc41ffbd4e16208664749e74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1468fdeecc06b1f8a92112789ee9da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205927b2a554075a5508abde63e5ccbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aaaf2880605eea33a0deea11b09d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1807faef6d36ea6dbd10cbd199191cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c417c8e7cce1b9001530dd65500011199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e8466c1cf5a3e80233ec302892047200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c5f3cfb73a4be1712fe202eca0cfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab811936f7c0ec48ac3fecc805855c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ded97103a0b20ae716d13688aeef0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb48a5aab53a4355935d186eae9d97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c8c91cb34fa0462aaf69dcf4345a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814abfacc25d09a53a4322d91c14e19e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d13d89610de4dbd9efe9228dcfe571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ca4adfd986c1523d06ce582236bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc22189f8b58e9a6d47f27632f5579c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4a7dbbd17abf016d279e8e5721428210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2cf88b2c08c509e5b5c5c10c6a0f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505953803a07374bc2dbd2693a4b3a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc834a3eea433e763babb12a7a5e858b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15830919f00e1b88c77eccfc9f583e55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386cc9ea3abfb080ea5f0769c517c96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c607b189d9060637d627f1b0eb28e66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd70ea3921649734d67afe163119ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9fd7a08866cbb7c53538bdd8c765f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b17ecab2105511c8b9911404fb12d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67368c404d6866ddc6ecba19a8d157ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ddda07ab892301e175cf8ab6c4bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c4789ca2fae33ca6e0ccb2b34a80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc65be3f8fccf83305257645685f54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126a471f15c4d1f93dbb72efac7eecf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4f25f62efe61b38975a3c2f30ad6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9631cd4e65fa4e09300f126181dc93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0d8f5a52dedec13465cc9947a512227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301ece1fd6fd11e775942736cac1651228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440f2717ed3e6da29b5ef84fb17758f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6a8af1b99170863a656ab97b4971d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c0e44dea1a52356dbaa1893cfaa00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d3f749af51c83075bf0de6ea22357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48247366110161e379367ebe7b038be7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf18cfc9968432f33c4796c4543874234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246b41dc8d7c176dd8c24a489cd1014235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71542e699545e06877c1f29e2e44f26c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe189658c51c4688ac57aa99b82e9a7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cbfb96d94f113bce8df8778877458238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d690c746668d8eb62ad9c22f0c747239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda8b8d74555a7e71f0cc2b4da532e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03cd404cc1f5edb53ed4f0a61b0b5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b91bb9a78937541b7c68ab98f142242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d254e61ef942458f98e9950540757243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842a380f7edfae45690fd94d049d368244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef9094d6c901e88e286a198b29415a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb751fa5cf30cbe636dd3a48adb08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697e2804e07d9f0c31fbb895c29d71b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7897c4a5f94f7937126fdb9023b5e18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dff918194ffa7a3acb91bcac31bf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7d5c989cedf6d45f7da8b26ff09fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8363956fdf6cd64a2ff93e4f3bbaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3123d1203e5d25540fd6831be4cf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1553f17815b07a7da60bde8aa882e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4137c5d5aff1c7e3bf995fda9f7e61e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd313b208edfdaba902950b3f3d2c84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c211a6dfb7eadacf0bc5302bfcc4ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bc1c065cf06609514e1faa433c146257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb75b0233fffbf1e70c009f20484e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afb5391beaea817ad76c2b8b013d96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c50993e4429d11d2cefbb1ed9d2281260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efd40303cec2ff9403f444aa38314f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89e5097f784873373b73bd1005b772262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f467ac9573adcc27aa771ff1c5e333263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7dd09bf63d244d640122f90cac36d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd1684580348fa438b1beea6b4a066265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96b6dc0148c447c90f07f29a7cf591266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099d9364e85b39ba82fd43878c7fa9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b30dc64f5344635690f5c382e9340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c987ca4f09795888c06ec943e7793269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d19d0ed0640383cfb9243dcd486c3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b89ffd26187193cf405d53d66d202271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27195966ca1b4aeb024f6fde622cfe20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de5fe8e27eea763f481ceed3ab5db8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75772236b722034fc56207e22da5ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b66213fd1409820a0a3d8e876e8c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b42e5942c8c95140b90d0ed127c17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d10cfcf812a22c624772984bff2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665f717923cc8838944764c6d2b6bfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66ea4d976a88d033e3aba0762bd6a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aca31f02ed1e3b3a85aa086f94cfed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8421bb231b3845a6fae9fe6dcf0c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad93f68ca83f0ea41e97e8cc6f83fe7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652233f3cac33ca3053686794b047bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ee6f6265e9061725783bf6bf281b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6be2340cc43771c8a7c64db55bd2dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b733f7ca22e994c6f8242cf2b73a31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcfbd1d466de432dc26f62de67c167287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e56a7d636fbca5e2de87b3c3eaaad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffd24bd84fb43350f05ba34ca8cbb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855cdb64284a576c6d670cff904790290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72964b8ee548742a72680e45245bd8a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f025e5877cf0270034d43c7f7288da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f4ca584f7459236728d5142b1ad5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e61d4af5f21ac38c321da021a8367294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfdedc0e6ae1df2455944f7bdd19fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fa2de3b8603b2c64c39136fd9d05f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630af3ca5f1d617ccd9235b67dc97c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d5e28205508f07197b5e46fcfd509298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4ae41e287ddcb21a05cdfed8e5e8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef595c991e1d7499673d271c4e13e67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea64d1035e2a54a114ed5773bf815ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958350cbfd0428c964477d4c0dfc8ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60d57dac8044a2f0e9750abfb9fcaf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112be745396a171bd3ea734c5909ed0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d830609718698fff75c682a97ebcbec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d39a57535d7e666bdb8d0a4e16b3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb128c0b429972da921484eec22f226307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2f8d405a3764dec4c4130821c407308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f70a284f419166ff89df0908c2010309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8c39decce7857ce8adc550f7b2550310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f1ba15df0198cd0f2286109439601311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b328819c4ebbc2c938186e9e251cfa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9e40d10efdef346d04b1a57ca0ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1841fa0b95c9c8eb65c75efd7121c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f1d03afbf2036355eaaa975e4d1bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fcd51ad8d992707aba6e078f39d55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259836231c283a18815b245f5dfdcbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289224c5767049ab9191eb3ab9823f5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267edd6ba7899893545c2e788e3d311319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d01dcdffa30092a17e0d5172d021320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a556858929941920707636149d4b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2333e380edf7dd8e3dbce03f0bdc60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d87999cd57596e8ffa62d73d791e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bbd865dccaad3912bc314cd96e8a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43af0a688d36f37cc7285b066e6430325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc103b9c29598a2823aaf6426d2c65c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5d377b9b495749dbf43d255798a8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416216bdd63405d9d287c25dae98c35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7b4e07f1455d4f4addf015981ebb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bea70d163081e819cda1311dcf2926330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b365e9bf55d7de1de7ab34e587a3f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de736c7e21d0bef50ef19793a4d1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc591cda35cbce6ef5fb1c514cf53f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ded9808a211218a91c2ba82112aeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71ef6cd6903bf4bf508499b23f7218335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43922c2a02c29c9ea6db0a901f79047336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5dc1842ec412dc50c11f5e9ad6e7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa236cead55c9a660e80000d4c1da9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a59a7bfa4eb3c98dd1369223ddc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcefaa67ad4795984f2967b2a705dd0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f6ec311a32f6c1d4437cfe76881fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321e56e0a73da8c34c1210d3d60798342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003939f69ecc80d7c4c6ac228f7af67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64816415987f0f7f917c7b1343c1b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598fd3bfaa2f487ed694d63f1064ed1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4532fac263fb0c7c1fd40bb59c23967346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c77d981899f24cbec28dbecbcd346347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3697681d5e1cebd3f7993256cc55c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb57830d4d35102b5f4721075ff13b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1eaad2ed4cf272f80a6bc4074acfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f28ce43b1ffbb5452ccdc84953be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb575eac55a093988daebefe12831254352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae915a14e22f42e49ef38a785abe4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f012da51b67ecad758ec5e5de6b7ab3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7568baab3c24a33aa5bfe147ae3e68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8bf4ed7e3e36710fee3a4088f3837356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a89b244c0e5d0e3dfce7bca070b85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9e3c2b3361598449b8d9885714133358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa9d51c9387cb77e91d016b3838a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193f8b4f93960d89b5674cbc924581360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d80f655b8e27b96c21cd8592a4b80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0f73f180e0fd63d72530a026aafe4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd3e36919888c73df177746a3e637c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39e747dd0e1b22c03e816ff56bec0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb2f5c664ed00a82a7ae8b9fca60c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aebf7b85c944f106587f229df8e1df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf43cf60319a5e9887c7e6709c935c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed271700186b1c1b933bdb81e7c2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8402b96383620d24ab31ba25cbd663c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303bb7aecacc70ad8f4247b0d2a891370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cbe0f482a8e867bcdac1880915920371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba230d342fa0e90e588c18e211aa2b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85175e8de362db30212003d9dd17a06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395926455d719fb27e426e37f1f4416374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dea6fb58b94e2a0a60b02e32e851c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e414be2684c481d8b981f6b58c31811376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581289d732e600b25d2b674c34044489377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87add0cc2ea3783aa810442dae9753378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba4ce516401de6663087cd39b5a0b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a732c925697f044219bcc2e90a56f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed3938f99e612c4d7e23cc48db335381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9002cfcad1df6f3ab39e47899b9e2f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ed6fad9117d321541746267deeacf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cb3add53750c6d6e164b9c749291a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572d09532752edc62c5398a2790f31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d414b1373f3b879c767daee3bd018386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392452a63c8248f82c36a3b105b76db2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000083ef52f81c1935143efc9dbbcd9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbb2c2849486970b6e7cfa4c88f50e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ac71fe832a38205fb0c40cc00dab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babae2a7e55c2995571a3eb8876f6964391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84909c06c184c1193cb7f76bbded1fb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df17c0fe6fa35217f1d8c0f7009099f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec854a8d1d271e95d66e81fb8f0b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76884477c4a8c9849d3c1958cab5ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957fcb919ab619b7642d5fdfe29201d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93415c8a45222abd61fb62bc3afd97d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438331f46217db1f3abe6b903230758398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02bb72d536f1f7ab4f5e9b60f5a85c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c5b25e7884222ff60f85deca8755400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b99903319a6fe1b0d24ba2e5f1a0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe9884607a26b741b626b026e9bd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d472653ee4df80eaa14c28c372f33f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50933300a2e4505824c91bf87eadf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852ba3e8a1fdbf2cfefa4f51909e1fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e3ab791879b24952d912fbdb343c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1cc069daf346a364e310bb1354455407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ae34e192f536f1add1e97f24db70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e68b6427dc4d1effba5d5bc69aeed9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535c82a478b4a4fc62e13ee6ff86d18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef87c9c8196bec6b18e97c871bd6a21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb21340993f69d723a4974f81bca49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a8034749d12a02f141438f595001e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574c1ff072b2b0c603f5d67425a6bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c65aa1658d75fc6aecd6117d338e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118166222f735a76766afcc120f8edd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a34b9fd6000cbaa05699f7a3f27db5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d23f54d2e2e636108a6a55840cee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6e04815cacf63a293432a80885b58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca2702204e9f6724eb001a72b5f5a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc786fda924b2dae35d18f2b0de3cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff9bc103015ab6332b3b3dc2ef2ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0380032b469a46119f0dbb34e5aa979423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a34824b0bcd0ce2daccfa54ba0fb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1fa447e55bc407aca50d5fcfb43d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c46a5de8cf660f1dc39574c214dbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c785b7ea41335d736de049bde0dcd23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0c74309579547e3a3b094ebe56d32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b0bc489ef231ba8b1694e65cba6c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1a723cabe7f737640c68094d4f78f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afda5f37945d4b6fd30f162e13e15d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b7026625723e5269ff7bfffaf33c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78df0f292e109eadfb8bd998228ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafefe8cfd4a565959418d742baebee7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0708c838a0e7dddfcb81badf485bd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd706b83b7331ae52066568728df20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703e22c83ab21a76fe1f150307f1c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f88c7f52f58426622855a7e32620438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe5c68282444db2f7311dc0c5caa8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671d44cb85762f7b4ebfe9afddfacc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf13fb6e3b3d889fd11f62a7f24daa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e4d84cb8aa01a8e88da5b7d7d5bb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcdcfefb0eedd5d32342c6917b6b1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de781977b6c0abc6ef3117947a1dd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb827a18041f785c6f5df2a1b32b447445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167ddda66dde0808d1ea90e3328acb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe38eacbcbd6a10ba82f418b665a5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841f5ab39e68ed5e15e6eba2ceea390448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669e175aaff6fa167a7c72dad48ea0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d28c0e3a8f1bce0279cc90bb79a6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386b13ea549654f78599c5b51dd62f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858589a6c30e1daf9fa249bc3b269f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131116a5766597d85d731df023e0ee0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd9f32dda950d29cc1ab94674e5c78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa4cfe7a70cd4600999d3e1ece2d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839197ff668764385546f1dfcb102d8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce660b6198c2f27f258d849b760beab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1644b80b17f4469b1d8f94158f66ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdad2221a318a427b11d459e024978459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037285d729affedf99c17d0853fb05c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d6ca09761d58977ab1c44a8600cc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e34b103f9b5b9a78f1ac7a9e363ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c6506be791c5185b59f616e47a9f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4ee44c534597543e3dae3ecf925e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e333e8ef208314ef8d34d454e79a3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc4776b019ab9e54500bfdc585bc9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ead466d16b3bf7cea53c54f3f4fb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d204983a197bd32c5371376dca74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04acbb4db12935a6cbc5e55f3168802469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13750b015a847b11f343200148814d14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc7fc6284b01f05d10dd1f5da773e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ce049c41c63381444e3f882a44f2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5dec94b057a575717dfa4aaae2e57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1772d8742f7218a10165e467f2aaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30f64e230fc52256a3f5fb5f1b661e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854499b6841e7cf4674ae540689fe5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef41769db4e73ad633bc2da00def3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d112431e2c630596feb5b1f1eae993b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431fb9547d9bf6755de593a55efa34f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1636eb7c5706fd050a6c27e2b71a46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566146a7b785686e4ec194995c938c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1912e1c4e6b268e559dfcc17d7bdec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00528ea6ef124c6be59a2a7eaea838cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab57e94aa126f8b90735f6860f628ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d521eef7f4148074418f7cd321d46a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa557bb28e7765d630c9d51171b31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d59096faefa34e3f1df98856a06a46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839359c6c000d76d7167a57f7576521488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029496b2f73cd13ae9fb4f7672884c6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac17f5dbad9dbcf57765b4783f2893490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc795a7c60c84a3ca9c76a05677587491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de99afbf091f1d07468a5ee1550ba6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8327cace2fcd64e451a2afb4bbc17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68069c4c2d6790ea7dda6513dba2e412494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5212e3508da1cef5ce81a03bc9ef2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c49b05f76e654ad2bb2d2fac19e6f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac291953c72d1297fefdae97cbf6a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc434dce7a0f25b59252a23b6ad7a2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcb9fe534e072b44204f926ead1b1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4415424ea3399d2def66aa3461f9a72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972cb426b93d2124db47f25e4b3336501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffecf9805fcb9cc161545c04e2ef7fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa1b330c0e6204e9b6d87a0b3a48a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135098ac6169e661c5f9f6ed6b808b80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc325d81630bdb084435b408cc928575505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae555237d8d8ae60976910b229e9af99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99d93f95294eae53c821bf9d5fd0cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2296ef053a46cd631d2b9294d8364e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369392cd69caf6618945c674bdf5af81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7332f55211bd7da90202faf458e798510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b7bb21d1114493c4cfd0f0c0d922511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5b57ad9cd074c7313c44c893c5d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83a2d5edb4ff967b39df122759adc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81850c2364bc731e646f36e8b9588a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14e1ff31549502866cc772ef77253d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552994c8fcfab5639156fddc9d2da9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47d69d79763a762e5fce7e92bc70bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6d7e6893be1433ac6998c617faf71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa973e6e60fd4ddcbd337c830dcb82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72025d10fdce66b2dccef4701468a753520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d873f71247f539d94928faa62c3629521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fea0638d954ed3e9c7ee23601cc30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa871c35985eee70e032c07273d274f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732147f4bdf466c88854f2433acb7548524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd0b989064ed6128384f25ffa011fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c6ca1c842398eacf3d279cf845295526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a7446c7be71421226209a4084d5a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85facb0cc4c5ade7ca108852d923877c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50cf6e66f72e8150e7d476a2cc3ffa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce4f1e67855790a2ec9f4240161bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a47b64300324462744153b29c3c0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd11a0fab770f9de6a2baa8cfc731e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e9c6315d3bcd2966ff681e4e88f88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41486c680fd72fbd2edb197d08e44a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e426842813371063c76f46cd6e2422535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d4f8a39ae44cd34331eb234e81d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad33de6863ed0550e54a65a8f38a62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a1817e686d7b8e3d5ed7b1e637f5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c60fc8748f896d441765576a59722b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a1bfdb0a7870110ceef9ea3965ff8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4da7ca1da6354116fadd6e28359bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1473dc609de668e01414093cdfcde4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3fba0c6cd24ddbaf0fbf637ffe869543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdacf7a6c999f8ba481f75478aed5a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1817e0fd05d89d77bd9613f2616bdc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaebd887a81d0b025fe634208b7eb4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2612924016d10d7d45d371f2474359547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9751c7792329c3659aa44fe5834a26b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8dc6d4e5035075ffb101d7173f6c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd12317f2fa87c3ad2969cbfcca49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea789fb412503878c17edecf8e3d433551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec8b3317a5f9677e703f49eded4ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aec08071d27fd9afc7ad674f30b832553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c783f64e575d69d4a6eb0a6c74f60f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6f1ee4c6d3918f85124aea7b1930555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751df7279096685a9f2ab3e4d283a31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37a9309b686fdad8e7895ced4915f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20fe4ee4a7eaef2b95c6105d0e9ba4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537072e50ccccd00515f64899502c23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eaa4f88182e307e7c24adb76e076c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ded68582757755598834832ef2cb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a85f2dfe052d6e2b39ad086939e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2c5c3e96ddac3b2efad382d2c7938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cab1b24e7fb27c27d72a73d31330d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c695633472d3b96d1f07dc654d743f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60e31c6375e083dcb33796878d56a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab80f2956f0c0128de166fdfb4dca4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f946bcf74def39bab8c9cd8757076568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b2d2ae0bc8ee61f266e74e0034c09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c1e4b924d1bfb49b4227d67177bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0353e5fbe75a2806c7b6ee96fa09d2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de944edd8df2964e353c6a4915f7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd510d6f44cd856c1b9e7d65243a53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1aac5570db09b25eda1b301a7b6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6962b36bb9ecfc5ea04e418df6a99a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc8e41b334aba712ad98b8d78b923576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aaefb0f241f15d53bc560f75e45a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b5248f3c0b42041e6ce01413af6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9494f0d45437ce1be5aaf46545f69f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd928f97f5a001f78c9d6c5df6b4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a725630bac3705f5454b9e7cfcaa57c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d8b63c008360eeb6315d275b47876582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9828f46f99dd2f891e307fa06e7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc76135a6d36219d72207c12c5f45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e0daf95faa0257367eb97d22fad5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b6aaa713af83d9b15f60bab8b141586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f07468e5746e3c62c4fb8722aff5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77cc933fe769fad7254dffad55a33b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578450ea8204775f9d7877f02c6292a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1babdb03ad884b4d8fb55a95047bb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b802f7399a60f9bec7d5bbada5cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a440eac8643a79d711a0e79b36f1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cfb2192f4b6e4105482d90709060d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1be089bcfb12073348ffca58e7fe1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47c5e4bbd5a1f78f07863e825d18f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f45eb28607b689b7bd350272b03e0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9a3fa4b9c671f874997c82cf78e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c6e1b1d71dcf0e3c57eb8c555465598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fb9cf0d99467aea0b600c74f856f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb12eb3b1f0414cc5193acd063107e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2425a9b231a4be92e03968dd6d3611601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf6eb2888774072c8ed7e972b5e3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f99a18dcd5af07ad25ea63721308cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f41c5edf58f1156cfabd6942eccac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3f880e21f60593f733712d6950a4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843bd816b047953bc912f4e614a81a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aa1601795373e15e44f23d4a229e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52939a8076b4c9d3abfd8ddf8c1916608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b1dc6f27217253cfd63da771c49b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a987cd2c717a745bead9c4b5d1d61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee119c8077fe3bb159f8134637f2b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bf1f379d425c2e5cc06518cbe73b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f99af0e381c40c7aef00aba6810a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf510e4af2fd2900a8c4ba6ba86c37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b829a26c8388d21ebf8f37951faa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d70583fd8a069ee00117c546a8c0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e91f8eafe41005139dfa5acf2ddcb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00c2d059eaf97845af42d4e9f25a4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cda89f3f2ba0128b3f7255b4aad924619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80611d764ec87450ad16ecbbbc7b59be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339eda8467e0df813d1404a1da95f64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b995505ea5462e861e16b4e0f1916c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd1b7567941a4fff79151beb4ecf5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3e87c4dd07e02046b1106146e5b95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8637dbb9ee1ebdfa52b6dfd637fd98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd8f8aefcfbb659e857bb3fdcc0a3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281bdf4c73682de50cae20aa3c85734627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26890b5087539546314fe13f9a7b0fa7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63f7d6b6e4862fc0dd0031a51e636629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b563650b01cbbcb041da47e2da5dff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ae80b2bd001df7f70c298b333a568631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca7789ad5aa102542a0cff150d5cf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2385e4cdc009b25633a4928fc5c6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ad86eb0b9c0d155beb5215a405bd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302fc5049ccde9ad5933e12fb6a145b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322defe9462807aedcecec6a37c560c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db7e2301791cc023a2812edd600457637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a9758bf8e8db029a8d0f1143f8a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4531c943212bc3f1aaeb65aa8515639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd0f167f1639d548bb6eee068cd398640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a8a7c44814cbec05e1228eb3d4a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ac536df89a63b019ee92a25b9b7b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3a37e9e8925cbbd44c8bfac1d66b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7460667c0c1a69d40cf3d07638b30fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f8425e73f203e6068ce973e663c42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5fa0cb28ff851fa3841471dead1b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ed3ed96864ba8c604b1a0f19ea05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd683fd3807d0f1b262fde7bda60e2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e413f911035a2fa8061e7f88be494649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aab32e5198fe89b3c8191074f8255650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a88501a6bc663f64c81339f5266e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a587d081eaa0e59808a3bbbe20dd16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e00385a9edfb5769d4f2401129743653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e848817b13d60c40f1464ec494e99de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866750e71788bf183ac014ff3733bae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0a8ef55fb81dae1277828bc239e4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417fd127b37ffac1b3d081f41be35c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c9c4a9146634003904560d92c77e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b66ddf860add08a367ec3225684ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d484a433d9b9d1ac0f8f58fd72e4d4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a632f2064bf401f28155aaa46d1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b78976ba154bdae1a2a301ff4cf4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06798ab6b1f948c95718cb2820931791663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb89c9758964fbd4e04ca534b60a4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca575a2760a3b57cc6b63f4efb46fbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4f1368b8dd75fb3a853f554b840d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca797c0b201e04edaab1e80bc662d61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b04b8a326d003f9bde1c03f60bc19a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc56cbf57bd4d0f6f89719326cbbf46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8019fd6df61aadaeada932be06430670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e4097e56ece4e6a28366f8f5d71e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39705c115062d2511642dd106fd40595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa703b1cc81cd03c80f88636e29cd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ace31ca0fabc97575f67d64c65330674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75801df19be7fd2949c39359fd82194675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fa0e611a9c19da89b3183c3132162676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4acc1fc4aae0eeeafaf000855b0f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80bc63ce139e6079909755bd801633678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d8d7c02080d101077ca1ed1cbc0e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837300680126ce237830d9fd98363af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70da8ff90deb16ab1f9cfc8d94ba4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1228be7ed26167ea96fec7b9dfbf837682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07202fc3cf9cc03ed369343c7cf51c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194d9562ea5c0163e06ec4ce2896748684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed614d4b7223fec1a3ecfa3a493b86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce047d49110110d1628910cf1e150214686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ea9f0916269cf743d460964c6289687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77ae0b908836a9bf32fff460b920a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fe2a921226cb52fabf89a26c93d67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a32e22b5b3371383806ab2809155690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f1c7af9d3503a12b8cf4cb99c2c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada544f2f690a08c6512d8b401eec3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83333b38f76486ece054308baeb0de56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020536905527aa734a7a087d8e77269694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51305b817ec50b1f64af5171000e695c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6755ca37fc327e995bdadd3c4da9ebb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfb399eb68397bd9d3b974f74e8e07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71019063b899f8b73f6ffb2da2fc308698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a1dd0ff7e82cfce3f675c337ea4e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1573188dc54b9df9a6200ee1e02359b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83db538f29aa2cf48f869f7fa1a9dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323e82cd7de48e3ff8519661052cb7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee0fb1fa302ad9cd9a20461a4b737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b82c24c60facf50a86da12913c12be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476953fb94c72024fdd03656ca5c83a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffa9413bc3992fd3b95361eab51d83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ff20a82369d2918e36c4af89384f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b891fe0b3487a2bf6a0898693eb7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fff627186d5b752636800df1b34cfd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e62090c3d84c893971d4e341c9c7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c7081de30bfe39e1ff1305c13e238711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a041f674b32874b8159b6431aadfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16aec089c1305c11667001ef9f084c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6760701dbb66b3d52d8b386fa6684714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1227c02d0924f5172e34227d3c0d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b786679f84ef4061203e55ada79f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984f89aa525784b0c0581fbe1446dfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77694955c9e2c1dc61fbc44bb70f872f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4440b875e0c7ebfa1ff3b741e114e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89a495123e1ab8ed7ba72cad16c834720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202fec26253d700d159b1444b3b65c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c17c0f0525e908bffd3945551650722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19045fc775b7a2465e7c8d901cf8151d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43feebb47c8cba702c19ac4de40f049724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f518dc0e2f089a571528a2765d393725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601642c1857e2414d3901e547d59dc4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9cea7a2350e151caa0a564bfcde0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa17080d970d8e1b904a9784d708846728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe455d66d47bda79b710f362e11a4fff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acf43c79041d9cba48c8956285a484730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60022170c3e58776bf6159582fcda1a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d6e84489f72e7309648d8f098cfa0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad94dd47165089895096c78a4078c29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587ed797f84d5ec5bd969c2a1f6536a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec23899de9f3d04421197e7ca3e8c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224840475b2495a4957d625cfa77e02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca6f16d32329e9ffb8975688a6f7c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360cba168b99b15dbe3e5d72b3b5ea6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527bf9aa10361bfa35cf7e5d64f4de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e834fec3123b357c00d5a08fc5e1d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419b81de42f88271ff635eaeb45be8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4bef3e508a8986b422b549e25c52a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35c73cc520eae4b0be0164e2b8a13d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a06a6fcccae89f737b3d5b15f7c84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65ae7b964fdc7a0bb3f7745e1c4e8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3794bf42e82b3f008872583251019ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f02dc396a2499c5a917c8363da4cc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea74af8a4d90bc8bb2f4925d512a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221006affd178324a8df0274a488d8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81657d73b8090b42133f96e847a1e4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc607a6ec3ed4d9affadf0f3c873f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebaa3762716de9fc880626ceb8cab2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c751b58c34866b27799cecee7c9a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd837a5a78eaefc951b9637acd435754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea0dfc6fb8499bbc65c93ee9bd0014755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c6a0b757738a208ceb345aae574c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6592b2cd391fe761ccda43ece536b6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594fb39fc86a33aef2cff75bc1f8473758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fa1f8560c7429b72ab38866829520759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cfe67bb983d81f5f570120dd461ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8ddef735b7211f550b48c976f817761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e701f2b012d5e14749acc6a9ff9067762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd4d9b92b8881a82f53296e331d99c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df542bc0df1f0158e4911b247c08fa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685cff89320758aec2eb101c560be52765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551ef007dcb439929c831bb3d420a6a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1508c209fee721297951b7c2e190e21767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>